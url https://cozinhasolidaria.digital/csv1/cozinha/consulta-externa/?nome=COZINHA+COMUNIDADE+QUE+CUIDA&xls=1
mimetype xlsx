--- v0 (2026-04-17)
+++ v1 (2026-09-20)
@@ -45,51 +45,51 @@
   <si>
     <t>Endereço</t>
   </si>
   <si>
     <t>Bairro</t>
   </si>
   <si>
     <t>Município</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>CS022936</t>
   </si>
   <si>
     <t>Cozinha Comunidade que Cuida</t>
   </si>
   <si>
     <t>contato@amigosdacomunidade.org.br</t>
   </si>
   <si>
-    <t>Rua José Rubem Nunes</t>
+    <t>Rua Costureira Maria da Páscoa</t>
   </si>
   <si>
     <t>Tabajaras</t>
   </si>
   <si>
     <t>Teresina</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Habilitada</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>