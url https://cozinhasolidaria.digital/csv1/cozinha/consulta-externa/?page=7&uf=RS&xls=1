--- v0 (2025-12-13)
+++ v1 (2026-04-02)
@@ -10,8099 +10,10751 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6372" uniqueCount="2687">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6625" uniqueCount="3571">
+  <si>
+    <t>Código</t>
+  </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Endereço</t>
   </si>
   <si>
     <t>Bairro</t>
   </si>
   <si>
     <t>Município</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
-    <t>Em funcionamento?</t>
+    <t>CS015593</t>
   </si>
   <si>
     <t>8 de março</t>
   </si>
   <si>
     <t>mf6845707@gmail.com</t>
   </si>
   <si>
     <t>Avenida engenheiro Ildefonso Simões Lopes</t>
   </si>
   <si>
     <t>Três vendas</t>
   </si>
   <si>
     <t>Pelotas</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Mapeada</t>
   </si>
   <si>
-    <t>Está funcionando com carga horária reduzida</t>
+    <t>CS018947</t>
   </si>
   <si>
     <t>Abaça ewè - Ponto de Cultura Panelladexpressão</t>
   </si>
   <si>
     <t>panelladexpressao@gmail.com</t>
   </si>
   <si>
     <t>rua dorvalina nazário</t>
   </si>
   <si>
     <t>medianeira</t>
   </si>
   <si>
     <t>Porto Alegre</t>
   </si>
   <si>
-    <t>Não, a Cozinha encontra-se paralisada, sem atividade</t>
+    <t>CS020610</t>
   </si>
   <si>
     <t>Abasse de pomba gira cigana e Exu tiriri</t>
   </si>
   <si>
     <t>Rua tricolor</t>
   </si>
   <si>
     <t>Rubem Berta</t>
   </si>
   <si>
+    <t>CS020467</t>
+  </si>
+  <si>
     <t>Abasse de pomba gira Cigana e exu tiriri</t>
   </si>
   <si>
     <t>Rubem berta</t>
   </si>
   <si>
-    <t>Sim, está funcionando normalmente</t>
+    <t>CS021494</t>
   </si>
   <si>
     <t>ABE COZINHA SOLIDÁRIA ELCHADAI</t>
   </si>
   <si>
     <t>associacaobeneficente79@gmail.com</t>
   </si>
   <si>
     <t>Rua Luiz Menezes</t>
   </si>
   <si>
     <t>Restinga</t>
   </si>
   <si>
+    <t>CS021086</t>
+  </si>
+  <si>
     <t>ABRAFH</t>
   </si>
   <si>
     <t>riograndedosulabrafh@gmail.com</t>
   </si>
   <si>
     <t>Estrada dos Batillanas</t>
   </si>
   <si>
     <t>Cascata</t>
   </si>
   <si>
+    <t>CS020076</t>
+  </si>
+  <si>
     <t>Ação Social Corrente do Bem</t>
   </si>
   <si>
     <t>associacaocorrentedobem2@gmail.com</t>
   </si>
   <si>
     <t>Avenida hispânica</t>
   </si>
   <si>
     <t>Guajuviras</t>
   </si>
   <si>
     <t>Canoas</t>
   </si>
   <si>
+    <t>CS016740</t>
+  </si>
+  <si>
     <t>Adriana Lourenço</t>
   </si>
   <si>
     <t>lourencoadriana06@gmail.com</t>
   </si>
   <si>
     <t>Ocupação primeiro de maio</t>
   </si>
   <si>
     <t>Maria Regina</t>
   </si>
   <si>
     <t>Alvorada</t>
   </si>
   <si>
+    <t>CS017017</t>
+  </si>
+  <si>
     <t>Ajeum Afro-Axé Delê</t>
   </si>
   <si>
     <t>afroaxedele.alvorada@gmail.com</t>
   </si>
   <si>
     <t>R Gustavo Valente 222 (A)</t>
   </si>
   <si>
     <t>Bela Vista</t>
   </si>
   <si>
+    <t>CS021138</t>
+  </si>
+  <si>
     <t>AJEUM cozinha</t>
   </si>
   <si>
     <t>patriciarodriguescr@gmail.com</t>
   </si>
   <si>
     <t>Travessa São João</t>
   </si>
   <si>
     <t>Vila São José</t>
   </si>
   <si>
+    <t>CS021314</t>
+  </si>
+  <si>
     <t>AJEUM SOLIDÁRIO TRADIÇÃO ALIMENTA</t>
   </si>
   <si>
     <t>administrativo@ajeumbo.coop.br</t>
   </si>
   <si>
     <t>Rua Professor Mário Peiruque</t>
   </si>
   <si>
     <t>Areal</t>
   </si>
   <si>
+    <t>CS022162</t>
+  </si>
+  <si>
+    <t>AJUDA HUMANITARIA TODOS POR TODOS</t>
+  </si>
+  <si>
+    <t>chrys3279@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Eli Goraieb</t>
+  </si>
+  <si>
+    <t>Ponta Grossa</t>
+  </si>
+  <si>
+    <t>CS014960</t>
+  </si>
+  <si>
+    <t>Albergue Noturno Dias da Cruz</t>
+  </si>
+  <si>
+    <t>jessica@iedc.org.br</t>
+  </si>
+  <si>
+    <t>Av. da Azenha, 366 - Sala B</t>
+  </si>
+  <si>
+    <t>Azenha</t>
+  </si>
+  <si>
+    <t>CS018835</t>
+  </si>
+  <si>
+    <t>Aliança do Bem</t>
+  </si>
+  <si>
+    <t>csaliancadobem@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Canela</t>
+  </si>
+  <si>
+    <t>Arroio da Manteiga / Loteamento Tancredo Neves</t>
+  </si>
+  <si>
+    <t>São Leopoldo</t>
+  </si>
+  <si>
+    <t>Habilitada</t>
+  </si>
+  <si>
+    <t>CS016503</t>
+  </si>
+  <si>
+    <t>Alimentar</t>
+  </si>
+  <si>
+    <t>aongalimentar@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Doutor Miguel Barcelos</t>
+  </si>
+  <si>
+    <t>Centro</t>
+  </si>
+  <si>
+    <t>CS018733</t>
+  </si>
+  <si>
+    <t>Almoço Humanitário</t>
+  </si>
+  <si>
+    <t>Av. Manuel José Brás</t>
+  </si>
+  <si>
+    <t>Santos Dumomt</t>
+  </si>
+  <si>
+    <t>CS022396</t>
+  </si>
+  <si>
+    <t>Alpha Casa Rosa</t>
+  </si>
+  <si>
+    <t>alphainstitutoorg@gmail.com</t>
+  </si>
+  <si>
+    <t>Avenida Hortencia</t>
+  </si>
+  <si>
+    <t>Jardim Atlântico - Ex AVH</t>
+  </si>
+  <si>
+    <t>Tramandaí</t>
+  </si>
+  <si>
+    <t>CS018772</t>
+  </si>
+  <si>
+    <t>Amada Cozinha Pop Rua</t>
+  </si>
+  <si>
+    <t>clubedepaesamadamassa@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Dr. Sebastião Leão</t>
+  </si>
+  <si>
+    <t>CS018960</t>
+  </si>
+  <si>
+    <t>Ambrósio perret</t>
+  </si>
+  <si>
+    <t>luizavit17@gmail.com</t>
+  </si>
+  <si>
+    <t>ambrosio perret passeio 4</t>
+  </si>
+  <si>
+    <t>sao gonçalo</t>
+  </si>
+  <si>
     <t>Não Habilitada</t>
   </si>
   <si>
-    <t>AJUDA HUMANITARIA TODOS POR TODOS</t>
-[...95 lines deleted...]
-    <t>sao gonçalo</t>
+    <t>CS014799</t>
   </si>
   <si>
     <t>Amica - Associação Amigos do Caminho</t>
   </si>
   <si>
     <t>associacaoamica@gmail.com</t>
   </si>
   <si>
     <t>Rua Gonçalves Chaves</t>
   </si>
   <si>
+    <t>CS020642</t>
+  </si>
+  <si>
     <t>Amigos de luz</t>
   </si>
   <si>
     <t>amigosdeluz@gmail.com</t>
   </si>
   <si>
     <t>3 de outubro</t>
   </si>
   <si>
     <t>Pindorama</t>
   </si>
   <si>
     <t>Jaguarão</t>
   </si>
   <si>
+    <t>CS018299</t>
+  </si>
+  <si>
     <t>AMIGOS DE LUZ</t>
   </si>
   <si>
     <t>raquel-piment@hotmail.com</t>
   </si>
   <si>
     <t>CENTRO</t>
   </si>
   <si>
+    <t>CS016320</t>
+  </si>
+  <si>
     <t>Amigos do Coração</t>
   </si>
   <si>
     <t>amigosdocoracao2020@gmail.com</t>
   </si>
   <si>
     <t>Rua 3 de maio, 713</t>
   </si>
   <si>
+    <t>CS021972</t>
+  </si>
+  <si>
     <t>AMOB CINQUENTENÁRIO II</t>
   </si>
   <si>
     <t>rpaimsilveira@gmail.com</t>
   </si>
   <si>
     <t>Rua Walfrida Versteg</t>
   </si>
   <si>
     <t>Cinqüentenário</t>
   </si>
   <si>
     <t>Caxias do Sul</t>
   </si>
   <si>
+    <t>CS020047</t>
+  </si>
+  <si>
     <t>AMORJAC</t>
   </si>
   <si>
     <t>ccribeiro76@gmail.com</t>
   </si>
   <si>
     <t>R: Um</t>
   </si>
   <si>
     <t>Jardim Castelo</t>
   </si>
   <si>
     <t>Viamão</t>
   </si>
   <si>
+    <t>CS017752</t>
+  </si>
+  <si>
     <t>Ana Almoço</t>
   </si>
   <si>
     <t>Marcelo Gama</t>
   </si>
   <si>
     <t>São João</t>
   </si>
   <si>
+    <t>CS022135</t>
+  </si>
+  <si>
     <t>Anjos da Ecologia</t>
   </si>
   <si>
     <t>anjosdaecologia@gmail.com</t>
   </si>
   <si>
     <t>Rua dr julio olzewisk</t>
   </si>
   <si>
     <t>floresta</t>
   </si>
   <si>
+    <t>CS015530</t>
+  </si>
+  <si>
     <t>Arco íris cozinhando com amor</t>
   </si>
   <si>
     <t>escoladesambaarcoiris@gmail.com</t>
   </si>
   <si>
     <t>Rua travessa elesbao 371</t>
   </si>
   <si>
     <t>Itararé</t>
   </si>
   <si>
     <t>Santa Maria</t>
   </si>
   <si>
+    <t>CS015130</t>
+  </si>
+  <si>
     <t>Arraial da glória</t>
   </si>
   <si>
     <t>arraialdagloria08@gmail.com</t>
   </si>
   <si>
     <t>Rua Santiago Dantas</t>
   </si>
   <si>
+    <t>CS020960</t>
+  </si>
+  <si>
     <t>Arraial da Glória</t>
   </si>
   <si>
     <t>Glória</t>
   </si>
   <si>
+    <t>CS021395</t>
+  </si>
+  <si>
     <t>ARSELE</t>
   </si>
   <si>
     <t>arselesm1@gmail.com</t>
   </si>
   <si>
     <t>Avenida Borges de Medeiros</t>
   </si>
   <si>
     <t>Nossa Senhora do Rosário</t>
   </si>
   <si>
+    <t>CS019352</t>
+  </si>
+  <si>
     <t>Art&amp;Mãe</t>
   </si>
   <si>
     <t>bastiao.silva1964@gmail.com</t>
   </si>
   <si>
     <t>Rua T,</t>
   </si>
   <si>
     <t>Bom Jesus</t>
   </si>
   <si>
+    <t>CS022566</t>
+  </si>
+  <si>
+    <t>Associac</t>
+  </si>
+  <si>
+    <t>l76838667@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Dilson Furtado</t>
+  </si>
+  <si>
+    <t>Jardim do Cedro</t>
+  </si>
+  <si>
+    <t>Gravataí</t>
+  </si>
+  <si>
+    <t>CS022463</t>
+  </si>
+  <si>
+    <t>Associação Amigos do Luciano</t>
+  </si>
+  <si>
+    <t>lucianodasilvacanoas@gmail.com</t>
+  </si>
+  <si>
+    <t>Avenida Esperança</t>
+  </si>
+  <si>
+    <t>CS021415</t>
+  </si>
+  <si>
+    <t>Associação anjos da noite</t>
+  </si>
+  <si>
+    <t>Associacaoanjosdanoite@gmail.com</t>
+  </si>
+  <si>
+    <t>Avenida Arthur Perottoni</t>
+  </si>
+  <si>
+    <t>Forqueta</t>
+  </si>
+  <si>
+    <t>CS022628</t>
+  </si>
+  <si>
+    <t>Associação Beneficente Assistencial Divina Providência de Santa Maria - ABA</t>
+  </si>
+  <si>
+    <t>celitapdarosa@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Olegário Mariano</t>
+  </si>
+  <si>
+    <t>Divina Providência</t>
+  </si>
+  <si>
+    <t>CS022095</t>
+  </si>
+  <si>
+    <t>Associacao beneficente crista o maior escritor do mundo e deus</t>
+  </si>
+  <si>
+    <t>omaiorescritordomundoedeus2024@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Antônio Onofre da Silveira</t>
+  </si>
+  <si>
+    <t>CS020525</t>
+  </si>
+  <si>
+    <t>Associação beneficente e cultural Yle de Oba e Oxum</t>
+  </si>
+  <si>
+    <t>wrochinskiclai2@gmail.com</t>
+  </si>
+  <si>
+    <t>Estrada Geral Da Borússia</t>
+  </si>
+  <si>
+    <t>Borússia</t>
+  </si>
+  <si>
+    <t>Osório</t>
+  </si>
+  <si>
+    <t>CS017938</t>
+  </si>
+  <si>
+    <t>Associação Beneficente Recriando a Vida de Erechim</t>
+  </si>
+  <si>
+    <t>andreiameirelesam@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua João Paulo I</t>
+  </si>
+  <si>
+    <t>Três Vendas</t>
+  </si>
+  <si>
+    <t>Erechim</t>
+  </si>
+  <si>
+    <t>CS022643</t>
+  </si>
+  <si>
+    <t>Associação Beneficente Santo Antônio</t>
+  </si>
+  <si>
+    <t>sbsajc@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Santo Antonio</t>
+  </si>
+  <si>
+    <t>Júlio de Castilhos</t>
+  </si>
+  <si>
+    <t>CS020608</t>
+  </si>
+  <si>
+    <t>Associação Beneficente São Sebastião</t>
+  </si>
+  <si>
+    <t>eolcoski@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Angelo Leonardo Tonietto</t>
+  </si>
+  <si>
+    <t>Cidade Nova</t>
+  </si>
+  <si>
+    <t>CS020387</t>
+  </si>
+  <si>
+    <t>Associação Beneficiente Portela</t>
+  </si>
+  <si>
+    <t>miseriazero72@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Abelino Nicolau de Almeida</t>
+  </si>
+  <si>
+    <t>Santa Rosa de Lima</t>
+  </si>
+  <si>
+    <t>CS020200</t>
+  </si>
+  <si>
+    <t>Associação Casa de Assis-PANELÃO DO BEM</t>
+  </si>
+  <si>
+    <t>Marechal Manoel Gomes Carneiro, 388</t>
+  </si>
+  <si>
+    <t>Menino Jesus</t>
+  </si>
+  <si>
+    <t>CS014958</t>
+  </si>
+  <si>
+    <t>Associação casa do Pantera Negra</t>
+  </si>
+  <si>
+    <t>Institutopanterabb@gmail.com</t>
+  </si>
+  <si>
+    <t>Professora Zila Tota 220</t>
+  </si>
+  <si>
+    <t>Leopoldina</t>
+  </si>
+  <si>
+    <t>CS021525</t>
+  </si>
+  <si>
+    <t>associação centro africano xango agodo</t>
+  </si>
+  <si>
+    <t>MOAMIROJR@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Rua Tapera</t>
+  </si>
+  <si>
+    <t>Hípica</t>
+  </si>
+  <si>
+    <t>CS019020</t>
+  </si>
+  <si>
+    <t>Associação Colhendo Sorrisos</t>
+  </si>
+  <si>
+    <t>colhendossisos19@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Márcio de OLiveira Padilha</t>
+  </si>
+  <si>
+    <t>Progresso</t>
+  </si>
+  <si>
+    <t>Desabilitada</t>
+  </si>
+  <si>
+    <t>CS022889</t>
+  </si>
+  <si>
+    <t>ASSOCIACAO COMUNITARIA E BENEFICENTE YESHUA</t>
+  </si>
+  <si>
+    <t>apostoloalexlopes.yeshua@gmail.com</t>
+  </si>
+  <si>
+    <t>R. Feliciano Bernardes Pereira - Balneário Jardim</t>
+  </si>
+  <si>
+    <t>Balneário Jardim  PARQUE DOS PRESIDENTE</t>
+  </si>
+  <si>
+    <t>CS020229</t>
+  </si>
+  <si>
+    <t>Associação Comunitária km2 cozinha do Bem</t>
+  </si>
+  <si>
+    <t>Paty1110bassan@gmail.com</t>
+  </si>
+  <si>
+    <t>Domingues de Almeida</t>
+  </si>
+  <si>
+    <t>Divina Providencia</t>
+  </si>
+  <si>
+    <t>CS020662</t>
+  </si>
+  <si>
+    <t>Associação comunitária marmitas solidárias da morena</t>
+  </si>
+  <si>
+    <t>lianebraga1967@gmail.com</t>
+  </si>
+  <si>
+    <t>Avenida irmão faustino João num 297 timbaúva dois</t>
+  </si>
+  <si>
+    <t>Timbaúva dois</t>
+  </si>
+  <si>
+    <t>CS020391</t>
+  </si>
+  <si>
+    <t>associaçao comunitaria morro da cruz acomuz</t>
+  </si>
+  <si>
+    <t>Rua Vinte e Cinco de Julho</t>
+  </si>
+  <si>
+    <t>CS020028</t>
+  </si>
+  <si>
+    <t>Associação Comunitária Recanto dos Gaudérios</t>
+  </si>
+  <si>
+    <t>zanandraguedes@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua João Dedinho</t>
+  </si>
+  <si>
+    <t>Belem Velho</t>
+  </si>
+  <si>
+    <t>CS020427</t>
+  </si>
+  <si>
+    <t>Associação Cozinha das Pretas</t>
+  </si>
+  <si>
+    <t>associacaocozinhadaspretas@gmail.com</t>
+  </si>
+  <si>
+    <t>Av. Santíssima Trindade, Acesso E7, casa 106D</t>
+  </si>
+  <si>
+    <t>CS020702</t>
+  </si>
+  <si>
+    <t>Associação Cozinha Solidária da Gio</t>
+  </si>
+  <si>
+    <t>cozinhasolidariadagio@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Bom Progresso</t>
+  </si>
+  <si>
+    <t>Loteamento Bruno Garcia</t>
+  </si>
+  <si>
+    <t>CS020709</t>
+  </si>
+  <si>
+    <t>Rua Travesseiro</t>
+  </si>
+  <si>
+    <t>Breno Garcia</t>
+  </si>
+  <si>
+    <t>CS020377</t>
+  </si>
+  <si>
+    <t>Associação Cristiano Kraemer</t>
+  </si>
+  <si>
+    <t>Estrada Cristiano Kraemer</t>
+  </si>
+  <si>
+    <t>Vila nova</t>
+  </si>
+  <si>
+    <t>CS022241</t>
+  </si>
+  <si>
+    <t>Associação da comunidade caxambu</t>
+  </si>
+  <si>
+    <t>dkatiele@yahoo.com</t>
+  </si>
+  <si>
+    <t>Rua Josué Guimarães,</t>
+  </si>
+  <si>
+    <t>Piratini</t>
+  </si>
+  <si>
+    <t>CS017849</t>
+  </si>
+  <si>
+    <t>Associação De Economia Solidária, cultura e Educação Da Cascata</t>
+  </si>
+  <si>
+    <t>bancocomunitariocascata@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua 22 de Julho</t>
+  </si>
+  <si>
+    <t>CS020314</t>
+  </si>
+  <si>
+    <t>Associação de Moradores Bairro São Cristóvão</t>
+  </si>
+  <si>
+    <t>associacaosaocristovao2023@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Doutor José Bisognin</t>
+  </si>
+  <si>
+    <t>São Cristóvão</t>
+  </si>
+  <si>
+    <t>CS022412</t>
+  </si>
+  <si>
+    <t>Associação de Moradores Residencial Umbu 2</t>
+  </si>
+  <si>
+    <t>vanice.vivian@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Vilson Silva da Conceição</t>
+  </si>
+  <si>
+    <t>Umbu</t>
+  </si>
+  <si>
+    <t>CS022132</t>
+  </si>
+  <si>
+    <t>ASSOCIAÇÃO DE MULHERES EMERGENTES DAS ENCHENTES</t>
+  </si>
+  <si>
+    <t>emancipacomunidades@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Affonso Paulo Feijó</t>
+  </si>
+  <si>
+    <t>Sarandi</t>
+  </si>
+  <si>
+    <t>CS017254</t>
+  </si>
+  <si>
+    <t>Associação de mulheres Maria da Glória</t>
+  </si>
+  <si>
+    <t>angelacomunal@yahoo.com.br</t>
+  </si>
+  <si>
+    <t>Rua alameda dois</t>
+  </si>
+  <si>
+    <t>sao jose</t>
+  </si>
+  <si>
+    <t>CS021258</t>
+  </si>
+  <si>
+    <t>ASSOCIACAO DE PARTICIPACAO REGULAR E ORIENTACAO EM GEOGRAFIA SOCIAL - APROGS</t>
+  </si>
+  <si>
+    <t>APROGSOFICIAL@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Rua Libélulas</t>
+  </si>
+  <si>
+    <t>Olaria</t>
+  </si>
+  <si>
+    <t>CS020317</t>
+  </si>
+  <si>
+    <t>Associação dos amigos da catiquese -ACAC</t>
+  </si>
+  <si>
+    <t>flaviocp0712@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Demétrio Ribeiro</t>
+  </si>
+  <si>
+    <t>Centro Histórico</t>
+  </si>
+  <si>
+    <t>CS016602</t>
+  </si>
+  <si>
+    <t>Associação Filhos da Terra</t>
+  </si>
+  <si>
+    <t>amvig74@yahoo.com.br</t>
+  </si>
+  <si>
+    <t>Av Doutor Lourença Zaccaro</t>
+  </si>
+  <si>
+    <t>centro</t>
+  </si>
+  <si>
+    <t>Nova Santa Rita</t>
+  </si>
+  <si>
+    <t>CS020390</t>
+  </si>
+  <si>
+    <t>ASSOCIAÇAO GRUPO MARIAS E MARIAS</t>
+  </si>
+  <si>
+    <t>ACESSO l, Quadra Dois</t>
+  </si>
+  <si>
+    <t>Restinga Nova</t>
+  </si>
+  <si>
+    <t>CS018978</t>
+  </si>
+  <si>
+    <t>Associação Meninos e Meninas de Progresso - AMMEP</t>
+  </si>
+  <si>
+    <t>ammep20anos@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Cora Coralina</t>
+  </si>
+  <si>
+    <t>Santos Dumont</t>
+  </si>
+  <si>
+    <t>CS020821</t>
+  </si>
+  <si>
+    <t>Associação Periferia</t>
+  </si>
+  <si>
+    <t>periferiaassociacao@gmail.com</t>
+  </si>
+  <si>
+    <t>Avenida Ulisses Guimarães</t>
+  </si>
+  <si>
+    <t>CS020977</t>
+  </si>
+  <si>
+    <t>Associação Prato Cheio</t>
+  </si>
+  <si>
+    <t>diocildacezar@gamil.com</t>
+  </si>
+  <si>
+    <t>Rua Oito</t>
+  </si>
+  <si>
+    <t>Nova Santa Marta</t>
+  </si>
+  <si>
+    <t>CS022073</t>
+  </si>
+  <si>
+    <t>Associação Projeto Surfar</t>
+  </si>
+  <si>
+    <t>ongprojsurfar@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Borborema</t>
+  </si>
+  <si>
+    <t>Vila João Pessoa</t>
+  </si>
+  <si>
+    <t>CS014664</t>
+  </si>
+  <si>
+    <t>Associação Reciclando Pela Vida</t>
+  </si>
+  <si>
+    <t>reciclandopelavida@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Dr.Julio Olzewiski 01</t>
+  </si>
+  <si>
+    <t>Floresta</t>
+  </si>
+  <si>
+    <t>CS022109</t>
+  </si>
+  <si>
+    <t>ASSOCIAÇÃO RECICLANDO PELA VIDA</t>
+  </si>
+  <si>
+    <t>reiclandopelavida@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Doutor Julio Olszewski</t>
+  </si>
+  <si>
+    <t>CS016622</t>
+  </si>
+  <si>
+    <t>Associação Regional 19 de Setembro</t>
+  </si>
+  <si>
+    <t>jaquelineargolo2011@hotmail.com</t>
+  </si>
+  <si>
+    <t>Estrada da Arrozeira 2500</t>
+  </si>
+  <si>
+    <t>Assentamento irga</t>
+  </si>
+  <si>
+    <t>Eldorado do Sul</t>
+  </si>
+  <si>
+    <t>CS020226</t>
+  </si>
+  <si>
+    <t>Associação Rosas de Março</t>
+  </si>
+  <si>
+    <t>associacaorosasdemarco@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Oito de Março</t>
+  </si>
+  <si>
+    <t>Lorenzi</t>
+  </si>
+  <si>
+    <t>CS015014</t>
+  </si>
+  <si>
+    <t>Associação Rosas de Ouro</t>
+  </si>
+  <si>
+    <t>rosasdeourolvto@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Vigário Jobim</t>
+  </si>
+  <si>
+    <t>Divisa</t>
+  </si>
+  <si>
+    <t>Sant'Ana do Livramento</t>
+  </si>
+  <si>
+    <t>CS016804</t>
+  </si>
+  <si>
+    <t>ASSOCIAÇÃO SOMANDO FORÇAS (INSTITUTO ASSFOR)</t>
+  </si>
+  <si>
+    <t>assforsomandoforcas@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Hilda Conceição culosse Berleze número 453</t>
+  </si>
+  <si>
+    <t>Diácono Luiz Possobom</t>
+  </si>
+  <si>
+    <t>CS018736</t>
+  </si>
+  <si>
+    <t>Associação turma do sopao  sobra da panela</t>
+  </si>
+  <si>
+    <t>turmadosopaosl@hotmail.com</t>
+  </si>
+  <si>
+    <t>Avenida João Corrêa</t>
+  </si>
+  <si>
+    <t>Vicentina</t>
+  </si>
+  <si>
+    <t>CS020388</t>
+  </si>
+  <si>
+    <t>associaçao vagalume</t>
+  </si>
+  <si>
+    <t>Breno Guimaraes</t>
+  </si>
+  <si>
+    <t>Ermo</t>
+  </si>
+  <si>
+    <t>Guaíba</t>
+  </si>
+  <si>
+    <t>CS021272</t>
+  </si>
+  <si>
+    <t>Associação Vida Plena Amor Exigente AVIPAE /Santa Rosa</t>
+  </si>
+  <si>
+    <t>avipae.as@gmail.com</t>
+  </si>
+  <si>
+    <t>RUA GUAIRA</t>
+  </si>
+  <si>
+    <t>São Francisco de Assis</t>
+  </si>
+  <si>
+    <t>Santa Rosa</t>
+  </si>
+  <si>
+    <t>CS023142</t>
+  </si>
+  <si>
+    <t>ASSOCIAÇÃO VOLUNTARIOS DO AMOR RG</t>
+  </si>
+  <si>
+    <t>voluntariosdoamorrg@gmail.com</t>
+  </si>
+  <si>
+    <t>AVENIDA BUARQUE DE MACEDO</t>
+  </si>
+  <si>
+    <t>CIDADE NOVA</t>
+  </si>
+  <si>
+    <t>Rio Grande</t>
+  </si>
+  <si>
+    <t>CS020994</t>
+  </si>
+  <si>
+    <t>AUBEM- UNIDOS POR UM BEM MAIOR</t>
+  </si>
+  <si>
+    <t>ONGAUBEM@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Avenida Parque Itatiaia</t>
+  </si>
+  <si>
+    <t>Itatiaia</t>
+  </si>
+  <si>
+    <t>CS021254</t>
+  </si>
+  <si>
+    <t>Aviva Senhor a Tua Obra</t>
+  </si>
+  <si>
+    <t>Jegrasi25@gmail.com</t>
+  </si>
+  <si>
+    <t>Estrada Alvino Alberto Jungbluth</t>
+  </si>
+  <si>
+    <t>Lomba Grande</t>
+  </si>
+  <si>
+    <t>Novo Hamburgo</t>
+  </si>
+  <si>
+    <t>CS016700</t>
+  </si>
+  <si>
+    <t>Batuvão do Povo</t>
+  </si>
+  <si>
+    <t>mnlmsantanadolivramento@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Vicente Ilha de Vargas, Real</t>
+  </si>
+  <si>
+    <t>VILA REAL</t>
+  </si>
+  <si>
+    <t>CS021199</t>
+  </si>
+  <si>
+    <t>bom fim</t>
+  </si>
+  <si>
+    <t>karinacose76@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Dona Albertina</t>
+  </si>
+  <si>
+    <t>CS020389</t>
+  </si>
+  <si>
+    <t>Cabo Rocha</t>
+  </si>
+  <si>
+    <t>acbrpoa@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Professor Freitas e Castro</t>
+  </si>
+  <si>
+    <t>CS016876</t>
+  </si>
+  <si>
+    <t>Cáritas Ação Social- Cozinha</t>
+  </si>
+  <si>
+    <t>caritaspelotas@gmail.com</t>
+  </si>
+  <si>
+    <t>Avenida Domingos de Almeida, 3150</t>
+  </si>
+  <si>
+    <t>CS020470</t>
+  </si>
+  <si>
+    <t>CARLA ROSANGELA DOS SANTOS FERREIRA</t>
+  </si>
+  <si>
+    <t>carla84824670@gmail.com</t>
+  </si>
+  <si>
+    <t>146 Comissário Aristotelino Souza</t>
+  </si>
+  <si>
+    <t>Humaitá</t>
+  </si>
+  <si>
+    <t>Porto alegre</t>
+  </si>
+  <si>
+    <t>CS018360</t>
+  </si>
+  <si>
+    <t>Carmem vera</t>
+  </si>
+  <si>
+    <t>Rua João Brunhauser</t>
+  </si>
+  <si>
+    <t>João Goulart</t>
+  </si>
+  <si>
+    <t>CS020262</t>
+  </si>
+  <si>
+    <t>Carmen Lucia de Almeida figueiro</t>
+  </si>
+  <si>
+    <t>analuizafigueiro3@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Jordânia 60</t>
+  </si>
+  <si>
+    <t>Belém velho</t>
+  </si>
+  <si>
+    <t>CS018766</t>
+  </si>
+  <si>
+    <t>Carmen Lucia Silva de Oliveira</t>
+  </si>
+  <si>
+    <t>assobecaty@hotmail.com</t>
+  </si>
+  <si>
+    <t>Rua Wenceslau Fontoura n. 226</t>
+  </si>
+  <si>
+    <t>Santa Rita</t>
+  </si>
+  <si>
+    <t>CS022774</t>
+  </si>
+  <si>
+    <t>Carmen vera</t>
+  </si>
+  <si>
+    <t>aselemeoficial@gmail.com</t>
+  </si>
+  <si>
+    <t>Presidente João Goulart</t>
+  </si>
+  <si>
+    <t>CS018770</t>
+  </si>
+  <si>
+    <t>Carmen Vera</t>
+  </si>
+  <si>
+    <t>casadeosunoficial@gmail.com</t>
+  </si>
+  <si>
+    <t>João brunhauser</t>
+  </si>
+  <si>
+    <t>CS021907</t>
+  </si>
+  <si>
+    <t>Carolina Maria de Jesus</t>
+  </si>
+  <si>
+    <t>recibela2014@gmail.com</t>
+  </si>
+  <si>
+    <t>Estrada São João da Bela Vista</t>
+  </si>
+  <si>
+    <t>INTERIOR</t>
+  </si>
+  <si>
+    <t>Passo Fundo</t>
+  </si>
+  <si>
+    <t>CS020724</t>
+  </si>
+  <si>
+    <t>carolina maria hervelha mayer</t>
+  </si>
+  <si>
+    <t>carolzinha.mayer@yahoo.com.br</t>
+  </si>
+  <si>
+    <t>rua Carlos Niederauer Hoffmeister, 85</t>
+  </si>
+  <si>
+    <t>CS020722</t>
+  </si>
+  <si>
+    <t>rua Carlos Niederauer Hoffmeister,</t>
+  </si>
+  <si>
+    <t>CS021447</t>
+  </si>
+  <si>
+    <t>Casa Amparo Âncora</t>
+  </si>
+  <si>
+    <t>amparoancora@gmail.com</t>
+  </si>
+  <si>
+    <t>rua Cristal</t>
+  </si>
+  <si>
+    <t>Rio do Sinos</t>
+  </si>
+  <si>
+    <t>CS015641</t>
+  </si>
+  <si>
+    <t>Casa da Arvore</t>
+  </si>
+  <si>
+    <t>kitanjimona@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Silveira Calheca nº 51</t>
+  </si>
+  <si>
+    <t>CS015017</t>
+  </si>
+  <si>
+    <t>Casa da Criança Alvorecer</t>
+  </si>
+  <si>
+    <t>casadacrianca.alvorecer@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Rainha do mar, 174 ( em frente) ,</t>
+  </si>
+  <si>
+    <t>Jardim VIAMAR</t>
+  </si>
+  <si>
+    <t>CS022551</t>
+  </si>
+  <si>
+    <t>Casa da Família</t>
+  </si>
+  <si>
+    <t>alex.schmidt9378@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Alvorada</t>
+  </si>
+  <si>
+    <t>Sans Souci</t>
+  </si>
+  <si>
+    <t>CS014558</t>
+  </si>
+  <si>
+    <t>Casa da Tia Grazi</t>
+  </si>
+  <si>
+    <t>grazielaconceicao41@gmail.com</t>
+  </si>
+  <si>
+    <t>Nossa senhora do Brasil número 54</t>
+  </si>
+  <si>
+    <t>Morro santa Tereza</t>
+  </si>
+  <si>
+    <t>CS021354</t>
+  </si>
+  <si>
+    <t>Casa de Acolhimento Restaurando o Altar</t>
+  </si>
+  <si>
+    <t>andersonramiresdias84@gmail.com</t>
+  </si>
+  <si>
+    <t>Estrada Chapéu do Sol</t>
+  </si>
+  <si>
+    <t>Chapéu do Sol</t>
+  </si>
+  <si>
+    <t>CS020693</t>
+  </si>
+  <si>
+    <t>Casa de Obá</t>
+  </si>
+  <si>
+    <t>simoneasus40@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Eduardo Bosa</t>
+  </si>
+  <si>
+    <t>Pioneiro</t>
+  </si>
+  <si>
+    <t>CS019600</t>
+  </si>
+  <si>
+    <t>Casa de Oxalá</t>
+  </si>
+  <si>
+    <t>Rua Adroaldo Novo Correa</t>
+  </si>
+  <si>
+    <t>Cavalhada</t>
+  </si>
+  <si>
+    <t>CS021621</t>
+  </si>
+  <si>
+    <t>CASA DE OYÁ NOIZ POR NOIZ</t>
+  </si>
+  <si>
+    <t>Avenida São João</t>
+  </si>
+  <si>
+    <t>Vista Alegre</t>
+  </si>
+  <si>
+    <t>Cachoeirinha</t>
+  </si>
+  <si>
+    <t>CS021094</t>
+  </si>
+  <si>
+    <t>Casa dos Estudantes Indígenas UFRGS</t>
+  </si>
+  <si>
+    <t>carmensales881@gmail.com</t>
+  </si>
+  <si>
+    <t>Avenida Ipiranga</t>
+  </si>
+  <si>
+    <t>Jardim Botânico</t>
+  </si>
+  <si>
+    <t>CS022909</t>
+  </si>
+  <si>
+    <t>Casa dos Imigrantes e Refugiados do Rio Grande do Sul</t>
+  </si>
+  <si>
+    <t>contatocirrs@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua General Câmara</t>
+  </si>
+  <si>
+    <t>CS016608</t>
+  </si>
+  <si>
+    <t>Casa Filhos da Arvore da Jurema</t>
+  </si>
+  <si>
+    <t>Rua Clovis Bevilaqua</t>
+  </si>
+  <si>
+    <t>simões lopes</t>
+  </si>
+  <si>
+    <t>CS021019</t>
+  </si>
+  <si>
+    <t>Casa Gabriela (casa de alimentação)</t>
+  </si>
+  <si>
+    <t>Rua Trinta</t>
+  </si>
+  <si>
+    <t>Nova alvorada (umbu)</t>
+  </si>
+  <si>
+    <t>CS019260</t>
+  </si>
+  <si>
+    <t>CASA MULHERES MIRABAL</t>
+  </si>
+  <si>
+    <t>MULHERESMIRABAL@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>RUA SOUZA REIS</t>
+  </si>
+  <si>
+    <t>SÃO JOÃO</t>
+  </si>
+  <si>
+    <t>PORTO ALEGRE</t>
+  </si>
+  <si>
+    <t>CS021595</t>
+  </si>
+  <si>
+    <t>Casa Tulipa</t>
+  </si>
+  <si>
+    <t>ongcasatulipa@gmail.com</t>
+  </si>
+  <si>
+    <t>Acesso Seis</t>
+  </si>
+  <si>
+    <t>CS020516</t>
+  </si>
+  <si>
+    <t>Ignês Fagundes</t>
+  </si>
+  <si>
+    <t>CS020320</t>
+  </si>
+  <si>
+    <t>Casa Vermelha Povo de terreiro</t>
+  </si>
+  <si>
+    <t>andersondebara@gmail.com</t>
+  </si>
+  <si>
+    <t>R. Santo Antônio dos Pobres,</t>
+  </si>
+  <si>
+    <t>Harmonia</t>
+  </si>
+  <si>
+    <t>CS020518</t>
+  </si>
+  <si>
+    <t>Catarina da Rosa</t>
+  </si>
+  <si>
+    <t>Interior</t>
+  </si>
+  <si>
+    <t>CS016854</t>
+  </si>
+  <si>
+    <t>CAVALEIROS</t>
+  </si>
+  <si>
+    <t>danielasabores@gmail.com</t>
+  </si>
+  <si>
+    <t>RUA MAURÍCIO SIROTSKI SOBRINHO , Nº 891</t>
+  </si>
+  <si>
+    <t>SÍTIO SÃO JOSÉ</t>
+  </si>
+  <si>
+    <t>CS021135</t>
+  </si>
+  <si>
+    <t>Cefer 2</t>
+  </si>
+  <si>
+    <t>rosestrossij@gmail.com</t>
+  </si>
+  <si>
+    <t>Acesso 14 - Cefer 2</t>
+  </si>
+  <si>
+    <t>Jardim Carvalho</t>
+  </si>
+  <si>
+    <t>CS020653</t>
+  </si>
+  <si>
+    <t>CENTRO AFRICANO DE CARIDADE E ASSISTENCIA LUZ MAIOR</t>
+  </si>
+  <si>
+    <t>cacalmluzmaior@gmail.com</t>
+  </si>
+  <si>
+    <t>RUA SANTA CLARA</t>
+  </si>
+  <si>
+    <t>SANTA FÉ</t>
+  </si>
+  <si>
+    <t>CS021047</t>
+  </si>
+  <si>
+    <t>Centro africano jureminha flecheira e ogum mege</t>
+  </si>
+  <si>
+    <t>lucianrosadasilva@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Alceu Rosa da Silva</t>
+  </si>
+  <si>
+    <t>Mário Quintana</t>
+  </si>
+  <si>
+    <t>CS021058</t>
+  </si>
+  <si>
+    <t>Centro Africano Xapana</t>
+  </si>
+  <si>
+    <t>juniormotoboy12@yahoo.com.br</t>
+  </si>
+  <si>
+    <t>Rua Professor Carvalho Freitas</t>
+  </si>
+  <si>
+    <t>Teresópolis</t>
+  </si>
+  <si>
+    <t>CS021073</t>
+  </si>
+  <si>
+    <t>Centro africano xapana belujá</t>
+  </si>
+  <si>
+    <t>Marilete1910@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua E</t>
+  </si>
+  <si>
+    <t>Costa e Silva</t>
+  </si>
+  <si>
+    <t>CS015757</t>
+  </si>
+  <si>
+    <t>Centro Afro de Umbanda e Quimbanda Ogum Onira e Pomba gira Maria Mulambo</t>
+  </si>
+  <si>
+    <t>kapferreira80@gmail.com</t>
+  </si>
+  <si>
+    <t>AVENIDA JOAO ANTONIO SILVEIRA</t>
+  </si>
+  <si>
+    <t>CS022775</t>
+  </si>
+  <si>
+    <t>Centro Afro Ilê Axé Ossanha e Oxum responsável Maicon Gonçalves de Oliveira</t>
+  </si>
+  <si>
+    <t>ileaxeossanhaeoxum@gmail.com</t>
+  </si>
+  <si>
+    <t>Presidente costa e silva,</t>
+  </si>
+  <si>
+    <t>Caravágio</t>
+  </si>
+  <si>
+    <t>CS020307</t>
+  </si>
+  <si>
+    <t>CENTRO DE RECUPERAÇÃO IMACULADA CONCEIÇÃO - CRIC</t>
+  </si>
+  <si>
+    <t>portasabertas@hotmail.com</t>
+  </si>
+  <si>
+    <t>Rua Marechal Rondon</t>
+  </si>
+  <si>
+    <t>Niterói</t>
+  </si>
+  <si>
+    <t>CS019046</t>
+  </si>
+  <si>
+    <t>Centro de Umbanda Beneficente Pai Sete</t>
+  </si>
+  <si>
+    <t>comsealivramento@gmail.com</t>
+  </si>
+  <si>
+    <t>Jose Martins Viana</t>
+  </si>
+  <si>
+    <t>CS014551</t>
+  </si>
+  <si>
+    <t>Centro de umbanda e caridade Ogum Mege</t>
+  </si>
+  <si>
+    <t>gabrielsilv842@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Loureiro da Silva</t>
+  </si>
+  <si>
+    <t>CS021250</t>
+  </si>
+  <si>
+    <t>Centro de Umbanda Mãe Oxum</t>
+  </si>
+  <si>
+    <t>larivargas2004@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua das Esmeraldas</t>
+  </si>
+  <si>
+    <t>Vila Lobos</t>
+  </si>
+  <si>
+    <t>CS020586</t>
+  </si>
+  <si>
+    <t>Centro de Umbanda Ogum 7 Ondas</t>
+  </si>
+  <si>
+    <t>dioneidaribeiro033@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Maria Iêda Barbosa Píres</t>
+  </si>
+  <si>
+    <t>CS021841</t>
+  </si>
+  <si>
+    <t>Centro espírita de umbanda Ogum beira mar</t>
+  </si>
+  <si>
+    <t>vbccamargo1979@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua refúgio do guerreiro</t>
+  </si>
+  <si>
+    <t>Lomba do pinheiro</t>
+  </si>
+  <si>
+    <t>CS014767</t>
+  </si>
+  <si>
+    <t>Centro Holístico Renascer</t>
+  </si>
+  <si>
+    <t>Viniciusdegliuomeni@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua paissandu 1045</t>
+  </si>
+  <si>
+    <t>Passo da areia</t>
+  </si>
+  <si>
+    <t>CS018136</t>
+  </si>
+  <si>
+    <t>CENTRO TERAPEUTICO IRMA SCHEYLLA</t>
+  </si>
+  <si>
+    <t>prudenterosimeri@gmail.com</t>
+  </si>
+  <si>
+    <t>Carlos borajo  nº 338</t>
+  </si>
+  <si>
+    <t>morada da colina</t>
+  </si>
+  <si>
+    <t>CS020242</t>
+  </si>
+  <si>
+    <t>CESF- CENTRO SOCIAL FEITORIA</t>
+  </si>
+  <si>
+    <t>brandaojackson857@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Jardim Vale Verde</t>
+  </si>
+  <si>
+    <t>Feitoria</t>
+  </si>
+  <si>
+    <t>CS021489</t>
+  </si>
+  <si>
+    <t>C.e.u.iansa da ventania e Abassé de Maria Quitéria</t>
+  </si>
+  <si>
+    <t>lididelima05@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Aleste Luiz Belocchio</t>
+  </si>
+  <si>
+    <t>Nonoai</t>
+  </si>
+  <si>
+    <t>CS020598</t>
+  </si>
+  <si>
+    <t>C.e.u.ogum beira-mar  e oxum</t>
+  </si>
+  <si>
+    <t>Martins de lima</t>
+  </si>
+  <si>
+    <t>Vila são José</t>
+  </si>
+  <si>
+    <t>CS019553</t>
+  </si>
+  <si>
+    <t>Chácara da Bênção</t>
+  </si>
+  <si>
+    <t>verlicamargo5@gmail.com</t>
+  </si>
+  <si>
+    <t>rua carlos debastiani</t>
+  </si>
+  <si>
+    <t>Desvio Rizzo</t>
+  </si>
+  <si>
+    <t>CS017186</t>
+  </si>
+  <si>
+    <t>Chacara do Primeiro</t>
+  </si>
+  <si>
+    <t>verameneghetti63@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Apolonia Chaves</t>
+  </si>
+  <si>
+    <t>Bairro Coronel Aparicio Borges</t>
+  </si>
+  <si>
+    <t>CS020347</t>
+  </si>
+  <si>
+    <t>Chácara do Primeiro</t>
+  </si>
+  <si>
+    <t>Rua SRG RONALDO MACHADO</t>
+  </si>
+  <si>
+    <t>Coronel Aparício Borges</t>
+  </si>
+  <si>
+    <t>CS020524</t>
+  </si>
+  <si>
+    <t>Claiton Wrochinski dosReis</t>
+  </si>
+  <si>
+    <t>wrochochinskiclai2@gmail.com.br</t>
+  </si>
+  <si>
+    <t>estrada geral da borrussia 1000</t>
+  </si>
+  <si>
+    <t>borrussia</t>
+  </si>
+  <si>
+    <t>CS017193</t>
+  </si>
+  <si>
+    <t>Clube de mães nossa Senhora</t>
+  </si>
+  <si>
+    <t>carmemcilene34@gmail.com</t>
+  </si>
+  <si>
+    <t>Alcides Ferreira dos Santos</t>
+  </si>
+  <si>
+    <t>Armour</t>
+  </si>
+  <si>
+    <t>CS021083</t>
+  </si>
+  <si>
+    <t>Clube de Mães Poder de Mãe</t>
+  </si>
+  <si>
+    <t>daniela.msg@hotmail.com</t>
+  </si>
+  <si>
+    <t>Rua B</t>
+  </si>
+  <si>
+    <t>CS020983</t>
+  </si>
+  <si>
+    <t>Clube de mães Poder de Mães</t>
+  </si>
+  <si>
+    <t>Glória Cascata</t>
+  </si>
+  <si>
+    <t>CS020384</t>
+  </si>
+  <si>
+    <t>coadesc</t>
+  </si>
+  <si>
+    <t>mizeriazero72@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Seis</t>
+  </si>
+  <si>
+    <t>Farrapos</t>
+  </si>
+  <si>
+    <t>CS015034</t>
+  </si>
+  <si>
+    <t>Coletivo Quem Planta Colhe</t>
+  </si>
+  <si>
+    <t>rodrigo2101azevedo@gmail.com</t>
+  </si>
+  <si>
+    <t>Travessa São Francisco, 595 Ocupação Justo</t>
+  </si>
+  <si>
+    <t>Santa Tereza</t>
+  </si>
+  <si>
+    <t>CS022300</t>
+  </si>
+  <si>
+    <t>Comunidade Efraim</t>
+  </si>
+  <si>
+    <t>efraimcomunidade@outlook.com</t>
+  </si>
+  <si>
+    <t>Rua Giruá</t>
+  </si>
+  <si>
+    <t>Aparecida</t>
+  </si>
+  <si>
+    <t>CS022353</t>
+  </si>
+  <si>
+    <t>Comunidade raiz</t>
+  </si>
+  <si>
+    <t>Comunidaderaizrs@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Três Mil Setecentos e Vinte e Sete</t>
+  </si>
+  <si>
+    <t>Partenon</t>
+  </si>
+  <si>
+    <t>CS020535</t>
+  </si>
+  <si>
+    <t>Comunidade Terapêutica Mensageiros Cara Limpa</t>
+  </si>
+  <si>
+    <t>ctmensageiroscaralimpa@gmail.com</t>
+  </si>
+  <si>
+    <t>Estrada Geral São Jerônimo</t>
+  </si>
+  <si>
+    <t>Assentamento</t>
+  </si>
+  <si>
+    <t>São Jerônimo</t>
+  </si>
+  <si>
+    <t>CS020755</t>
+  </si>
+  <si>
+    <t>Comunidade Tradicional YlÊ Oba Osáálá</t>
+  </si>
+  <si>
+    <t>babajulianodeosaala@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Jacarandá</t>
+  </si>
+  <si>
+    <t>Santo Onofre</t>
+  </si>
+  <si>
+    <t>CS021332</t>
+  </si>
+  <si>
+    <t>Comunidade Warao</t>
+  </si>
+  <si>
+    <t>riverolorenzana@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua General Gomes Carneiro</t>
+  </si>
+  <si>
+    <t>Medianeira</t>
+  </si>
+  <si>
+    <t>CS021331</t>
+  </si>
+  <si>
+    <t>CS020520</t>
+  </si>
+  <si>
+    <t>Construindo Novas Possibilidades</t>
+  </si>
+  <si>
+    <t>blocodomapa@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Francisco Carlos Silva Santos</t>
+  </si>
+  <si>
+    <t>Fragata</t>
+  </si>
+  <si>
+    <t>CS020718</t>
+  </si>
+  <si>
+    <t>COOPERATIVA DE TRABALHO DOS RECICLADORES - COPERCICLA</t>
+  </si>
+  <si>
+    <t>COPERCICLA@HOTMAIL.COM</t>
+  </si>
+  <si>
+    <t>RS 430 KM 21</t>
+  </si>
+  <si>
+    <t>VISTA ALEGRE</t>
+  </si>
+  <si>
+    <t>SANTA CECILIA DO SUL</t>
+  </si>
+  <si>
+    <t>CS018734</t>
+  </si>
+  <si>
+    <t>Coração de mãe</t>
+  </si>
+  <si>
+    <t>Rua Reinaldo Koling</t>
+  </si>
+  <si>
+    <t>Scharlau</t>
+  </si>
+  <si>
+    <t>CS023244</t>
+  </si>
+  <si>
+    <t>Coram Deo</t>
+  </si>
+  <si>
+    <t>cpramdeo.aep@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Parteira Toscana</t>
+  </si>
+  <si>
+    <t>São José</t>
+  </si>
+  <si>
+    <t>CS021891</t>
+  </si>
+  <si>
+    <t>cozinanha saõ miguel</t>
+  </si>
+  <si>
+    <t>sheilaursinhopuff6@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Ricardo F. Nune</t>
+  </si>
+  <si>
+    <t>CS020782</t>
+  </si>
+  <si>
+    <t>Cozinha</t>
+  </si>
+  <si>
+    <t>Duarteb254@gmail.com</t>
+  </si>
+  <si>
+    <t>General Osório</t>
+  </si>
+  <si>
+    <t>Canguçu</t>
+  </si>
+  <si>
+    <t>CS018334</t>
+  </si>
+  <si>
+    <t>Cozinha África Brasil</t>
+  </si>
+  <si>
+    <t>africabrasilpelotas@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Vidal de negreiros</t>
+  </si>
+  <si>
+    <t>CS021248</t>
+  </si>
+  <si>
+    <t>Cozinha Ajeun IIerá ASSOBECATY - Alimentos Saudáveis para Todos</t>
+  </si>
+  <si>
+    <t>Assobecaty@hotmail.com</t>
+  </si>
+  <si>
+    <t>Rua Wenceslau Fontoura</t>
+  </si>
+  <si>
+    <t>CS021618</t>
+  </si>
+  <si>
+    <t>Cozinha Aliança</t>
+  </si>
+  <si>
+    <t>preliaspinheiro@gmail.com</t>
+  </si>
+  <si>
+    <t>Avenida Alexandre Rizzo</t>
+  </si>
+  <si>
+    <t>CS021382</t>
+  </si>
+  <si>
+    <t>Cozinha alimentos saudáveis</t>
+  </si>
+  <si>
+    <t>veraacostaa64@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Tobias Barreto</t>
+  </si>
+  <si>
+    <t>Maringá</t>
+  </si>
+  <si>
+    <t>CS021409</t>
+  </si>
+  <si>
+    <t>Cozinha AMAR</t>
+  </si>
+  <si>
+    <t>cemascheffer@hotmail.com</t>
+  </si>
+  <si>
+    <t>Rua Sete Mil e Quatro</t>
+  </si>
+  <si>
+    <t>CS020691</t>
+  </si>
+  <si>
+    <t>Cozinha Amigos de Fé</t>
+  </si>
+  <si>
+    <t>analucia19072016@gmail.com</t>
+  </si>
+  <si>
+    <t>estrada Diogo Inacio de Barcelos</t>
+  </si>
+  <si>
+    <t>Tijuca</t>
+  </si>
+  <si>
+    <t>CS022105</t>
+  </si>
+  <si>
+    <t>Cozinha Ancestral Axé da 15</t>
+  </si>
+  <si>
+    <t>axedaquinze@familiaorun.org</t>
+  </si>
+  <si>
+    <t>Rua Quinze de Novembro</t>
+  </si>
+  <si>
+    <t>CS019613</t>
+  </si>
+  <si>
+    <t>Cozinha Ancestral Peleia do Bem</t>
+  </si>
+  <si>
+    <t>orunfamilia@gmail.com</t>
+  </si>
+  <si>
+    <t>Br 116</t>
+  </si>
+  <si>
+    <t>Vila Cristina</t>
+  </si>
+  <si>
+    <t>CS022185</t>
+  </si>
+  <si>
+    <t>Cozinha Anjos da Noite</t>
+  </si>
+  <si>
+    <t>giovannigomes.40@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Rosa Cruz</t>
+  </si>
+  <si>
+    <t>Hidraúlica</t>
+  </si>
+  <si>
+    <t>CS015951</t>
+  </si>
+  <si>
+    <t>Cozinha Assomari</t>
+  </si>
+  <si>
+    <t>lu.castencio@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Ocidente 125 jardim Cascata</t>
+  </si>
+  <si>
+    <t>CS023911</t>
+  </si>
+  <si>
+    <t>Cozinha Beltrão de Queiroz</t>
+  </si>
+  <si>
+    <t>clubedorcas@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Rosolimbo Cossio</t>
+  </si>
+  <si>
+    <t>Marechal Floriano</t>
+  </si>
+  <si>
+    <t>CS020548</t>
+  </si>
+  <si>
+    <t>COZINHA BOM JESUS</t>
+  </si>
+  <si>
+    <t>secretaria@centrogideoes.com.br</t>
+  </si>
+  <si>
+    <t>Rua Carlos A. Hoppe</t>
+  </si>
+  <si>
+    <t>Santa Cruz do Sul</t>
+  </si>
+  <si>
+    <t>CS021352</t>
+  </si>
+  <si>
+    <t>Cozinha Brechó Cristal Solidário</t>
+  </si>
+  <si>
+    <t>analidia.lucas.silva@gmail.com</t>
+  </si>
+  <si>
+    <t>Avenida Icaraí</t>
+  </si>
+  <si>
+    <t>Cristal</t>
+  </si>
+  <si>
+    <t>CS022188</t>
+  </si>
+  <si>
+    <t>Cozinha campeira solidária</t>
+  </si>
+  <si>
+    <t>barbosajacqueline478@gmail.com.br</t>
+  </si>
+  <si>
+    <t>Rua Lagoa Mangueira</t>
+  </si>
+  <si>
+    <t>CS020754</t>
+  </si>
+  <si>
+    <t>Cozinha Casa de Xapanâ Oya</t>
+  </si>
+  <si>
+    <t>medinaceir59@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Pereira Franco</t>
+  </si>
+  <si>
+    <t>São Jõao</t>
+  </si>
+  <si>
+    <t>CS020455</t>
+  </si>
+  <si>
+    <t>Cozinha casa pequeno mundo</t>
+  </si>
+  <si>
+    <t>figmariah20@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Jordânia</t>
+  </si>
+  <si>
+    <t>Belém Velho</t>
+  </si>
+  <si>
+    <t>CS020696</t>
+  </si>
+  <si>
+    <t>Cozinha Coletivo Preta Velha</t>
+  </si>
+  <si>
+    <t>coletivopretavelha@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Gabriel Fialho Camargo</t>
+  </si>
+  <si>
+    <t>CS016737</t>
+  </si>
+  <si>
+    <t>Cozinha Cominitária Cachambu</t>
+  </si>
+  <si>
+    <t>juliocolorido@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Marechal Floriano, 195, Ginásio de esportes</t>
+  </si>
+  <si>
+    <t>CS020381</t>
+  </si>
+  <si>
+    <t>Cozinha comunitaria As Guerreiras</t>
+  </si>
+  <si>
+    <t>Pedro Antonio Werpang</t>
+  </si>
+  <si>
+    <t>Nova Americana</t>
+  </si>
+  <si>
+    <t>CS015668</t>
+  </si>
+  <si>
+    <t>Cozinha Comunitária Brasileirinho</t>
+  </si>
+  <si>
+    <t>multiplicidade2020@gmail.com</t>
+  </si>
+  <si>
+    <t>seis de novembro</t>
+  </si>
+  <si>
+    <t>Mario Quintana</t>
+  </si>
+  <si>
+    <t>CS020382</t>
+  </si>
+  <si>
+    <t>cozinha comunitaria carmem de niteroi amigos da bola</t>
+  </si>
+  <si>
+    <t>rua maranhao</t>
+  </si>
+  <si>
+    <t>niteroi</t>
+  </si>
+  <si>
+    <t>CS016888</t>
+  </si>
+  <si>
+    <t>COZINHA COMUNITÁRIA COLETIVO QUEM PLANTA COLHE</t>
+  </si>
+  <si>
+    <t>TRAVESSA SÃO FRANCISCO</t>
+  </si>
+  <si>
+    <t>DUQUE DE CAXIAS</t>
+  </si>
+  <si>
+    <t>CS020620</t>
+  </si>
+  <si>
+    <t>Cozinha Comunitaria COOPMOVIMA</t>
+  </si>
+  <si>
+    <t>cozinhasolidariavilamaria@gmail.com</t>
+  </si>
+  <si>
+    <t>rua professor jorge bahlis</t>
+  </si>
+  <si>
+    <t>cavalhada</t>
+  </si>
+  <si>
+    <t>CS021623</t>
+  </si>
+  <si>
+    <t>Cozinha Comunitária Delta Novo</t>
+  </si>
+  <si>
+    <t>asas.solidariedadeemacao@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua São Paulo</t>
+  </si>
+  <si>
+    <t>Centro novo/Delta do Jacui</t>
+  </si>
+  <si>
+    <t>CS015885</t>
+  </si>
+  <si>
+    <t>Cozinha Comunitaria e Espaço de Convivência Polidoro Charrua</t>
+  </si>
+  <si>
+    <t>mouraangela955@gmail.com</t>
+  </si>
+  <si>
+    <t>Estrada São Caetano, 2004 Parada 38</t>
+  </si>
+  <si>
+    <t>Lami</t>
+  </si>
+  <si>
+    <t>CS015839</t>
+  </si>
+  <si>
+    <t>Cozinha Comunitária e Solidária Espaço Casa do Beija-flor</t>
+  </si>
+  <si>
+    <t>kokojbeijaflor@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Santo Amaro</t>
+  </si>
+  <si>
+    <t>SÃO FRANCISCO II</t>
+  </si>
+  <si>
+    <t>CS019866</t>
+  </si>
+  <si>
+    <t>Cozinha Comunitária Esperança</t>
+  </si>
+  <si>
+    <t>greicedeoliveiramachado@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Erechim</t>
+  </si>
+  <si>
+    <t>Mathias Velho</t>
+  </si>
+  <si>
+    <t>CS020316</t>
+  </si>
+  <si>
+    <t>Cozinha comunitária força e coragem</t>
+  </si>
+  <si>
+    <t>luciaforcaecoragem@yahoo.com.br</t>
+  </si>
+  <si>
+    <t>ACS A UM - QUADRA 167C</t>
+  </si>
+  <si>
+    <t>CHACARA DA FUMAÇA</t>
+  </si>
+  <si>
+    <t>CS022484</t>
+  </si>
+  <si>
+    <t>Cozinha Comunitária Grymū</t>
+  </si>
+  <si>
+    <t>anamarcante6@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Otaviano do Amaral Pires</t>
+  </si>
+  <si>
+    <t>Ulisses de Abreu</t>
+  </si>
+  <si>
+    <t>Canela</t>
+  </si>
+  <si>
+    <t>CS016859</t>
+  </si>
+  <si>
+    <t>COZINHA COMUNITÁRIA GUERREIRAS E GUERREIROS DA OCUPAÇÃO JUSTO</t>
+  </si>
+  <si>
+    <t>AS.SABRINABACKES@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>RUA ERMELINDO VARNIERI</t>
+  </si>
+  <si>
+    <t>CS017025</t>
+  </si>
+  <si>
+    <t>Cozinha Comunitária ILLÊ AFRO MENINA ENCANTO DO CAÇADOR</t>
+  </si>
+  <si>
+    <t>illeafroencanto@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua das Rosas</t>
+  </si>
+  <si>
+    <t>Jardim Protásio Alves</t>
+  </si>
+  <si>
+    <t>CS020706</t>
+  </si>
+  <si>
+    <t>Cozinha comunitária Linha Viva</t>
+  </si>
+  <si>
+    <t>linhaviva276@gmail.com</t>
+  </si>
+  <si>
+    <t>Juvenal Silveira Da Silva</t>
+  </si>
+  <si>
+    <t>CS020985</t>
+  </si>
+  <si>
+    <t>Cozinha comunitária loteamento primavera</t>
+  </si>
+  <si>
+    <t>evandrolussani.284@gmail.com</t>
+  </si>
+  <si>
+    <t>CS018917</t>
+  </si>
+  <si>
+    <t>Cozinha Comunitária Marielle Franco</t>
+  </si>
+  <si>
+    <t>cozinhamarielle.aappim@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Seringueira</t>
+  </si>
+  <si>
+    <t>Lot. Tancredo Neves, Arroio da Manteiga</t>
+  </si>
+  <si>
+    <t>CS016864</t>
+  </si>
+  <si>
+    <t>COZINHA COMUNITÁRIA MAUÁ</t>
+  </si>
+  <si>
+    <t>danielsauer78@gmail.com</t>
+  </si>
+  <si>
+    <t>RUA DOS ADVENTISTAS SN (OCUPAÇÃO MAUÁ)</t>
+  </si>
+  <si>
+    <t>SANTOS DUMONT</t>
+  </si>
+  <si>
+    <t>CS022083</t>
+  </si>
+  <si>
+    <t>Cozinha Comunitária Mongaru</t>
+  </si>
+  <si>
+    <t>coopsuladm@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Porto Alegre</t>
+  </si>
+  <si>
+    <t>Mato Alto</t>
+  </si>
+  <si>
+    <t>CS016857</t>
+  </si>
+  <si>
+    <t>COZINHA COMUNITÁRIA OCUPAÇÃO Aeroclube/horta</t>
+  </si>
+  <si>
+    <t>mnlmrsofical@gmail.com</t>
+  </si>
+  <si>
+    <t>RUA DIENSTMANN (FINAL) - OCUPAÇÃO HORTA</t>
+  </si>
+  <si>
+    <t>CS016874</t>
+  </si>
+  <si>
+    <t>COZINHA COMUNITÁRIA PADRE ORESTES</t>
+  </si>
+  <si>
+    <t>michelysouza234@gmail.com</t>
+  </si>
+  <si>
+    <t>RUA ISAURA MAIA</t>
+  </si>
+  <si>
+    <t>CS019102</t>
+  </si>
+  <si>
+    <t>Cozinha Comunitária Por Fi Ga</t>
+  </si>
+  <si>
+    <t>eltonluiznascimento9@gmail.com</t>
+  </si>
+  <si>
+    <t>Estrada do Quilombo</t>
+  </si>
+  <si>
+    <t>CS014894</t>
+  </si>
+  <si>
+    <t>cozinha comunitária quilombola</t>
+  </si>
+  <si>
+    <t>comunitariacozinha47@gmail.com</t>
+  </si>
+  <si>
+    <t>Buriti</t>
+  </si>
+  <si>
+    <t>Vila Nova do Sul</t>
+  </si>
+  <si>
+    <t>CS020999</t>
+  </si>
+  <si>
+    <t>COZINHA COMUNITÁRIA REINO DE BARÁ LODÊ</t>
+  </si>
+  <si>
+    <t>Rua Juca Feijó</t>
+  </si>
+  <si>
+    <t>Vila Cledi</t>
+  </si>
+  <si>
+    <t>CS014811</t>
+  </si>
+  <si>
+    <t>Cozinha comunitária Rubem berta</t>
+  </si>
+  <si>
+    <t>centropopulardeculturacp@gmail.com</t>
+  </si>
+  <si>
+    <t>R. Prof. Augusto Osvaldo Thiesen</t>
+  </si>
+  <si>
+    <t>CS020660</t>
+  </si>
+  <si>
+    <t>COZINHA COMUNITARIA SARAI SOARES</t>
+  </si>
+  <si>
+    <t>CENTROSOCIALAGIANELLI@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Rua C</t>
+  </si>
+  <si>
+    <t>SERTÃO II</t>
+  </si>
+  <si>
+    <t>CS016856</t>
+  </si>
+  <si>
+    <t>COZINHA COMUNITÁRIA SONHOS E SABORES STEIGLEDER</t>
+  </si>
+  <si>
+    <t>laine92451826@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Antônio Ferreira Guimarães</t>
+  </si>
+  <si>
+    <t>CS021756</t>
+  </si>
+  <si>
+    <t>Cozinha comunitária  vila Oliveira  sm</t>
+  </si>
+  <si>
+    <t>Fabiano.favarin.fff@gmail.com</t>
+  </si>
+  <si>
+    <t>Ernesto Becker 72</t>
+  </si>
+  <si>
+    <t>Passo D'Areia</t>
+  </si>
+  <si>
+    <t>CS023114</t>
+  </si>
+  <si>
+    <t>Cozinha comunitária Vila Tamanca</t>
+  </si>
+  <si>
+    <t>gustavocirelloseixas@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Alexandre Camaquã</t>
+  </si>
+  <si>
+    <t>Agronomia</t>
+  </si>
+  <si>
+    <t>CS019680</t>
+  </si>
+  <si>
+    <t>Cozinha Construindo Igualdade LGBT</t>
+  </si>
+  <si>
+    <t>atcxs.rs@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Miguel Muratore</t>
+  </si>
+  <si>
+    <t>MEDIANEIRA</t>
+  </si>
+  <si>
+    <t>CS021929</t>
+  </si>
+  <si>
+    <t>Cozinha Crianca e adolescente</t>
+  </si>
+  <si>
+    <t>formacao@transformacao.eco.br</t>
+  </si>
+  <si>
+    <t>Rua Capitão Aguiar esquina com rua Havai</t>
+  </si>
+  <si>
+    <t>Vila Rodrigues</t>
+  </si>
+  <si>
+    <t>CS020840</t>
+  </si>
+  <si>
+    <t>Cozinha da Casa Rosa</t>
+  </si>
+  <si>
+    <t>conselheirajanainasantos@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Coronel Theodomiro Porto da Fonseca</t>
+  </si>
+  <si>
+    <t>São Sebastião</t>
+  </si>
+  <si>
+    <t>Esteio</t>
+  </si>
+  <si>
+    <t>CS020588</t>
+  </si>
+  <si>
+    <t>Cozinha da Coesp</t>
+  </si>
+  <si>
+    <t>Natalyribeiro885@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua da Chapa</t>
+  </si>
+  <si>
+    <t>Planalto</t>
+  </si>
+  <si>
+    <t>CS014609</t>
+  </si>
+  <si>
+    <t>Cozinha da Ksarosa POPRUA</t>
+  </si>
+  <si>
+    <t>coletivoksarosa@gmail.com</t>
+  </si>
+  <si>
+    <t>Voluntários da pátria 1039</t>
+  </si>
+  <si>
+    <t>CS022945</t>
+  </si>
+  <si>
+    <t>Cozinha da Meninas D'Oyá</t>
+  </si>
+  <si>
+    <t>Ileasealoyaiforakaran@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Antônio Rocha Meirelles Leite</t>
+  </si>
+  <si>
+    <t>Vila Santa Rosa</t>
+  </si>
+  <si>
+    <t>CS020084</t>
+  </si>
+  <si>
+    <t>Cozinha  da Nuxa</t>
+  </si>
+  <si>
+    <t>nuxa.fagundes@gmail.com</t>
+  </si>
+  <si>
+    <t>Coronel Valença 14</t>
+  </si>
+  <si>
+    <t>CS022639</t>
+  </si>
+  <si>
+    <t>Cozinha da Roça A Casa dos Orixás</t>
+  </si>
+  <si>
+    <t>ileobakosso@ileobakossoaseogunjaagada.org.br</t>
+  </si>
+  <si>
+    <t>Estrada Municipal Picão</t>
+  </si>
+  <si>
+    <t>Arroio Feliz</t>
+  </si>
+  <si>
+    <t>Feliz</t>
+  </si>
+  <si>
+    <t>CS015127</t>
+  </si>
+  <si>
+    <t>Cozinha da Santo Antônio</t>
+  </si>
+  <si>
+    <t>poul.adriano@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Miguel Olvicto do Santos</t>
+  </si>
+  <si>
+    <t>Lomba do Pinheiro</t>
+  </si>
+  <si>
+    <t>CS016827</t>
+  </si>
+  <si>
+    <t>Cozinha das Guria - Ong do Povo</t>
+  </si>
+  <si>
+    <t>coletivoeasguria@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua São Caetano</t>
+  </si>
+  <si>
+    <t>CS016792</t>
+  </si>
+  <si>
+    <t>Cozinha das Mais Velhas do Kilombo</t>
+  </si>
+  <si>
+    <t>manjourany@gmail.com</t>
+  </si>
+  <si>
+    <t>Benjamin Constant,1327</t>
+  </si>
+  <si>
+    <t>Porto</t>
+  </si>
+  <si>
+    <t>CS022078</t>
+  </si>
+  <si>
+    <t>cozinha das Marias</t>
+  </si>
+  <si>
+    <t>muriliribeiro53@gmail.com</t>
+  </si>
+  <si>
+    <t>Avenida Ferroviária Diretor Pestana</t>
+  </si>
+  <si>
+    <t>CS021033</t>
+  </si>
+  <si>
+    <t>Cozinha da Tau</t>
+  </si>
+  <si>
+    <t>tauanagoncalves2@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Albani</t>
+  </si>
+  <si>
+    <t>Mato Grande</t>
+  </si>
+  <si>
+    <t>CS015675</t>
+  </si>
+  <si>
+    <t>Cozinha da Tia Helena</t>
+  </si>
+  <si>
+    <t>eduardotsecchi@hotmail.com</t>
+  </si>
+  <si>
+    <t>Rua Deodoro</t>
+  </si>
+  <si>
+    <t>CS020477</t>
+  </si>
+  <si>
+    <t>Cozinha da União por Moradia Popular - Periferia no Centro</t>
+  </si>
+  <si>
+    <t>julouzadalves2@gmail.com</t>
+  </si>
+  <si>
+    <t>Av. Júlio de Castilhos</t>
+  </si>
+  <si>
+    <t>CS023535</t>
+  </si>
+  <si>
+    <t>Cozinha de Ase Boci</t>
+  </si>
+  <si>
+    <t>patyboci@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Santa Maria</t>
+  </si>
+  <si>
+    <t>CS023691</t>
+  </si>
+  <si>
+    <t>Cozinha de Axé</t>
+  </si>
+  <si>
+    <t>patricknunesmorales@gmail.com</t>
+  </si>
+  <si>
+    <t>David Canabarro</t>
+  </si>
+  <si>
+    <t>Itaqui</t>
+  </si>
+  <si>
+    <t>CS016885</t>
+  </si>
+  <si>
+    <t>COZINHA DE QUINTAL SABORES DO MONTE</t>
+  </si>
+  <si>
+    <t>goesray06@gmail.com</t>
+  </si>
+  <si>
+    <t>COMUNIDADE MONTE BETEL</t>
+  </si>
+  <si>
+    <t>NOVA SANTA MARTA</t>
+  </si>
+  <si>
+    <t>CS018725</t>
+  </si>
+  <si>
+    <t>Cozinha de Solidariedade Esperança</t>
+  </si>
+  <si>
+    <t>gracielilizi5@gmail.com</t>
+  </si>
+  <si>
+    <t>Acampamento Herdeiros da Luta</t>
+  </si>
+  <si>
+    <t>Tupanciretã</t>
+  </si>
+  <si>
+    <t>CS021995</t>
+  </si>
+  <si>
+    <t>Cozinha do AMBAS</t>
+  </si>
+  <si>
+    <t>ambas.rg@gmail.com</t>
+  </si>
+  <si>
+    <t>Travessa 6</t>
+  </si>
+  <si>
+    <t>Querência</t>
+  </si>
+  <si>
+    <t>CS020419</t>
+  </si>
+  <si>
+    <t>Cozinha do APAKANI</t>
+  </si>
+  <si>
+    <t>negrasim2004@yahoo.com.br</t>
+  </si>
+  <si>
+    <t>Av. João de Oliveira Remião, 9281</t>
+  </si>
+  <si>
+    <t>CS021582</t>
+  </si>
+  <si>
+    <t>Cozinha do Axé (Centro Africano Pai Bará e Mãe Obá)</t>
+  </si>
+  <si>
+    <t>liimaaa.suelen@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua José Marcelino de Figueiredo</t>
+  </si>
+  <si>
+    <t>CS017430</t>
+  </si>
+  <si>
+    <t>COZINHA DO BAIRRO ANNA DO NASCIMENTO TERRA - COHAB</t>
+  </si>
+  <si>
+    <t>advogado@cristianoaquino.com.br</t>
+  </si>
+  <si>
+    <t>CLODOMIRO ALVES MACHADO</t>
+  </si>
+  <si>
+    <t>ANNA DO NASCIMENTO TERRA</t>
+  </si>
+  <si>
+    <t>TUPANCIRETÃ</t>
+  </si>
+  <si>
+    <t>CS019253</t>
+  </si>
+  <si>
+    <t>Cozinha do Bem</t>
+  </si>
+  <si>
+    <t>lorivalmtd@yahoo.com.br</t>
+  </si>
+  <si>
+    <t>Rua Annita Ferreira de Lima</t>
+  </si>
+  <si>
+    <t>Vila Esperança</t>
+  </si>
+  <si>
+    <t>Palmeira das Missões</t>
+  </si>
+  <si>
+    <t>CS022583</t>
+  </si>
+  <si>
+    <t>cozinhadobem@gmail.com</t>
+  </si>
+  <si>
+    <t>Evangelista</t>
+  </si>
+  <si>
+    <t>CS020426</t>
+  </si>
+  <si>
+    <t>Cozinha do bem, fazer o bem sem olhar a quem</t>
+  </si>
+  <si>
+    <t>andersontrabalho.aha@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Cachoeira</t>
+  </si>
+  <si>
+    <t>CS021169</t>
+  </si>
+  <si>
+    <t>Cozinha do Caracol</t>
+  </si>
+  <si>
+    <t>cozinhadocaracoll@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Rafael Clark</t>
+  </si>
+  <si>
+    <t>CS021863</t>
+  </si>
+  <si>
+    <t>Cozinha do CEEU Filhos da Cabocla Jurema</t>
+  </si>
+  <si>
+    <t>vivianemunizneves@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Professor Fernando Carneiro</t>
+  </si>
+  <si>
+    <t>Cecília</t>
+  </si>
+  <si>
+    <t>CS020778</t>
+  </si>
+  <si>
+    <t>cozinha do ile axe mae nice de xango</t>
+  </si>
+  <si>
+    <t>joseklersilva@gmail.com</t>
+  </si>
+  <si>
+    <t>Claudino echevengua</t>
+  </si>
+  <si>
+    <t>vencato</t>
+  </si>
+  <si>
+    <t>CS021632</t>
+  </si>
+  <si>
+    <t>COZINHA DO MULTIPLICAR</t>
+  </si>
+  <si>
+    <t>amultiplicar@yahoo.com.br</t>
+  </si>
+  <si>
+    <t>Rua Guaporé</t>
+  </si>
+  <si>
+    <t>CS016581</t>
+  </si>
+  <si>
+    <t>Cozinha Dona Tereza</t>
+  </si>
+  <si>
+    <t>associacaosarais@gmail.com</t>
+  </si>
+  <si>
+    <t>Estrada dos Alpes</t>
+  </si>
+  <si>
+    <t>CS019207</t>
+  </si>
+  <si>
+    <t>Cozinha do Povo</t>
+  </si>
+  <si>
+    <t>pinheiroliriane535@gmail.com</t>
+  </si>
+  <si>
+    <t>Av Arroio Feijó</t>
+  </si>
+  <si>
+    <t>CS021436</t>
+  </si>
+  <si>
+    <t>Cozinha do povo pelo povo</t>
+  </si>
+  <si>
+    <t>Povopelopovoriograndedosul@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Tereza de Benguela</t>
+  </si>
+  <si>
+    <t>CS015180</t>
+  </si>
+  <si>
+    <t>Cozinha do Quilombo Vó Ernestina</t>
+  </si>
+  <si>
+    <t>silviobarboza917@gmail.com</t>
+  </si>
+  <si>
+    <t>Av. Das Acácias</t>
+  </si>
+  <si>
+    <t>Colonia Santa Bernadina</t>
+  </si>
+  <si>
+    <t>Morro Redondo</t>
+  </si>
+  <si>
+    <t>CS020326</t>
+  </si>
+  <si>
+    <t>Cozinha do Reino</t>
+  </si>
+  <si>
+    <t>laercio@jeftech.com.br</t>
+  </si>
+  <si>
+    <t>Travessa Jovelina Marques Gomes</t>
+  </si>
+  <si>
+    <t>CS020344</t>
+  </si>
+  <si>
+    <t>Cozinha emergencial</t>
+  </si>
+  <si>
+    <t>barroscarina302@gmail.com</t>
+  </si>
+  <si>
+    <t>93054390</t>
+  </si>
+  <si>
+    <t>FEITORIA COHAB</t>
+  </si>
+  <si>
+    <t>CS019275</t>
+  </si>
+  <si>
+    <t>Cozinha Esmeralda</t>
+  </si>
+  <si>
+    <t>cozinhassolidarias123@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Ernesto Liscano</t>
+  </si>
+  <si>
+    <t>CS020546</t>
+  </si>
+  <si>
+    <t>COZINHA FAXINAL</t>
+  </si>
+  <si>
+    <t>Rua Antônio Brito Filho</t>
+  </si>
+  <si>
+    <t>Faxinal Menino Deus</t>
+  </si>
+  <si>
+    <t>CS017863</t>
+  </si>
+  <si>
+    <t>Cozinha Filhos da Terra</t>
+  </si>
+  <si>
+    <t>associacao.filhosdaterra@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Lourenço Zaccaro</t>
+  </si>
+  <si>
+    <t>CS020719</t>
+  </si>
+  <si>
+    <t>Cozinha Fome de Amor</t>
+  </si>
+  <si>
+    <t>fomedeamorcaxias@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Andrade Neves</t>
+  </si>
+  <si>
+    <t>CS021309</t>
+  </si>
+  <si>
+    <t>COZINHA GAMELA CHEIA</t>
+  </si>
+  <si>
+    <t>Rua Los Troncos</t>
+  </si>
+  <si>
+    <t>Los Troncos (Ipiranga)</t>
+  </si>
+  <si>
+    <t>CS019227</t>
+  </si>
+  <si>
+    <t>Cozinha Grio</t>
+  </si>
+  <si>
+    <t>cozinhagrio@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua 18</t>
+  </si>
+  <si>
+    <t>CS020488</t>
+  </si>
+  <si>
+    <t>Cozinha Habitar Brasil</t>
+  </si>
+  <si>
+    <t>mmmrpmrs@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Gaspar Silveira Martins</t>
+  </si>
+  <si>
+    <t>Profelurb</t>
+  </si>
+  <si>
+    <t>CS022469</t>
+  </si>
+  <si>
+    <t>Cozinha  Hip-Hop Alimenta</t>
+  </si>
+  <si>
+    <t>casadasmulhereshiphop@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Imperador Hiroito</t>
+  </si>
+  <si>
+    <t>CS018738</t>
+  </si>
+  <si>
+    <t>Cozinha Horta</t>
+  </si>
+  <si>
+    <t>cleiafreitas808@gmail.com</t>
+  </si>
+  <si>
+    <t>Final da Rua Dienstmann, Horta Comunitária</t>
+  </si>
+  <si>
+    <t>Rio dos Sinos</t>
+  </si>
+  <si>
+    <t>CS020362</t>
+  </si>
+  <si>
+    <t>Cozinha IDE COM AMOR</t>
+  </si>
+  <si>
+    <t>cinaraetiagonucci@gmail.com</t>
+  </si>
+  <si>
+    <t>RS 239</t>
+  </si>
+  <si>
+    <t>São luiz</t>
+  </si>
+  <si>
+    <t>Sapiranga</t>
+  </si>
+  <si>
+    <t>CS022040</t>
+  </si>
+  <si>
+    <t>Cozinha Iemanjá e Xangô</t>
+  </si>
+  <si>
+    <t>Lucianeoli466@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua 14</t>
+  </si>
+  <si>
+    <t>Araçá</t>
+  </si>
+  <si>
+    <t>Capão da Canoa</t>
+  </si>
+  <si>
+    <t>CS021479</t>
+  </si>
+  <si>
+    <t>cozinha igualdade Guaíba</t>
+  </si>
+  <si>
+    <t>igualdadeguaiba@hotmail.com</t>
+  </si>
+  <si>
+    <t>Bloco 33</t>
+  </si>
+  <si>
+    <t>COHAB</t>
+  </si>
+  <si>
+    <t>CS020647</t>
+  </si>
+  <si>
+    <t>COZINHA ILE DE OGUM OTOROBÍ</t>
+  </si>
+  <si>
+    <t>luizadeogumonira@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Borba Gato</t>
+  </si>
+  <si>
+    <t>CS021485</t>
+  </si>
+  <si>
+    <t>Cozinha ilê oxalá e Iemanjá</t>
+  </si>
+  <si>
+    <t>anderson-lyra705@hotmail.com</t>
+  </si>
+  <si>
+    <t>Rua Francisca Rocha de Oliveira</t>
+  </si>
+  <si>
+    <t>Santa Isabel</t>
+  </si>
+  <si>
+    <t>CS020814</t>
+  </si>
+  <si>
+    <t>COZINHA IMIGRANTE</t>
+  </si>
+  <si>
+    <t>Rua Guilherme Keber</t>
+  </si>
+  <si>
+    <t>Santa Vitória</t>
+  </si>
+  <si>
+    <t>CS020484</t>
+  </si>
+  <si>
+    <t>Cozinha Jardim</t>
+  </si>
+  <si>
+    <t>Rua L,</t>
+  </si>
+  <si>
+    <t>Vila Jardim</t>
+  </si>
+  <si>
+    <t>CS019090</t>
+  </si>
+  <si>
+    <t>COZINHA LAR DA INFANCIA DANIEL ALBORNOZ</t>
+  </si>
+  <si>
+    <t>lardainfanciadanielalbornoz@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Moysés Viana</t>
+  </si>
+  <si>
+    <t>HIDRAULICA</t>
+  </si>
+  <si>
+    <t>CS021038</t>
+  </si>
+  <si>
+    <t>Cozinha LCB</t>
+  </si>
+  <si>
+    <t>cozinhalcb@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Caldas Júnior</t>
+  </si>
+  <si>
+    <t>Pasqualini</t>
+  </si>
+  <si>
+    <t>Sapucaia do Sul</t>
+  </si>
+  <si>
+    <t>CS021887</t>
+  </si>
+  <si>
+    <t>Cozinha mãe Cláudia de Bará</t>
+  </si>
+  <si>
+    <t>claudiofrancodasilva@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Araucária</t>
+  </si>
+  <si>
+    <t>Fiuza</t>
+  </si>
+  <si>
+    <t>CS020992</t>
+  </si>
+  <si>
+    <t>cozinha Mais</t>
+  </si>
+  <si>
+    <t>multiplicaramor2020@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Dona Veva</t>
+  </si>
+  <si>
+    <t>CS020547</t>
+  </si>
+  <si>
+    <t>Cozinha Maranata</t>
+  </si>
+  <si>
+    <t>gilbertoribeiro745@gmail.com</t>
+  </si>
+  <si>
+    <t>avenida professor oscar pereira</t>
+  </si>
+  <si>
+    <t>gloria</t>
+  </si>
+  <si>
+    <t>porto alegre</t>
+  </si>
+  <si>
+    <t>CS018756</t>
+  </si>
+  <si>
+    <t>Cozinha Mauá esperança</t>
+  </si>
+  <si>
+    <t>nusaapaty13@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua dos adventista</t>
+  </si>
+  <si>
+    <t>Santos dumont</t>
+  </si>
+  <si>
+    <t>CS019591</t>
+  </si>
+  <si>
+    <t>Cozinha Missionária</t>
+  </si>
+  <si>
+    <t>jocumcaxias@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Jocum (Linha Terceira Légua)</t>
+  </si>
+  <si>
+    <t>Linha Terceira Légua - Morro Alto - Galopolis</t>
+  </si>
+  <si>
+    <t>CS021339</t>
+  </si>
+  <si>
+    <t>Cozinha Muda Xará</t>
+  </si>
+  <si>
+    <t>dezinhafarias677@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Getúlio Vargas</t>
+  </si>
+  <si>
+    <t>Xará (Barro Vermelho)</t>
+  </si>
+  <si>
+    <t>CS022814</t>
+  </si>
+  <si>
+    <t>Cozinha Mulheres em Ação Clube 24 de Agosto</t>
+  </si>
+  <si>
+    <t>clube24deagosto@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Augusto Leivas</t>
+  </si>
+  <si>
+    <t>CS020675</t>
+  </si>
+  <si>
+    <t>Cozinha Mulheres Guerreiras</t>
+  </si>
+  <si>
+    <t>mulheresguerreiras2025@gmail.com</t>
+  </si>
+  <si>
+    <t>Wescelau Fontoura 105</t>
+  </si>
+  <si>
+    <t>CS021414</t>
+  </si>
+  <si>
+    <t>COZINHANDO COM A COMUNIDADE</t>
+  </si>
+  <si>
+    <t>cozinhasolidaria123@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Juvenal Cruz</t>
+  </si>
+  <si>
+    <t>CS021416</t>
+  </si>
+  <si>
+    <t>paulorenatofilha@gmail.com</t>
+  </si>
+  <si>
+    <t>CS021006</t>
+  </si>
+  <si>
+    <t>Cozinhando com amor</t>
+  </si>
+  <si>
+    <t>alvesdoliveira35@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Bento Martins</t>
+  </si>
+  <si>
+    <t>CS021446</t>
+  </si>
+  <si>
+    <t>catia.fraga@redipasc.org.br</t>
+  </si>
+  <si>
+    <t>Rua Boa Esperança</t>
+  </si>
+  <si>
+    <t>Rio Branco</t>
+  </si>
+  <si>
+    <t>CS014545</t>
+  </si>
+  <si>
+    <t>Cozinhando com Amor/Mãos que Acolhem</t>
+  </si>
+  <si>
+    <t>rolacorte@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua dos canudos,</t>
+  </si>
+  <si>
+    <t>CS016818</t>
+  </si>
+  <si>
+    <t>Cozinhando na Benção</t>
+  </si>
+  <si>
+    <t>aldamello74@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua João Jacinto Costa</t>
+  </si>
+  <si>
+    <t>Vila Real</t>
+  </si>
+  <si>
+    <t>CS019646</t>
+  </si>
+  <si>
+    <t>Cozinha Nelzi Andrade</t>
+  </si>
+  <si>
+    <t>marciabronislavakovaski@gmail.com</t>
+  </si>
+  <si>
+    <t>Eugênio Rodrigues</t>
+  </si>
+  <si>
+    <t>CS019262</t>
+  </si>
+  <si>
+    <t>Cozinha Nossa Sra Fatima</t>
+  </si>
+  <si>
+    <t>cozinhassolidaria123@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Pio X</t>
+  </si>
+  <si>
+    <t>CS022896</t>
+  </si>
+  <si>
+    <t>Cozinha Núcleo Fraternidade</t>
+  </si>
+  <si>
+    <t>jjmarchisio@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Nossa Senhora do Brasil</t>
+  </si>
+  <si>
+    <t>CS021444</t>
+  </si>
+  <si>
+    <t>COZINHA OCUPAÇÃO TRIB0 DE JUDÁ</t>
+  </si>
+  <si>
+    <t>Rua Professor Padre Werner</t>
+  </si>
+  <si>
+    <t>Bairro Tristeza</t>
+  </si>
+  <si>
+    <t>CS019893</t>
+  </si>
+  <si>
+    <t>Cozinha Ogum Onira</t>
+  </si>
+  <si>
+    <t>ileogumonira2023@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Viena</t>
+  </si>
+  <si>
+    <t>CS022688</t>
+  </si>
+  <si>
+    <t>Cozinha Ong Savem</t>
+  </si>
+  <si>
+    <t>aongsavem@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Taquara</t>
+  </si>
+  <si>
+    <t>Olímpica</t>
+  </si>
+  <si>
+    <t>CS021647</t>
+  </si>
+  <si>
+    <t>Cozinha Os Girassóis</t>
+  </si>
+  <si>
+    <t>ongosgirassois@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Ademir José Kerber</t>
+  </si>
+  <si>
+    <t>Santo Afonso</t>
+  </si>
+  <si>
+    <t>CS014613</t>
+  </si>
+  <si>
+    <t>Cozinha Pai Xangô</t>
+  </si>
+  <si>
+    <t>moamirojr@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua da Tapera</t>
+  </si>
+  <si>
+    <t>Aberta dos Morros</t>
+  </si>
+  <si>
+    <t>CS021253</t>
+  </si>
+  <si>
+    <t>Cozinha Pai Xangô Iansã</t>
+  </si>
+  <si>
+    <t>Rua Vinte e Dois de Abril</t>
+  </si>
+  <si>
+    <t>CS020492</t>
+  </si>
+  <si>
+    <t>Cozinha Passo da Areia</t>
+  </si>
+  <si>
+    <t>Rua Benjamin Constant</t>
+  </si>
+  <si>
+    <t>Passo da Areia</t>
+  </si>
+  <si>
+    <t>CS020494</t>
+  </si>
+  <si>
+    <t>Cozinha Profelurbe</t>
+  </si>
+  <si>
+    <t>Rua Padre Paulo Estreit</t>
+  </si>
+  <si>
+    <t>CS021313</t>
+  </si>
+  <si>
+    <t>COZINHA PROJETO APOERÊ</t>
+  </si>
+  <si>
+    <t>Avenida Guanabara</t>
+  </si>
+  <si>
+    <t>Laranjal</t>
+  </si>
+  <si>
+    <t>CS020629</t>
+  </si>
+  <si>
+    <t>Cozinha Projeto Associação São Francisco</t>
+  </si>
+  <si>
+    <t>rejanefagundees2019@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Cambará</t>
+  </si>
+  <si>
+    <t>Campina</t>
+  </si>
+  <si>
+    <t>CS018741</t>
+  </si>
+  <si>
+    <t>Cozinha Projeto Taifa</t>
+  </si>
+  <si>
+    <t>projetotaifasantiago@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Centenário</t>
+  </si>
+  <si>
+    <t>São Vicente</t>
+  </si>
+  <si>
+    <t>Santiago</t>
+  </si>
+  <si>
+    <t>CS022758</t>
+  </si>
+  <si>
+    <t>COZINHA Projeto vinde a Mim</t>
+  </si>
+  <si>
+    <t>Cunhadaniela397@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua São Gabriel n 111</t>
+  </si>
+  <si>
+    <t>Getúlio vargas</t>
+  </si>
+  <si>
+    <t>Camaqua</t>
+  </si>
+  <si>
+    <t>CS022631</t>
+  </si>
+  <si>
+    <t>Cozinha Proteja os Indefesos</t>
+  </si>
+  <si>
+    <t>ongprotejaosindefesos@gmail.com</t>
+  </si>
+  <si>
+    <t>Avenida Ruben Bento Alves</t>
+  </si>
+  <si>
+    <t>CS020612</t>
+  </si>
+  <si>
+    <t>Cozinha Quilombo Chácara das Rosas</t>
+  </si>
+  <si>
+    <t>sanchezgiane30@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Duque de caxias</t>
+  </si>
+  <si>
+    <t>Marechal Rondon</t>
+  </si>
+  <si>
+    <t>CS020509</t>
+  </si>
+  <si>
+    <t>Cozinha Quilombola Portela</t>
+  </si>
+  <si>
+    <t>Rua Felisbino Jacob Beck</t>
+  </si>
+  <si>
+    <t>Seis de Maio</t>
+  </si>
+  <si>
+    <t>CS020592</t>
+  </si>
+  <si>
+    <t>Cozinha Reciclando vidas</t>
+  </si>
+  <si>
+    <t>reciclandovidaspoa@gmail.com</t>
+  </si>
+  <si>
+    <t>rua Erechim</t>
+  </si>
+  <si>
+    <t>nonoai</t>
+  </si>
+  <si>
+    <t>CS015128</t>
+  </si>
+  <si>
+    <t>Cozinha Rede Filhos de Aruanda</t>
+  </si>
+  <si>
+    <t>instituto.aruanda@gmail.com</t>
+  </si>
+  <si>
+    <t>Almirante Barros</t>
+  </si>
+  <si>
+    <t>GETÚLIO VARGAS</t>
+  </si>
+  <si>
+    <t>CS021375</t>
+  </si>
+  <si>
+    <t>Cozinha Reino Africano Xapanã Ogum Oxum</t>
+  </si>
+  <si>
+    <t>cristinasantos051168@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Lageado</t>
+  </si>
+  <si>
+    <t>CS020751</t>
+  </si>
+  <si>
+    <t>Cozinha Rosa Solidária</t>
+  </si>
+  <si>
+    <t>rosadamapa@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Ezequiel Antonio de Oliveira</t>
+  </si>
+  <si>
+    <t>CS023422</t>
+  </si>
+  <si>
+    <t>Cozinhar para o futuro</t>
+  </si>
+  <si>
+    <t>thierrycaldeira@hotmail.com</t>
+  </si>
+  <si>
+    <t>Rua Antônio G. da Cunha</t>
+  </si>
+  <si>
+    <t>CS021283</t>
+  </si>
+  <si>
+    <t>COZINHA SANTA HELENA</t>
+  </si>
+  <si>
+    <t>CS022373</t>
+  </si>
+  <si>
+    <t>Cozinha Santa Marta</t>
+  </si>
+  <si>
+    <t>souza52rosangela@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Pastor Avelino Maica da Silveira</t>
+  </si>
+  <si>
+    <t>Santa Marta/ Arroio da Manteiga</t>
+  </si>
+  <si>
+    <t>CS021013</t>
+  </si>
+  <si>
+    <t>cozinha sao jeronimo</t>
+  </si>
+  <si>
+    <t>santosdossheila@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Guia Lopes</t>
+  </si>
+  <si>
+    <t>CS020444</t>
+  </si>
+  <si>
+    <t>Cozinha Scalabrini Morro Quente</t>
+  </si>
+  <si>
+    <t>marad2204@hotmail.com</t>
+  </si>
+  <si>
+    <t>Estrada Cristiano Krarmer</t>
+  </si>
+  <si>
+    <t>Vila Nova</t>
+  </si>
+  <si>
+    <t>CS020473</t>
+  </si>
+  <si>
+    <t>Cozinha Seis de Maio</t>
+  </si>
+  <si>
+    <t>CS015833</t>
+  </si>
+  <si>
+    <t>Cozinha solidária</t>
+  </si>
+  <si>
+    <t>torresdetorres777@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Campo Bonito 216</t>
+  </si>
+  <si>
+    <t>CS014814</t>
+  </si>
+  <si>
+    <t>fazendinhaturismodegalpao@gmail.com</t>
+  </si>
+  <si>
+    <t>Av do Lami, 4667</t>
+  </si>
+  <si>
+    <t>Belém Novo</t>
+  </si>
+  <si>
+    <t>CS019806</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária 08 de Março</t>
+  </si>
+  <si>
+    <t>rjair7727@gmail.com</t>
+  </si>
+  <si>
+    <t>Travessa Um Loteamento Oito de Março</t>
+  </si>
+  <si>
+    <t>TRÊS VENDAS</t>
+  </si>
+  <si>
+    <t>CS020703</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária 20 de Novembro</t>
+  </si>
+  <si>
+    <t>adm.coopvinte@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Doutor Barros Cassal</t>
+  </si>
+  <si>
+    <t>CS021326</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Abraço</t>
+  </si>
+  <si>
+    <t>Rua Chico Vargas</t>
+  </si>
+  <si>
+    <t>Parque Ipiranga</t>
+  </si>
+  <si>
+    <t>CS019195</t>
+  </si>
+  <si>
+    <t>Cozinha solidária - ACAER</t>
+  </si>
+  <si>
+    <t>contato.acaer@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Ermelindo Varnieri</t>
+  </si>
+  <si>
+    <t>Duque de Caxias</t>
+  </si>
+  <si>
+    <t>CS023272</t>
+  </si>
+  <si>
+    <t>Cozinha solidária afro</t>
+  </si>
+  <si>
+    <t>Gabriel.ssouzaxd@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Esperança 50</t>
+  </si>
+  <si>
+    <t>SARANDI</t>
+  </si>
+  <si>
+    <t>CS023274</t>
+  </si>
+  <si>
+    <t>Cozinha solidária afro de ogum e xango</t>
+  </si>
+  <si>
+    <t>Rua Esperança</t>
+  </si>
+  <si>
+    <t>CS015318</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Ageum da Tia Negrinha</t>
+  </si>
+  <si>
+    <t>ileaxeijobaoxumebara@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Ernesto Alves</t>
+  </si>
+  <si>
+    <t>CS021624</t>
+  </si>
+  <si>
+    <t>COZINHA SOLIDÁRIA AJAGUNAM</t>
+  </si>
+  <si>
+    <t>ileaseomiajagunam@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Luiz Caetano Antinolfi</t>
+  </si>
+  <si>
+    <t>Passo das Pedras</t>
+  </si>
+  <si>
+    <t>CS018982</t>
+  </si>
+  <si>
+    <t>Cozinha Solidaria Aliança Campo e Cidade</t>
+  </si>
+  <si>
+    <t>producaosantacruz@gmail.com</t>
+  </si>
+  <si>
+    <t>ERS 412, km 18</t>
+  </si>
+  <si>
+    <t>Industrial</t>
+  </si>
+  <si>
+    <t>CS021151</t>
+  </si>
+  <si>
+    <t>Cozinha solidaria Americana Madalena</t>
+  </si>
+  <si>
+    <t>visualacabamentogesso@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Padre Cacique</t>
+  </si>
+  <si>
+    <t>Sumaré</t>
+  </si>
+  <si>
+    <t>CS020631</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária AMOCF</t>
+  </si>
+  <si>
+    <t>Olinda.s.fernandes@gmail.com</t>
+  </si>
+  <si>
+    <t>Av Rodolfo Muller</t>
+  </si>
+  <si>
+    <t>Cohab Feitoria</t>
+  </si>
+  <si>
+    <t>CS022143</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária AMOVIN</t>
+  </si>
+  <si>
+    <t>Rua Onze de Maio</t>
+  </si>
+  <si>
+    <t>São Sebastião - Vil. Nazaré</t>
+  </si>
+  <si>
+    <t>CS020256</t>
+  </si>
+  <si>
+    <t>COZINHA SOLIDÁRIA ANCESTRAL UTT - UNIDADE TERRITORIAL E TRADICIONAL DE MATRIZ AFRICANA BARA LANÃ E OIÁ DADÁ</t>
+  </si>
+  <si>
+    <t>indiaamaral8@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Acesso B-Dois n° 97</t>
+  </si>
+  <si>
+    <t>CS023845</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Angeum Sagrado</t>
+  </si>
+  <si>
+    <t>comunicacacaomaedaniela@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua João Lourenço</t>
+  </si>
+  <si>
+    <t>Rincão dos Ilhéus</t>
+  </si>
+  <si>
+    <t>Estância Velha</t>
+  </si>
+  <si>
+    <t>CS022035</t>
+  </si>
+  <si>
+    <t>Cozinha solidária anjos do bem</t>
+  </si>
+  <si>
+    <t>andersonfabianoneto@gmail.com</t>
+  </si>
+  <si>
+    <t>Avenida Valdomiro Cândido dos Reis</t>
+  </si>
+  <si>
+    <t>Santa Luzia</t>
+  </si>
+  <si>
+    <t>CS020241</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária APCDES</t>
+  </si>
+  <si>
+    <t>apcdescladineibatist@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua João Fossa</t>
+  </si>
+  <si>
+    <t>Polo Madereiro</t>
+  </si>
+  <si>
+    <t>Encruzilhada do Sul</t>
+  </si>
+  <si>
+    <t>CS021158</t>
+  </si>
+  <si>
+    <t>cozinha solidaria Arecuja JD algarve</t>
+  </si>
+  <si>
+    <t>ramosanapaula35@yahoo.com.br</t>
+  </si>
+  <si>
+    <t>Rua Eduardo da Silva Peixoto</t>
+  </si>
+  <si>
+    <t>Jardim Algarve</t>
+  </si>
+  <si>
+    <t>CS022082</t>
+  </si>
+  <si>
+    <t>Cozinha Solidaria ASBI</t>
+  </si>
+  <si>
+    <t>advadriana.d.peres@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Cuiabá</t>
+  </si>
+  <si>
+    <t>CS014823</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Associação Arcanjo São Miguel</t>
+  </si>
+  <si>
+    <t>paulaaknewitz@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Lindomar de Borba número 241</t>
+  </si>
+  <si>
+    <t>São Miguel</t>
+  </si>
+  <si>
+    <t>CS020760</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Bara e Oxum</t>
+  </si>
+  <si>
+    <t>jacksonterraciano@gmail.com</t>
+  </si>
+  <si>
+    <t>Avenida Paraguaçu</t>
+  </si>
+  <si>
+    <t>Jari</t>
+  </si>
+  <si>
+    <t>CS018775</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Barriguinha Cheia</t>
+  </si>
+  <si>
+    <t>csbarriguinhacheia@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua David de Azevedo Gusmão</t>
+  </si>
+  <si>
+    <t>CS022315</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Bela Vista</t>
+  </si>
+  <si>
+    <t>Rua Albino Lazzareti</t>
+  </si>
+  <si>
+    <t>Planaltina</t>
+  </si>
+  <si>
+    <t>CS019875</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Bom Apetite</t>
+  </si>
+  <si>
+    <t>claudio210160@gmail.com</t>
+  </si>
+  <si>
+    <t>Avenida Anchieta</t>
+  </si>
+  <si>
+    <t>Sagrada Família</t>
+  </si>
+  <si>
+    <t>CS022309</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Bom jesus</t>
+  </si>
+  <si>
+    <t>CS020756</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Brazil Estrangeiro- Centro de cultura negra - Oxum e Xangô</t>
+  </si>
+  <si>
+    <t>carlapiresesilva@hotmail.com</t>
+  </si>
+  <si>
+    <t>Rua Felisberto Jose Pacheco</t>
+  </si>
+  <si>
+    <t>CS020239</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Brenner</t>
+  </si>
+  <si>
+    <t>keilinha5011@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Enio Brenner</t>
+  </si>
+  <si>
+    <t>Providencia Divina</t>
+  </si>
+  <si>
+    <t>CS022081</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Campinho da Santa Tereza</t>
+  </si>
+  <si>
+    <t>coutost@hotmail.com</t>
+  </si>
+  <si>
+    <t>Rua Banco Inglês</t>
+  </si>
+  <si>
+    <t>CS022080</t>
+  </si>
+  <si>
+    <t>CS020554</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Campo da Tuca</t>
+  </si>
+  <si>
+    <t>saseaccat@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Largo das Paineiras</t>
+  </si>
+  <si>
+    <t>CS023070</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Cantinho da Esperança</t>
+  </si>
+  <si>
+    <t>crisbela@gmail.com</t>
+  </si>
+  <si>
+    <t>R. Sargento-Expedicionário Geraldo Santana</t>
+  </si>
+  <si>
+    <t>CS023072</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Cantinho da Esperança do Altos da São Guilherme</t>
+  </si>
+  <si>
+    <t>crisnbela@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Pitoresca</t>
+  </si>
+  <si>
+    <t>CS021729</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Casa da Criança</t>
+  </si>
+  <si>
+    <t>casadacrianca.168@gmail.com</t>
+  </si>
+  <si>
+    <t>Avenida Mauricio Cardoso</t>
+  </si>
+  <si>
+    <t>Cidade Alta</t>
+  </si>
+  <si>
+    <t>CS020670</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Casa da mãe Joana</t>
+  </si>
+  <si>
+    <t>joanadarccruz56@gmail.com</t>
+  </si>
+  <si>
+    <t>Acesso D</t>
+  </si>
+  <si>
+    <t>CS020771</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Casa de Oxum e Ogum Onirê</t>
+  </si>
+  <si>
+    <t>fernanda22121977@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Rosa Brufatto Zingano</t>
+  </si>
+  <si>
+    <t>CS019601</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Casa do Pedrão</t>
+  </si>
+  <si>
+    <t>cozsolcasadopedrao@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Coronel Jaime Rolemberg de Lima</t>
+  </si>
+  <si>
+    <t>CS020773</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Casa dos Estudantes Indígenas</t>
+  </si>
+  <si>
+    <t>Av. Ipiranga</t>
+  </si>
+  <si>
+    <t>azenha</t>
+  </si>
+  <si>
+    <t>CS020669</t>
+  </si>
+  <si>
+    <t>CS014581</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária / casa santa Dulce</t>
+  </si>
+  <si>
+    <t>assessoria@maoamigacaxias.org.br</t>
+  </si>
+  <si>
+    <t>Rua Angelo anghinoni</t>
+  </si>
+  <si>
+    <t>CS022690</t>
+  </si>
+  <si>
+    <t>COZINHA SOLIDÁRIA CCNERICAVEIRA</t>
+  </si>
+  <si>
+    <t>cdeculturanericaveira@gmail.com</t>
+  </si>
+  <si>
+    <t>Travessa Comendador Coruja</t>
+  </si>
+  <si>
+    <t>CS019491</t>
+  </si>
+  <si>
+    <t>Cozinha solidária CDD/ Dunas</t>
+  </si>
+  <si>
+    <t>martinsdarosasimone@gmail.com</t>
+  </si>
+  <si>
+    <t>Av.Ulisses Guimarães, 2057</t>
+  </si>
+  <si>
+    <t>CS020766</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Centro Africano de Oxum Panda</t>
+  </si>
+  <si>
+    <t>irigarayclaudia2@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Dallas</t>
+  </si>
+  <si>
+    <t>CS019558</t>
+  </si>
+  <si>
+    <t>Cozinha solidária Cidadania e Fé</t>
+  </si>
+  <si>
+    <t>projcidadaniaefe@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Octávio Mantovani</t>
+  </si>
+  <si>
+    <t>Charqueadas</t>
+  </si>
+  <si>
+    <t>CS022108</t>
+  </si>
+  <si>
+    <t>Cozinha Solidaria Cidadania e Fé unidade II</t>
+  </si>
+  <si>
+    <t>Rua Leopoldo F. M. .Rosa</t>
+  </si>
+  <si>
+    <t>CS021082</t>
+  </si>
+  <si>
+    <t>Cozinha Solidaria Cipriano da Rocha</t>
+  </si>
+  <si>
+    <t>amoacir564@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Vitória</t>
+  </si>
+  <si>
+    <t>Pinheiro Machado</t>
+  </si>
+  <si>
+    <t>CS021856</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Comunitária Kaingang ORÉ KUPRI</t>
+  </si>
+  <si>
+    <t>Estrada São Caetano</t>
+  </si>
+  <si>
+    <t>CS022311</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Conteiner</t>
+  </si>
+  <si>
+    <t>Rua Sepé Tiaraju n125</t>
+  </si>
+  <si>
+    <t>Santos Dumont loteamento cooap</t>
+  </si>
+  <si>
+    <t>CS022247</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Cras Santa Bárbara</t>
+  </si>
+  <si>
+    <t>cozinhasolidariaarroiodosratos@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Dr. Roberto Cardoso</t>
+  </si>
+  <si>
+    <t>Santa Barbara</t>
+  </si>
+  <si>
+    <t>Arroio dos Ratos</t>
+  </si>
+  <si>
+    <t>CS021397</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária da AMDIL - Associação de Moradores do Residencial Dom Ivo Lorscheiter</t>
+  </si>
+  <si>
+    <t>associacao.domivo@hotmail.com</t>
+  </si>
+  <si>
+    <t>Rua Santa Cecília do Sul</t>
+  </si>
+  <si>
+    <t>Diácono João Luiz Pozzobon</t>
+  </si>
+  <si>
+    <t>CS020671</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária da Associação dos Moradores do Residencial Umbu II,</t>
+  </si>
+  <si>
+    <t>lararodrigues84@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Pailelo</t>
+  </si>
+  <si>
+    <t>Umbu II</t>
+  </si>
+  <si>
+    <t>CS017375</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária da Azenha</t>
+  </si>
+  <si>
+    <t>csars.adm@gmail.com</t>
+  </si>
+  <si>
+    <t>Av. Azenha</t>
+  </si>
+  <si>
+    <t>CS015652</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária da Cecilia</t>
+  </si>
+  <si>
+    <t>aprestesaires@gmail.com</t>
+  </si>
+  <si>
+    <t>rua Ernesto Nazaré</t>
+  </si>
+  <si>
+    <t>CS021452</t>
+  </si>
+  <si>
+    <t>Cozinha  solidária da comunidade</t>
+  </si>
+  <si>
+    <t>Cr9406384@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Batuíra 160</t>
+  </si>
+  <si>
+    <t>CS021390</t>
+  </si>
+  <si>
+    <t>COZINHA SOLIDÁRIA DA CONCEIÇÃO</t>
+  </si>
+  <si>
+    <t>unmprs@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Nossa Senhora da Conceição PGA</t>
+  </si>
+  <si>
+    <t>CS021607</t>
+  </si>
+  <si>
+    <t>Cozinha Solidaria da Dona</t>
+  </si>
+  <si>
+    <t>Av do Lami</t>
+  </si>
+  <si>
+    <t>Boa Vista do Sul</t>
+  </si>
+  <si>
+    <t>CS019988</t>
+  </si>
+  <si>
+    <t>Cozinha solidária da Gio</t>
+  </si>
+  <si>
+    <t>dallasgiordana@gmail.com</t>
+  </si>
+  <si>
+    <t>CS020189</t>
+  </si>
+  <si>
+    <t>COZINHA SOLIDARIA DA HERDEIROS</t>
+  </si>
+  <si>
+    <t>bernadefernanda97@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Antônio José de Santana</t>
+  </si>
+  <si>
+    <t>CS021353</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária da Janete e Dola</t>
+  </si>
+  <si>
+    <t>noracidola@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Carlos Salzano Vieira da Cunha</t>
+  </si>
+  <si>
+    <t>Jardim Itu Sabará</t>
+  </si>
+  <si>
+    <t>CS022423</t>
+  </si>
+  <si>
+    <t>Cozinha solidária da Mãe Lucy</t>
+  </si>
+  <si>
+    <t>Lucy.silva.troleiz@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Guerra Junqueiro</t>
+  </si>
+  <si>
+    <t>Aparecida/ Intersul</t>
+  </si>
+  <si>
+    <t>CS020695</t>
+  </si>
+  <si>
+    <t>Cozinha Solidaria da Ruth</t>
+  </si>
+  <si>
+    <t>ruthnunes1997@gmail.com</t>
+  </si>
+  <si>
+    <t>rua tupi</t>
+  </si>
+  <si>
+    <t>CS023358</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária da Tia Nara</t>
+  </si>
+  <si>
+    <t>arnadosaio@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Santa Rita</t>
+  </si>
+  <si>
+    <t>Arroio da Manteiga</t>
+  </si>
+  <si>
+    <t>CS021084</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária da Tia Zélia</t>
+  </si>
+  <si>
+    <t>zeliadasilva2829@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Manoel Vieira da Rosa</t>
+  </si>
+  <si>
+    <t>CS020332</t>
+  </si>
+  <si>
+    <t>COZINHA SOLIDÁRIA DA TINGA</t>
+  </si>
+  <si>
+    <t>Rua Engenheiro OscarPereira Ramos</t>
+  </si>
+  <si>
+    <t>CS021433</t>
+  </si>
+  <si>
+    <t>COZINHA SOLIDÁRIA DA UNMP - REPOUSO DO GUERREIRO</t>
+  </si>
+  <si>
+    <t>Avenida Edgar Pires de Castro</t>
+  </si>
+  <si>
+    <t>CS020707</t>
+  </si>
+  <si>
+    <t>Cozinha Solidaria da Vila Jardim</t>
+  </si>
+  <si>
+    <t>santoslilian325@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Ernesto Pellanda</t>
+  </si>
+  <si>
+    <t>CS019457</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária - DCE da UFRGS</t>
+  </si>
+  <si>
+    <t>Rua Marechal Frota</t>
+  </si>
+  <si>
+    <t>Cristo redentor</t>
+  </si>
+  <si>
+    <t>CS020764</t>
+  </si>
+  <si>
+    <t>Cozinha solidária de matriz africana yle Oxum Panda axé Iemanja</t>
+  </si>
+  <si>
+    <t>rua comissario aristotelino souza, 146</t>
+  </si>
+  <si>
+    <t>CS017866</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária de Nova Santa Rita</t>
+  </si>
+  <si>
+    <t>aassociacao.filhosdaterra@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Cinco de Maio</t>
+  </si>
+  <si>
+    <t>CS020758</t>
+  </si>
+  <si>
+    <t>Cozinha Solidaria de Rosa Caveira</t>
+  </si>
+  <si>
+    <t>estudos.kamila.lima@gmail.com</t>
+  </si>
+  <si>
+    <t>ACS C - QUATRO</t>
+  </si>
+  <si>
+    <t>CS016595</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária DESABAFA</t>
+  </si>
+  <si>
+    <t>rodrigohcs@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Frederico Mentz</t>
+  </si>
+  <si>
+    <t>CS022367</t>
+  </si>
+  <si>
+    <t>COZINHA SOLIDÁRIA DO ARVOREDO</t>
+  </si>
+  <si>
+    <t>Rua Coronel Fernando Machado</t>
+  </si>
+  <si>
+    <t>CS017739</t>
+  </si>
+  <si>
+    <t>Cozinha Solidaria do Assentamento Filhos de Sepé</t>
+  </si>
+  <si>
+    <t>Rua Florestan Fernandes</t>
+  </si>
+  <si>
+    <t>Aguas Claras</t>
+  </si>
+  <si>
+    <t>CS014762</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária do Clube Missioneiro</t>
+  </si>
+  <si>
+    <t>imperatrizcruzalta@gmail.com</t>
+  </si>
+  <si>
+    <t>Avenida Sete de Setembro</t>
+  </si>
+  <si>
+    <t>Cruz Alta</t>
+  </si>
+  <si>
+    <t>CS019081</t>
+  </si>
+  <si>
+    <t>Cozinha solidária do Lami</t>
+  </si>
+  <si>
+    <t>Rua Luís Sidinei dos santos Ogando</t>
+  </si>
+  <si>
+    <t>CS020468</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária do MTST do Bom Fim</t>
+  </si>
+  <si>
+    <t>Nossa Senhora do Caravaggio</t>
+  </si>
+  <si>
+    <t>CS018857</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária do MTST Povo Sem Medo</t>
+  </si>
+  <si>
+    <t>cosol.azenha@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Sergio Dietrich Jungblut</t>
+  </si>
+  <si>
+    <t>CS020304</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Dona Beth - Barracão</t>
+  </si>
+  <si>
+    <t>maridambroz@gmail.com</t>
+  </si>
+  <si>
+    <t>Dona Helena</t>
+  </si>
+  <si>
+    <t>CS022437</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Dona Clo- 10</t>
+  </si>
+  <si>
+    <t>Rua Miguel Ascoleze</t>
+  </si>
+  <si>
+    <t>CS021351</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Dona Cristina</t>
+  </si>
+  <si>
+    <t>inaiarrfarias@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Dona Cristina</t>
+  </si>
+  <si>
+    <t>CS017787</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Dona Tereza</t>
+  </si>
+  <si>
+    <t>associacaojardliberato@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua do Bosque</t>
+  </si>
+  <si>
+    <t>Boa Saúde</t>
+  </si>
+  <si>
+    <t>CS020415</t>
+  </si>
+  <si>
+    <t>COZINHA SOLIDÁRIA DO PLANALTO</t>
+  </si>
+  <si>
+    <t>MANUKALVIN2115@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>RUA ANDRE KLEIN FERREIRA</t>
+  </si>
+  <si>
+    <t>FARRAPOS</t>
+  </si>
+  <si>
+    <t>CS020167</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária do Povo</t>
+  </si>
+  <si>
+    <t>luisdanielmachadooliveira@gmail.com</t>
+  </si>
+  <si>
+    <t>CS019201</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária do Redentor</t>
+  </si>
+  <si>
+    <t>nataliaxfm10@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua José do Patrocínio</t>
+  </si>
+  <si>
+    <t>Cidade Baixa</t>
+  </si>
+  <si>
+    <t>CS017111</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária do Salso</t>
+  </si>
+  <si>
+    <t>a.amovas@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Diones dos Santos Rosa</t>
+  </si>
+  <si>
+    <t>CS020252</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Emergencial de Arroio do Meio</t>
+  </si>
+  <si>
+    <t>djeison.diedrich@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Guilherme Siepmann</t>
+  </si>
+  <si>
+    <t>Pinheiros</t>
+  </si>
+  <si>
+    <t>Estrela</t>
+  </si>
+  <si>
+    <t>CS020249</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Emergencial de Canoas</t>
+  </si>
+  <si>
+    <t>Avenida Victor Barreto</t>
+  </si>
+  <si>
+    <t>CS020251</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Emergencial de Estrela</t>
+  </si>
+  <si>
+    <t>kleciabernardino17@gmail.com</t>
+  </si>
+  <si>
+    <t>CS020789</t>
+  </si>
+  <si>
+    <t>Cozinha solidária emi</t>
+  </si>
+  <si>
+    <t>Marialucia1877@gmail.com</t>
+  </si>
+  <si>
+    <t>Avenida Gamal Abdel Nasser</t>
+  </si>
+  <si>
+    <t>CS020413</t>
+  </si>
+  <si>
+    <t>COZINHA SOLIDÁRIA ESPAÇO MARLON E MARCELINHO</t>
+  </si>
+  <si>
+    <t>catarinamachado0818@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Professor Augusto Osvaldo Thiessen,</t>
+  </si>
+  <si>
+    <t>RUBEM BERTA</t>
+  </si>
+  <si>
+    <t>CS020129</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Esperança - Mathias Velho</t>
+  </si>
+  <si>
+    <t>marcoreis077@gmail.com</t>
+  </si>
+  <si>
+    <t>CS018818</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Fazer o Bem Sem Olhar a Quem</t>
+  </si>
+  <si>
+    <t>silvavani536@gmail.com</t>
+  </si>
+  <si>
+    <t>Estrada do Morro de Paula - Ocupação Morada do Sol</t>
+  </si>
+  <si>
+    <t>Fazenda São Borja</t>
+  </si>
+  <si>
+    <t>CS023236</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Feijoada da Amizade</t>
+  </si>
+  <si>
+    <t>analuciafernandes0000@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Vladimir Herzog</t>
+  </si>
+  <si>
+    <t>CS022227</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Feito com Amor</t>
+  </si>
+  <si>
+    <t>sararcescobar@gmail.com</t>
+  </si>
+  <si>
+    <t>Avenida Doutor Carlos Barbosa</t>
+  </si>
+  <si>
+    <t>CS017133</t>
+  </si>
+  <si>
+    <t>cozinha solidária força maior da pedreira</t>
+  </si>
+  <si>
+    <t>adri.agcp55@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Ursa Maior</t>
+  </si>
+  <si>
+    <t>CS015140</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Fundação Ecarta e Amigos da Rua</t>
+  </si>
+  <si>
+    <t>glaciborges@hotmail.com</t>
+  </si>
+  <si>
+    <t>Av. João Pessoa</t>
+  </si>
+  <si>
+    <t>Bairro Farroupilha</t>
+  </si>
+  <si>
+    <t>CS021737</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Gostinho Caseiro</t>
+  </si>
+  <si>
+    <t>Rua Dionisia Gonçalves Pinto</t>
+  </si>
+  <si>
+    <t>CS018060</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Grano</t>
+  </si>
+  <si>
+    <t>grano.coop@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Marechal Floriano</t>
+  </si>
+  <si>
+    <t>CS023802</t>
+  </si>
+  <si>
+    <t>Cozinha solidária Guerreiros do sul</t>
+  </si>
+  <si>
+    <t>gabriela.bigrt@gmail.com</t>
+  </si>
+  <si>
+    <t>Beco Império</t>
+  </si>
+  <si>
+    <t>CS020465</t>
+  </si>
+  <si>
+    <t>Cozinha Solidaria Hugo Chaves Tapes</t>
+  </si>
+  <si>
+    <t>pedidos@coopat.com.br</t>
+  </si>
+  <si>
+    <t>Estrada Assentamento Lago do Junco</t>
+  </si>
+  <si>
+    <t>Tapes</t>
+  </si>
+  <si>
+    <t>CS023345</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária IACVTV</t>
+  </si>
+  <si>
+    <t>institutodeaprendizagemcvtv@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Presidente Juscelino Kubitschek de Oliveira</t>
+  </si>
+  <si>
+    <t>Canudos</t>
+  </si>
+  <si>
+    <t>CS022478</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária ICEA Malvina</t>
+  </si>
+  <si>
+    <t>titiomalvina@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Dona Otília</t>
+  </si>
+  <si>
+    <t>CS020553</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Idê</t>
+  </si>
+  <si>
+    <t>janainaministerioide@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Paulo Turcatti</t>
+  </si>
+  <si>
+    <t>CS020897</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Iemanjá Talade</t>
+  </si>
+  <si>
+    <t>katyarejane348@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Encantadora</t>
+  </si>
+  <si>
+    <t>CS023698</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Igualdade Guaiba</t>
+  </si>
+  <si>
+    <t>Bloco 333</t>
+  </si>
+  <si>
+    <t>CS021410</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Ilê Asé Obokum</t>
+  </si>
+  <si>
+    <t>julinhodoase@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Santo Antônio dos Pobres</t>
+  </si>
+  <si>
+    <t>CS020765</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Ilê Axé Oxalá Obocum</t>
+  </si>
+  <si>
+    <t>Ileaxeoxalaobocum@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Margarida</t>
+  </si>
+  <si>
+    <t>CS023082</t>
+  </si>
+  <si>
+    <t>Cozinha Solidaria Ilê Axé Oyawoie</t>
+  </si>
+  <si>
+    <t>bel.doya@hotmail.com</t>
+  </si>
+  <si>
+    <t>Rua Doutor Hillebrand</t>
+  </si>
+  <si>
+    <t>CS021408</t>
+  </si>
+  <si>
+    <t>Cozinha solidária Ilê de Oxum Doco</t>
+  </si>
+  <si>
+    <t>belmonteisabel3@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua José Gonçalves</t>
+  </si>
+  <si>
+    <t>CS020770</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Ilê Iemanjá Bocí e Oxalá Dacum</t>
+  </si>
+  <si>
+    <t>paijejedeiemanja@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua João Daniel Martinelli</t>
+  </si>
+  <si>
+    <t>CS020763</t>
+  </si>
+  <si>
+    <t>Cozinha Solidaria Ilê Iemanja e Oxala</t>
+  </si>
+  <si>
+    <t>fontouramarta571@gmail.com</t>
+  </si>
+  <si>
+    <t>Chacara do Banco</t>
+  </si>
+  <si>
+    <t>Restinga velha</t>
+  </si>
+  <si>
+    <t>CS020759</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Ilê Mãe Iansã Funikê</t>
+  </si>
+  <si>
+    <t>neuzamachado1964@hotmail.com</t>
+  </si>
+  <si>
+    <t>Rua Sergio Porto</t>
+  </si>
+  <si>
+    <t>CS020762</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Ilê Pai Xangô Aganju</t>
+  </si>
+  <si>
+    <t>jacira.simao1952@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Maria Ruth Issler</t>
+  </si>
+  <si>
+    <t>Restinga Velha</t>
+  </si>
+  <si>
+    <t>CS020785</t>
+  </si>
+  <si>
+    <t>Cozinha solidária ile xangô bedi</t>
+  </si>
+  <si>
+    <t>oliveiraalemao211@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Santa Rosa de Lima</t>
+  </si>
+  <si>
+    <t>CS021376</t>
+  </si>
+  <si>
+    <t>Cozinha Solidaria Instituto Anjo do Cristal</t>
+  </si>
+  <si>
+    <t>anjosdocristal@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Tamandaré</t>
+  </si>
+  <si>
+    <t>CS017893</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Instituto Falas</t>
+  </si>
+  <si>
+    <t>institutofalas@gmail.com</t>
+  </si>
+  <si>
+    <t>Faz. São Pedro/ Ass. Trinta de Maio</t>
+  </si>
+  <si>
+    <t>Colonia Penal Agrícola</t>
+  </si>
+  <si>
+    <t>CS018851</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Irmãos Maristas</t>
+  </si>
+  <si>
+    <t>Rua José Pedro Polidori</t>
+  </si>
+  <si>
+    <t>Jardim Leopoldina</t>
+  </si>
+  <si>
+    <t>CS020508</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Iya Nara</t>
+  </si>
+  <si>
+    <t>milenacarvalho973@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Beija Flor.</t>
+  </si>
+  <si>
+    <t>CS020295</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Jardim Europa</t>
+  </si>
+  <si>
+    <t>mylenasoaresdarosa@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Maria Agueda</t>
+  </si>
+  <si>
+    <t>CS021031</t>
+  </si>
+  <si>
+    <t>cozinha solidaria k'Anjos do Bem</t>
+  </si>
+  <si>
+    <t>kanjosdobem@gmail.com</t>
+  </si>
+  <si>
+    <t>Avenida Arnaldo Pereira da Silva</t>
+  </si>
+  <si>
+    <t>CS017204</t>
+  </si>
+  <si>
+    <t>Cozinha Solidaria - Levantar e Resistir</t>
+  </si>
+  <si>
+    <t>robsonneckel@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Quabra vento</t>
+  </si>
+  <si>
+    <t>Vale Verde</t>
+  </si>
+  <si>
+    <t>CS020987</t>
+  </si>
+  <si>
+    <t>Cozinha solidária loteamento três figueiras</t>
+  </si>
+  <si>
+    <t>cibelemachado2311@gmail.com</t>
+  </si>
+  <si>
+    <t>Avenida Romeu Samarani Ferreira</t>
+  </si>
+  <si>
+    <t>CS020310</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Mãe da Esperança</t>
+  </si>
+  <si>
+    <t>Rua das Rochas n°56</t>
+  </si>
+  <si>
+    <t>CS021463</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Magdala</t>
+  </si>
+  <si>
+    <t>casademagdala2@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Aristides Baronio</t>
+  </si>
+  <si>
+    <t>CS023079</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Mãos Solidárias</t>
+  </si>
+  <si>
+    <t>vilmardosanjos66@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua 26</t>
+  </si>
+  <si>
+    <t>CS020886</t>
+  </si>
+  <si>
+    <t>Cozinha solidária Maria Luísa</t>
+  </si>
+  <si>
+    <t>tatissouza@yahoo.com.br</t>
+  </si>
+  <si>
+    <t>Rua Rio Pardo</t>
+  </si>
+  <si>
+    <t>Parque Manoel João</t>
+  </si>
+  <si>
+    <t>CS020540</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Marias Bonitas Fazendo História</t>
+  </si>
+  <si>
+    <t>elisianepahim@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Nova</t>
+  </si>
+  <si>
+    <t>Urlândia</t>
+  </si>
+  <si>
+    <t>CS022152</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Michele Freitas</t>
+  </si>
+  <si>
+    <t>cozinhasolidariamichelefreitas@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua A1</t>
+  </si>
+  <si>
+    <t>Cibrazen</t>
+  </si>
+  <si>
+    <t>CS021193</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Morada das Pedras</t>
+  </si>
+  <si>
+    <t>paprestadoraservicos@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Arthur Alberto Zanela</t>
+  </si>
+  <si>
+    <t>CS022878</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Mosqueteiros</t>
+  </si>
+  <si>
+    <t>cozinhasoliodariamosqueteiros@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua João da Costa Chaves</t>
+  </si>
+  <si>
+    <t>Vencato</t>
+  </si>
+  <si>
+    <t>CS022107</t>
+  </si>
+  <si>
+    <t>Cozinha Solidaria Movel do Movimento AFomeTemPressa</t>
+  </si>
+  <si>
+    <t>afometempressapoa@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Professor Cristiano Fischer</t>
+  </si>
+  <si>
+    <t>CS017498</t>
+  </si>
+  <si>
+    <t>COZINHA SOLIDARIA MTD SHIMIT</t>
+  </si>
+  <si>
+    <t>tec.emiliapereira@gmail.com</t>
+  </si>
+  <si>
+    <t>RUA OITO DE JUNHO</t>
+  </si>
+  <si>
+    <t>BAIRRO SHIMT</t>
+  </si>
+  <si>
+    <t>CS020412</t>
+  </si>
+  <si>
+    <t>COZINHA SOLIDARIA NOSSA SENHORA APARECIDA</t>
+  </si>
+  <si>
+    <t>FAGUNDESSLETICIA@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>rua b vila fatima pinto</t>
+  </si>
+  <si>
+    <t>BOM JESUS</t>
+  </si>
+  <si>
+    <t>CS022649</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Nossa Utopia</t>
+  </si>
+  <si>
+    <t>cozinhasolidarianuestrautopia@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Alfredo Manoel da Costa</t>
+  </si>
+  <si>
+    <t>Vila Lucas</t>
+  </si>
+  <si>
+    <t>CS021411</t>
+  </si>
+  <si>
+    <t>Cozinha Solidaria Nosso Jeito</t>
+  </si>
+  <si>
+    <t>cristianot994@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Adelí Patricio</t>
+  </si>
+  <si>
+    <t>CS021333</t>
+  </si>
+  <si>
+    <t>COZINHA SOLIDÁRIA NOVA CANAÃ PRINCESA ISABEL</t>
+  </si>
+  <si>
+    <t>delonisantos2027@gmail.com</t>
+  </si>
+  <si>
+    <t>Avenida João Pessoa</t>
+  </si>
+  <si>
+    <t>Farroupilha</t>
+  </si>
+  <si>
+    <t>CS021153</t>
+  </si>
+  <si>
+    <t>Cozinha solidaria Núcleo Santa Helena</t>
+  </si>
+  <si>
+    <t>Rua Vereador Lauro Barcellos</t>
+  </si>
+  <si>
+    <t>CS021160</t>
+  </si>
+  <si>
+    <t>cozinha solidaria nucleo vida sem fome</t>
+  </si>
+  <si>
+    <t>Avenida Presidente Getúlio Vargas</t>
+  </si>
+  <si>
+    <t>CS014985</t>
+  </si>
+  <si>
+    <t>Cozinha solidaria Odoya Panorama</t>
+  </si>
+  <si>
+    <t>nlilge3@gmail.com</t>
+  </si>
+  <si>
+    <t>Joao oliveira remiao 7140</t>
+  </si>
+  <si>
+    <t>Lomba pinheiro</t>
+  </si>
+  <si>
+    <t>CS020908</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Ogum Odiola e Oxum Doco</t>
+  </si>
+  <si>
+    <t>dilmaraah@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Flávio de Oliveira Ramos</t>
+  </si>
+  <si>
+    <t>CS020414</t>
+  </si>
+  <si>
+    <t>COZINHA SOLIDARIA OLÙFÉ</t>
+  </si>
+  <si>
+    <t>olufecapoeiraolufe@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Claudionor Morais</t>
+  </si>
+  <si>
+    <t>CS015172</t>
+  </si>
+  <si>
+    <t>Cozinha solidária - Ong Avante Fidalgos</t>
+  </si>
+  <si>
+    <t>fidalgosearistocratasoficial@gmail.com</t>
+  </si>
+  <si>
+    <t>Santana</t>
+  </si>
+  <si>
+    <t>CS020906</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Oxalá de Orumilaia</t>
+  </si>
+  <si>
+    <t>shaianespm@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Alexandre Souza Martins</t>
+  </si>
+  <si>
+    <t>CS020447</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Padre Cacique</t>
+  </si>
+  <si>
+    <t>cpcacique@gmail.com</t>
+  </si>
+  <si>
+    <t>Estrada do Rincão</t>
+  </si>
+  <si>
+    <t>CS020291</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Periferia Feminista MMM</t>
+  </si>
+  <si>
+    <t>periferiafeminista@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Nove de Junho</t>
+  </si>
+  <si>
+    <t>CS021439</t>
+  </si>
+  <si>
+    <t>COZINHA SOLIDÁRIA PERIFERIA NO CENTRO</t>
+  </si>
+  <si>
+    <t>Praça Rui Barbosa</t>
+  </si>
+  <si>
+    <t>CS022064</t>
+  </si>
+  <si>
+    <t>Cozinha  Solidária Ponto de Cultura Africanidade</t>
+  </si>
+  <si>
+    <t>joseluis.ventura@outlook.com</t>
+  </si>
+  <si>
+    <t>Rua Doutor Arno Horn</t>
+  </si>
+  <si>
+    <t>CS017269</t>
+  </si>
+  <si>
+    <t>Cozinha solidária prato cheio</t>
+  </si>
+  <si>
+    <t>crissilvaoliveira57@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua D Vila Graciliano Ramos</t>
+  </si>
+  <si>
+    <t>CS015428</t>
+  </si>
+  <si>
+    <t>Cozinha Solidaria Profeta Daniel</t>
+  </si>
+  <si>
+    <t>Neusamatto@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Maria Dorvalina Borges</t>
+  </si>
+  <si>
+    <t>CS022378</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Progresso</t>
+  </si>
+  <si>
+    <t>Rua Cedro Rosa</t>
+  </si>
+  <si>
+    <t>CS020308</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Projeto Luz que Brilha</t>
+  </si>
+  <si>
+    <t>ivonetequilombola1377@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua  Manuela Umpierre</t>
+  </si>
+  <si>
+    <t>Vila Lorenzi</t>
+  </si>
+  <si>
+    <t>CS022692</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Projeto Seja Solidário</t>
+  </si>
+  <si>
+    <t>fariasrodrigues@gmail.com</t>
+  </si>
+  <si>
+    <t>Travessa Quatro</t>
+  </si>
+  <si>
+    <t>São Gonçalo</t>
+  </si>
+  <si>
+    <t>CS022695</t>
+  </si>
+  <si>
+    <t>fariasrodriguescresmar@gmail.com</t>
+  </si>
+  <si>
+    <t>CS020686</t>
+  </si>
+  <si>
+    <t>Cozinha Solidaria Quilombinho</t>
+  </si>
+  <si>
+    <t>douglast.cordeiro@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Pio</t>
+  </si>
+  <si>
+    <t>Bom jesus</t>
+  </si>
+  <si>
+    <t>CS021301</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Reciclando Vidas</t>
+  </si>
+  <si>
+    <t>carla.ferraz1@icloud.com</t>
+  </si>
+  <si>
+    <t>CS022354</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Recomeçar</t>
+  </si>
+  <si>
+    <t>Avenida do Passito, 746</t>
+  </si>
+  <si>
+    <t>Bairro Califórnia II</t>
+  </si>
+  <si>
+    <t>CS021362</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Recreio da Divisa</t>
+  </si>
+  <si>
+    <t>zailde.hinode@gmail.com</t>
+  </si>
+  <si>
+    <t>Estrada João de Oliveira Remião</t>
+  </si>
+  <si>
+    <t>CS022587</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Refeição Solidária da Pastoral de Jaguarão</t>
+  </si>
+  <si>
+    <t>refeicaosolidariajaguarao@gmail.com</t>
+  </si>
+  <si>
+    <t>Sete de Abril</t>
+  </si>
+  <si>
+    <t>CS020914</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Reino de Bará, Oxum e Oxalá</t>
+  </si>
+  <si>
+    <t>luiscesar2009@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Tancredo Neves</t>
+  </si>
+  <si>
+    <t>CS020767</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Reino de Oxalá Bocum</t>
+  </si>
+  <si>
+    <t>alexandroferreira029@gmail.com</t>
+  </si>
+  <si>
+    <t>CS022086</t>
+  </si>
+  <si>
+    <t>COZINHA SOLIDÁRIA RESGATANDO VIDAS</t>
+  </si>
+  <si>
+    <t>Rua EE</t>
+  </si>
+  <si>
+    <t>CS021971</t>
+  </si>
+  <si>
+    <t>Cozinha solidaria Rodrigo dê Ogum</t>
+  </si>
+  <si>
+    <t>rodrigochaveslima835@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Orfelina F Prates</t>
+  </si>
+  <si>
+    <t>CS020247</t>
+  </si>
+  <si>
+    <t>cozinha solidaria rosa de saron</t>
+  </si>
+  <si>
+    <t>rosadesaronAF24@outlook.com</t>
+  </si>
+  <si>
+    <t>central rosa de saoron</t>
+  </si>
+  <si>
+    <t>Amaral Ferrador</t>
+  </si>
+  <si>
+    <t>CS022261</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Sabor da Solidariedade</t>
+  </si>
+  <si>
+    <t>Av Cel. Orestes Lucas</t>
+  </si>
+  <si>
+    <t>Capela de Santana</t>
+  </si>
+  <si>
+    <t>CS020809</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária sabores do Axé</t>
+  </si>
+  <si>
+    <t>Axemire@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua vinte Pga 128</t>
+  </si>
+  <si>
+    <t>CS021357</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária - Santa Catarina</t>
+  </si>
+  <si>
+    <t>claricedoca@gmail.com</t>
+  </si>
+  <si>
+    <t>Av dos operários</t>
+  </si>
+  <si>
+    <t>túnel verde</t>
+  </si>
+  <si>
+    <t>Balneário Pinhal</t>
+  </si>
+  <si>
+    <t>CS020646</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Santa Helena- Esperançar</t>
+  </si>
+  <si>
+    <t>maffeimaristela@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Vale Verde</t>
+  </si>
+  <si>
+    <t>CS020690</t>
+  </si>
+  <si>
+    <t>Cozinha Solidária Santa Teresinha</t>
+  </si>
+  <si>
+    <t>paroteresinha@gmail.com</t>
+  </si>
+  <si>
+    <t>Avenida Vinte e Cinco de Julho / Rua 4</t>
+  </si>
+  <si>
+    <t>Três Vendas / Cohab Pestano</t>
+  </si>
+  <si>
     <t>Pendência</t>
   </si>
   <si>
-    <t>Associac</t>
-[...4319 lines deleted...]
-    <t>Três Vendas / Cohab Pestano</t>
+    <t>CS022144</t>
   </si>
   <si>
     <t>cozinha solidaria Santa Tereza</t>
   </si>
   <si>
     <t>rua vila tronco</t>
   </si>
   <si>
     <t>Santa tereza</t>
   </si>
   <si>
+    <t>CS023210</t>
+  </si>
+  <si>
     <t>Cozinha Solidária Santuário Nossa Senhora de Fátima</t>
   </si>
   <si>
     <t>cozinhasolidariafatimapel@gmail.com</t>
   </si>
   <si>
     <t>Rua Frederico Trebbi</t>
   </si>
   <si>
+    <t>CS020747</t>
+  </si>
+  <si>
     <t>Cozinha Solidária São Francisco</t>
   </si>
   <si>
     <t>denisefatimaoliveira1977@gmail.com</t>
   </si>
   <si>
     <t>Estrada São Francisco</t>
   </si>
   <si>
+    <t>CS021000</t>
+  </si>
+  <si>
     <t>COZINHA SOLIDÁRIA SÃO FRANCISCO</t>
   </si>
   <si>
     <t>Rua Raul Seixas</t>
   </si>
   <si>
+    <t>CS019239</t>
+  </si>
+  <si>
     <t>Cozinha Solidaria Sarandi - Francisco de Medeiros</t>
   </si>
   <si>
     <t>cozinhasolsarandi@gmail.com</t>
   </si>
   <si>
     <t>Avenida dos Gaúchos</t>
   </si>
   <si>
+    <t>CS019270</t>
+  </si>
+  <si>
+    <t>CS021530</t>
+  </si>
+  <si>
     <t>Cozinha Solidária Seareiros do Bem</t>
   </si>
   <si>
     <t>deborarocharodrigues@hotmail.com</t>
   </si>
   <si>
     <t>Rua Maria Ruth issler</t>
   </si>
   <si>
+    <t>CS021643</t>
+  </si>
+  <si>
     <t>cozinha solidaria semear</t>
   </si>
   <si>
     <t>solidariacozinha9@gmail.com</t>
   </si>
   <si>
     <t>rua T, rincão da lagoa</t>
   </si>
   <si>
+    <t>CS023006</t>
+  </si>
+  <si>
     <t>Cozinha Solidária - Sociedade Espírita Irmãos Unidos</t>
   </si>
   <si>
     <t>cruzada.jaguarao@gmail.com</t>
   </si>
   <si>
     <t>Avenida Odilo Marques Gonçalves</t>
   </si>
   <si>
+    <t>CS020446</t>
+  </si>
+  <si>
     <t>Cozinha Solidária Sopão Boteco da Vila</t>
   </si>
   <si>
     <t>cesarnahoradomate@gmail.com</t>
   </si>
   <si>
     <t>av arnaldo bohrer</t>
   </si>
   <si>
     <t>teresopolis</t>
   </si>
   <si>
+    <t>CS020582</t>
+  </si>
+  <si>
     <t>Cozinha solidária Taquareiras</t>
   </si>
   <si>
     <t>vascanunesmarcelino@gmail.com</t>
   </si>
   <si>
     <t>Rua conceição dos passos pga</t>
   </si>
   <si>
+    <t>CS020761</t>
+  </si>
+  <si>
     <t>Cozinha solidaria Terreiro de Umbanda de Matriz Africana Xangô das matas em aguas de Iemanja</t>
   </si>
   <si>
     <t>jamile.nog14@gmail.com</t>
   </si>
   <si>
     <t>Estrada João de oliveira Remião</t>
   </si>
   <si>
+    <t>CS021355</t>
+  </si>
+  <si>
     <t>Cozinha solidária time do bem</t>
   </si>
   <si>
     <t>gersonfontoura89@gmail.com</t>
   </si>
   <si>
     <t>Rua Camargo Corrêa</t>
   </si>
   <si>
     <t>Campo Novo</t>
   </si>
   <si>
+    <t>CS022131</t>
+  </si>
+  <si>
     <t>Cozinha Solidária UAB</t>
   </si>
   <si>
     <t>luiz.gilberto@hotmail.com</t>
   </si>
   <si>
     <t>Avenida Independência</t>
   </si>
   <si>
     <t>Cristo Redentor</t>
   </si>
   <si>
+    <t>CS021533</t>
+  </si>
+  <si>
     <t>Cozinha Solidária União</t>
   </si>
   <si>
     <t>cozinhasdomultiplicidade@gmail.com</t>
   </si>
   <si>
     <t>Rua Coliseu</t>
   </si>
   <si>
+    <t>CS015379</t>
+  </si>
+  <si>
     <t>Cozinha Solidária União do Vale</t>
   </si>
   <si>
     <t>cleitoncentenotipoa@gmail.com</t>
   </si>
   <si>
     <t>Rua Bem Te Vi,</t>
   </si>
   <si>
+    <t>CS018881</t>
+  </si>
+  <si>
     <t>Cozinhá solidária utc</t>
   </si>
   <si>
     <t>grazyalves61@gmail.com</t>
   </si>
   <si>
     <t>Estrada Afonso Lourenço Mariante</t>
   </si>
   <si>
+    <t>CS017410</t>
+  </si>
+  <si>
     <t>cozinha solidaria  utc da lomba do pinheiro</t>
   </si>
   <si>
     <t>GRAZYALVES61@GMAIL.COM</t>
   </si>
   <si>
     <t>ESTRADA AFONSO LORENÇO MARIANTE 4401</t>
   </si>
   <si>
     <t>LOMBA DO PINHEIRO</t>
   </si>
   <si>
+    <t>CS020963</t>
+  </si>
+  <si>
     <t>Cozinha solidária  Utt ponto de cultura ancestralidade  Fernando dos Santos  Maria Eni Ferreira da trindade  Eterno Saímom passista Em águas Em Ouro Reino de OSÚM</t>
   </si>
   <si>
     <t>ylereinodeosun@gmail.com</t>
   </si>
   <si>
+    <t>CS019200</t>
+  </si>
+  <si>
     <t>Cozinha Solidária Vila Governaço</t>
   </si>
   <si>
     <t>zelonicamdia@gmail.com</t>
   </si>
   <si>
     <t>Rua Alberto Reichow</t>
   </si>
   <si>
     <t>Vila Governaço</t>
   </si>
   <si>
+    <t>CS022117</t>
+  </si>
+  <si>
     <t>cozinha solidaria Vila Neli</t>
   </si>
   <si>
     <t>severofilipe4@gmail.com</t>
   </si>
   <si>
     <t>Rua Evaldo da Rosa</t>
   </si>
   <si>
     <t>Sete</t>
   </si>
   <si>
+    <t>CS022356</t>
+  </si>
+  <si>
     <t>Cozinha Solidária Vó Francisca das Taquareiras 02</t>
   </si>
   <si>
     <t>associacaohiphop2004@gmail.com</t>
   </si>
   <si>
     <t>Rua Dique da Amizade, 102</t>
   </si>
   <si>
+    <t>CS019913</t>
+  </si>
+  <si>
     <t>Cozinha Solidaria Yle Afro Umbandista Xapanâ Sapatá e Oxum Olobá</t>
   </si>
   <si>
     <t>andreiacharao@hotmail.com</t>
   </si>
   <si>
     <t>Sargento Manoel Arruda</t>
   </si>
   <si>
+    <t>CS020769</t>
+  </si>
+  <si>
     <t>Cozinha Solidária Ylê Oxalá Dacum</t>
   </si>
   <si>
     <t>andersomcoimbra2781@gmail.com</t>
   </si>
   <si>
+    <t>CS023410</t>
+  </si>
+  <si>
     <t>COZINHA SOLIDÁRIA YLE REINO DE OXALA</t>
   </si>
   <si>
     <t>Rua Alexandre de Gusmão</t>
   </si>
   <si>
-    <t>Estância Velha</t>
+    <t>CS020786</t>
   </si>
   <si>
     <t>Cozinha solidária yle xangô bedi</t>
   </si>
   <si>
     <t>Rua .santa Rosa de lima</t>
   </si>
   <si>
+    <t>CS020538</t>
+  </si>
+  <si>
     <t>Cozinha solidária yponda charqueadas</t>
   </si>
   <si>
     <t>Rua rio pardo</t>
   </si>
   <si>
+    <t>CS017038</t>
+  </si>
+  <si>
     <t>Cozinha solitária ADDA</t>
   </si>
   <si>
     <t>silviaprankecolorada@gmail.com</t>
   </si>
   <si>
     <t>Rua 15 de Novembro</t>
   </si>
   <si>
     <t>Dilermando de Aguiar</t>
   </si>
   <si>
+    <t>CS020974</t>
+  </si>
+  <si>
     <t>Cozinha Sou solidario</t>
   </si>
   <si>
     <t>pastoral.niteroi@lasalle.org</t>
   </si>
   <si>
     <t>Rua Tamoio</t>
   </si>
   <si>
+    <t>CS022007</t>
+  </si>
+  <si>
     <t>Cozinha S.U.R.A.F.O.</t>
   </si>
   <si>
     <t>v.carvalho6@hotmail.com</t>
   </si>
   <si>
     <t>Rua Cacique Doble</t>
   </si>
   <si>
     <t>São Tomé</t>
   </si>
   <si>
+    <t>CS022811</t>
+  </si>
+  <si>
     <t>Cozinha TESTE</t>
   </si>
   <si>
     <t>testeteste@gmail.com</t>
   </si>
   <si>
     <t>Rua General Lima e Silva</t>
   </si>
   <si>
+    <t>CS021464</t>
+  </si>
+  <si>
     <t>Cozinha Tia Lurdinha</t>
   </si>
   <si>
     <t>cozinhatialurdinha@gmail.com</t>
   </si>
   <si>
     <t>Rua Simão Frutuoso Tavares</t>
   </si>
   <si>
+    <t>CS021244</t>
+  </si>
+  <si>
     <t>Cozinha Tia zelia</t>
   </si>
   <si>
     <t>Miseriazero72@gmail.com</t>
   </si>
   <si>
     <t>Beco Luiz Sidnei dos Santos Ogando</t>
   </si>
   <si>
     <t>Lamibairro lami</t>
   </si>
   <si>
+    <t>CS019341</t>
+  </si>
+  <si>
     <t>Cozinha União Por Moradia Popular RS - Vida Nova</t>
   </si>
   <si>
     <t>CAPIMRS@GMAIL.COM</t>
   </si>
   <si>
     <t>Estrada do Rincão 4060, Rua A</t>
   </si>
   <si>
+    <t>CS022342</t>
+  </si>
+  <si>
     <t>Cozinha  União São Vicente</t>
   </si>
   <si>
     <t>carlaborgesdafonseca4@gmail.com</t>
   </si>
   <si>
     <t>Rua Treze de Maio</t>
   </si>
   <si>
     <t>Jardelino Ramos</t>
   </si>
   <si>
+    <t>CS020750</t>
+  </si>
+  <si>
     <t>Cozinha Unidade Territorial Ilê Africano Reino de Xangô Agodô</t>
   </si>
   <si>
     <t>rosangelanettoro@gmail.com</t>
   </si>
   <si>
     <t>Rua Paulo Autran</t>
   </si>
   <si>
+    <t>CS015645</t>
+  </si>
+  <si>
     <t>Cozinha Utt Jurema flexeira</t>
   </si>
   <si>
     <t>admfonsanpotmars@gmail.com</t>
   </si>
   <si>
     <t>Egon frederico becker 308/04</t>
   </si>
   <si>
     <t>Morro santana</t>
   </si>
   <si>
+    <t>CS021291</t>
+  </si>
+  <si>
     <t>Cozinha Vila Brás</t>
   </si>
   <si>
     <t>carolatge@hotmail.com</t>
   </si>
   <si>
     <t>Avenida Leopoldo Wasun</t>
   </si>
   <si>
+    <t>CS018127</t>
+  </si>
+  <si>
     <t>Cozinha viva</t>
   </si>
   <si>
     <t>jesuscontreiras@gmail.com</t>
   </si>
   <si>
     <t>Rua Atílio Superti</t>
   </si>
   <si>
+    <t>CS018506</t>
+  </si>
+  <si>
     <t>Cozinha Vó Francisca das Taquareiras</t>
   </si>
   <si>
     <t>visaosocial.vl@gmail.com.br</t>
   </si>
   <si>
     <t>Rua Dique da Amizade</t>
   </si>
   <si>
+    <t>CS021001</t>
+  </si>
+  <si>
     <t>COZINHA YLÊ AFRICANO XANGÔ AGODÔ</t>
   </si>
   <si>
     <t>Avenida Tereza de Noronha</t>
   </si>
   <si>
+    <t>CS020408</t>
+  </si>
+  <si>
     <t>Cozinheiros do Bem  Food Fighters</t>
   </si>
   <si>
     <t>olacozinheirosdobem@gmail.com</t>
   </si>
   <si>
     <t>Baltazar de Oliveira Garcia</t>
   </si>
   <si>
+    <t>CS020385</t>
+  </si>
+  <si>
     <t>Cristal As Gurias</t>
   </si>
   <si>
     <t>ACS F</t>
   </si>
   <si>
+    <t>CS015092</t>
+  </si>
+  <si>
     <t>CTG Porteira da Restinga</t>
   </si>
   <si>
     <t>ctporteiradarestinga@gmail.com</t>
   </si>
   <si>
     <t>Rua Alvaro Difini,300</t>
   </si>
   <si>
+    <t>CS020198</t>
+  </si>
+  <si>
     <t>CT Maria Madalena</t>
   </si>
   <si>
     <t>ctmariamadalenasm@gmail.com</t>
   </si>
   <si>
     <t>Fernandes Vieira,</t>
   </si>
   <si>
     <t>CAROLINA</t>
   </si>
   <si>
+    <t>CS022257</t>
+  </si>
+  <si>
     <t>CUFA Alvorada</t>
   </si>
   <si>
     <t>cufafwrs@gmail.com</t>
   </si>
   <si>
     <t>Avenida Wenceslau Fontoura</t>
   </si>
   <si>
+    <t>CS020417</t>
+  </si>
+  <si>
     <t>Cuidado Que Lancha</t>
   </si>
   <si>
     <t>raquel@cuidadoquemancha.com.br</t>
   </si>
   <si>
     <t>Rua Damasco</t>
   </si>
   <si>
+    <t>CS020371</t>
+  </si>
+  <si>
+    <t>Cumprindo a Palavra</t>
+  </si>
+  <si>
+    <t>rodriguesjose9123@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Itajaí</t>
+  </si>
+  <si>
+    <t>Nossa Senhora das Graças</t>
+  </si>
+  <si>
+    <t>CS020812</t>
+  </si>
+  <si>
     <t>Curunilho FC</t>
   </si>
   <si>
     <t>josecurunilho12@gmail.com</t>
   </si>
   <si>
     <t>Rua dos Dentistas</t>
   </si>
   <si>
+    <t>CS019605</t>
+  </si>
+  <si>
     <t>Desbravadores LION</t>
   </si>
   <si>
     <t>pamela@advir.com</t>
   </si>
   <si>
     <t>Rua principal 1, 57</t>
   </si>
   <si>
     <t>Altos de galopolis</t>
   </si>
   <si>
     <t>Caxias do sul</t>
   </si>
   <si>
+    <t>CS021641</t>
+  </si>
+  <si>
     <t>D'guste marmitas</t>
   </si>
   <si>
     <t>elisdiemanja8@gmail.com</t>
   </si>
   <si>
     <t>Estrada do Boqueirão</t>
   </si>
   <si>
     <t>Jardim Planalto</t>
   </si>
   <si>
+    <t>CS020475</t>
+  </si>
+  <si>
     <t>Diálogos de Resistência</t>
   </si>
   <si>
     <t>dialogosresistenciav2016@gmail.com</t>
   </si>
   <si>
     <t>Rua Medianeira</t>
   </si>
   <si>
+    <t>CS020561</t>
+  </si>
+  <si>
     <t>DIEGO CAMPOS MARQUES</t>
   </si>
   <si>
     <t>cozinhadosamigosdocamponovo@gmil.com</t>
   </si>
   <si>
+    <t>CS020457</t>
+  </si>
+  <si>
     <t>Doces da vó  jack</t>
   </si>
   <si>
     <t>jackmichel1@yahoo.com.br</t>
   </si>
   <si>
     <t>Rua Adriano Dias,</t>
   </si>
   <si>
     <t>Parque do ipiranga</t>
   </si>
   <si>
+    <t>CS022399</t>
+  </si>
+  <si>
     <t>Dona Clô - 01</t>
   </si>
   <si>
     <t>Rua Barcelona</t>
   </si>
   <si>
+    <t>CS022400</t>
+  </si>
+  <si>
     <t>Dona Clô - 02</t>
   </si>
   <si>
     <t>Rua Paulino Azurenha</t>
   </si>
   <si>
+    <t>CS022398</t>
+  </si>
+  <si>
     <t>Dona Clô - 04</t>
   </si>
   <si>
     <t>Acesso C</t>
   </si>
   <si>
+    <t>CS022434</t>
+  </si>
+  <si>
     <t>Dona Clô 09</t>
   </si>
   <si>
     <t>Rua Professora Ziláh Totta</t>
   </si>
   <si>
+    <t>CS022438</t>
+  </si>
+  <si>
     <t>Dona Clô -10</t>
   </si>
   <si>
     <t>Avenida Professor Oscar Pereira</t>
   </si>
   <si>
+    <t>CS022397</t>
+  </si>
+  <si>
     <t>Dona Clô - V</t>
   </si>
   <si>
     <t>Rua Boto Cinza</t>
   </si>
   <si>
     <t>Aldeia da Lagoa</t>
   </si>
   <si>
+    <t>CS016951</t>
+  </si>
+  <si>
     <t>Dona Germana</t>
   </si>
   <si>
     <t>saaia.aleg1980@gmail.com</t>
   </si>
   <si>
     <t>Rua Mário Saboia de Mello,</t>
   </si>
   <si>
     <t>Promorar</t>
   </si>
   <si>
     <t>Alegrete</t>
   </si>
   <si>
+    <t>CS020451</t>
+  </si>
+  <si>
     <t>Douglas de oliveira</t>
   </si>
   <si>
     <t>douglasoliveira342@gmail.com</t>
   </si>
   <si>
     <t>BR 293 KM 151</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Hulha Negra</t>
   </si>
   <si>
+    <t>CS022369</t>
+  </si>
+  <si>
     <t>Efraim</t>
   </si>
   <si>
     <t>terapeutaalexguerra@gmail.com</t>
   </si>
   <si>
     <t>Rua Engenheiro Kindler</t>
   </si>
   <si>
+    <t>CS020868</t>
+  </si>
+  <si>
     <t>Elaine Maria Garcia</t>
   </si>
   <si>
     <t>crisgarciaabreu@hotmail.com</t>
   </si>
   <si>
     <t>Rua Diretriz tres mil 728</t>
   </si>
   <si>
     <t>São Jose Loteamento Sao Guilherm</t>
   </si>
   <si>
+    <t>CS022713</t>
+  </si>
+  <si>
     <t>Elos do Bem</t>
   </si>
   <si>
     <t>Claudete.schneider@hotmail.com</t>
   </si>
   <si>
-    <t>Rua Castelo</t>
+    <t>Rua Piauí</t>
+  </si>
+  <si>
+    <t>Rincão</t>
+  </si>
+  <si>
+    <t>CS023509</t>
+  </si>
+  <si>
+    <t>Ensinar Pescar</t>
+  </si>
+  <si>
+    <t>lynascimento@yahoo.com.br</t>
+  </si>
+  <si>
+    <t>Rua Doutor Mauri Gomes</t>
+  </si>
+  <si>
+    <t>Haller</t>
+  </si>
+  <si>
+    <t>Santo Ângelo</t>
+  </si>
+  <si>
+    <t>CS022385</t>
   </si>
   <si>
     <t>espaço das gurias</t>
   </si>
   <si>
     <t>negolelobutikim@gmail.com</t>
   </si>
   <si>
     <t>Rua Wolfram Metzler</t>
   </si>
   <si>
+    <t>CS021342</t>
+  </si>
+  <si>
     <t>Esperança</t>
   </si>
   <si>
     <t>berleadecir85@gmail.com</t>
   </si>
   <si>
     <t>Rua Mauro Vieira</t>
   </si>
   <si>
+    <t>CS020605</t>
+  </si>
+  <si>
     <t>familia coopertinga</t>
   </si>
   <si>
     <t>coopertinga.reciclagem@gmail.com</t>
   </si>
   <si>
     <t>joao antonio da silveira</t>
   </si>
   <si>
     <t>restinga</t>
   </si>
   <si>
+    <t>CS020545</t>
+  </si>
+  <si>
+    <t>CS014787</t>
+  </si>
+  <si>
     <t>Família do bem</t>
   </si>
   <si>
     <t>victorpacheco241981@gmail.com</t>
   </si>
   <si>
     <t>Candido Rondon</t>
   </si>
   <si>
+    <t>CS022513</t>
+  </si>
+  <si>
     <t>Familia madureira alvorada</t>
   </si>
   <si>
     <t>Alessandraamoraes1222@gmail.com</t>
   </si>
   <si>
     <t>Alfredo da rocha</t>
   </si>
   <si>
+    <t>CS021429</t>
+  </si>
+  <si>
     <t>Bela vista</t>
   </si>
   <si>
+    <t>CS021257</t>
+  </si>
+  <si>
     <t>Família terreiro de Xangô e Oxalá</t>
   </si>
   <si>
     <t>isabelnunespaxao@gmail.com</t>
   </si>
   <si>
-    <t>Fazer o bem sem olhar a quem</t>
-[...8 lines deleted...]
-    <t>Nossa Senhora das Graças</t>
+    <t>CS015145</t>
   </si>
   <si>
     <t>Feijão no Prato</t>
   </si>
   <si>
     <t>kakaviegas1992@gmail.com</t>
   </si>
   <si>
     <t>RUA BELO AMORIM DE ABREU</t>
   </si>
   <si>
+    <t>CS019636</t>
+  </si>
+  <si>
     <t>Filhas da Caridade Canyon (Savipa)</t>
   </si>
   <si>
     <t>ritadecassiavaraschin@gmail.com</t>
   </si>
   <si>
     <t>Rua da Felicidade</t>
   </si>
   <si>
     <t>Santa Fé</t>
   </si>
   <si>
+    <t>CS019635</t>
+  </si>
+  <si>
     <t>Filhas da Caridade Centenário (Savipa)</t>
   </si>
   <si>
     <t>Rua  Saturnino Pereira</t>
   </si>
   <si>
     <t>Centenário</t>
   </si>
   <si>
+    <t>CS019637</t>
+  </si>
+  <si>
     <t>Filhas da Caridade São Vicente (Savipa)</t>
   </si>
   <si>
     <t>Rua Assis Brasil</t>
   </si>
   <si>
+    <t>CS019564</t>
+  </si>
+  <si>
     <t>Filhas da Caridade (Savipa)</t>
   </si>
   <si>
     <t>Rua Claudino Antônio Brisotto</t>
   </si>
   <si>
     <t>Madureira</t>
   </si>
   <si>
+    <t>CS022418</t>
+  </si>
+  <si>
     <t>Filhas do Kilombo</t>
   </si>
   <si>
     <t>cozinhafilhask@gmail.com</t>
   </si>
   <si>
     <t>Rua Pioneiro</t>
   </si>
   <si>
+    <t>CS023884</t>
+  </si>
+  <si>
+    <t>Filhos do mar</t>
+  </si>
+  <si>
+    <t>jprfern88@gmail.com</t>
+  </si>
+  <si>
+    <t>Garibaldi</t>
+  </si>
+  <si>
+    <t>Balneário Rondinha</t>
+  </si>
+  <si>
+    <t>Arroio do Sal</t>
+  </si>
+  <si>
+    <t>CS019886</t>
+  </si>
+  <si>
     <t>Flávia Maria de Abreu</t>
   </si>
   <si>
     <t>flavia.abreu1411@hotmail.com</t>
   </si>
   <si>
     <t>Avenida Macedônia</t>
   </si>
   <si>
+    <t>CS020201</t>
+  </si>
+  <si>
     <t>Flavia medianeira ribeiro</t>
   </si>
   <si>
     <t>flaviamedianeira6@gmail.com</t>
   </si>
   <si>
     <t>Rua G</t>
   </si>
   <si>
     <t>Noal</t>
   </si>
   <si>
+    <t>CS018868</t>
+  </si>
+  <si>
     <t>FOME NÃO ESPERA - NUCLEO ASSOCIAÇÃO ACARAJÉ CAPOEIRA DE ALVORADA</t>
   </si>
   <si>
     <t>Rua Rubem Berta</t>
   </si>
   <si>
     <t>Jardim Aparecida</t>
   </si>
   <si>
+    <t>CS017720</t>
+  </si>
+  <si>
     <t>FOME NÃO ESPERA NUCLEO CAXAMBU</t>
   </si>
   <si>
     <t>Avenida Presidente Getulio Vargas</t>
   </si>
   <si>
     <t>Caxambu</t>
   </si>
   <si>
+    <t>CS019078</t>
+  </si>
+  <si>
     <t>FOME NÃO ESPERA - NUCLEO JARDIM ALGARVE</t>
   </si>
   <si>
     <t>Rua Herbert Germano Schneider</t>
   </si>
   <si>
+    <t>CS017721</t>
+  </si>
+  <si>
     <t>FOME NÃO ESPERA NUCLEO JARDIM PORTO ALEGRE</t>
   </si>
   <si>
     <t>Rua João Pessoa</t>
   </si>
   <si>
     <t>Jardim Porto Alegre</t>
   </si>
   <si>
+    <t>CS019179</t>
+  </si>
+  <si>
     <t>FOME NÃO ESPERA - NUCLEO MARIA REGINA</t>
   </si>
   <si>
     <t>Rua Voltair Pires</t>
   </si>
   <si>
+    <t>CS017143</t>
+  </si>
+  <si>
     <t>fome não espera nucleo pro morar</t>
   </si>
   <si>
     <t>Rua Gregório Mattos guerra</t>
   </si>
   <si>
     <t>Jardim alvorada</t>
   </si>
   <si>
+    <t>CS019076</t>
+  </si>
+  <si>
     <t>FOME NÃO ESPERA - NUCLEO RUAM</t>
   </si>
   <si>
     <t>Rua Primavera</t>
   </si>
   <si>
     <t>umbu</t>
   </si>
   <si>
+    <t>CS018865</t>
+  </si>
+  <si>
     <t>FOME NÃO ESPERA - NUCLEO SALOMÉ</t>
   </si>
   <si>
     <t>RUA H</t>
   </si>
   <si>
     <t>Madepimho</t>
   </si>
   <si>
+    <t>CS017715</t>
+  </si>
+  <si>
     <t>FOME NÃO ESPERA - NUCLEO SANTA BARBARA</t>
   </si>
   <si>
     <t>Rua Reprise</t>
   </si>
   <si>
+    <t>CS017718</t>
+  </si>
+  <si>
     <t>FOME NÃO ESPERA - NUCLEO SITIO DOS AÇUDES</t>
   </si>
   <si>
     <t>Rua Policarpio Rodrigues Alves</t>
   </si>
   <si>
     <t>Sitio dos Açudes</t>
   </si>
   <si>
+    <t>CS017741</t>
+  </si>
+  <si>
     <t>FOME NÃO ESPERA - NUCLEO SOCIEDADE CULTURAL COMUNITARIA E BENEFICIENTE BEM-VINDA</t>
   </si>
   <si>
     <t>Avenida Frederico Dhil</t>
   </si>
   <si>
+    <t>CS019073</t>
+  </si>
+  <si>
     <t>FOME NÃO ESPERA - NUCLEO UMBÚ</t>
   </si>
   <si>
+    <t>CS022280</t>
+  </si>
+  <si>
     <t>Fome tem pressa</t>
   </si>
   <si>
     <t>Jardim do Salso</t>
   </si>
   <si>
+    <t>CS017838</t>
+  </si>
+  <si>
     <t>Força Tarefa Casa da Criança Algodão Doce</t>
   </si>
   <si>
     <t>crechealgodaodoce@terra.com.br</t>
   </si>
   <si>
     <t>Rua São Marcos</t>
   </si>
   <si>
     <t>Bairro Lomba do Pinheiro</t>
   </si>
   <si>
+    <t>CS018827</t>
+  </si>
+  <si>
     <t>Gabriele dos Santos Fernandes</t>
   </si>
   <si>
     <t>gabrielefernandes-78@hotmail.com</t>
   </si>
   <si>
     <t>Rua Waldomiro Bassedas</t>
   </si>
   <si>
+    <t>CS015560</t>
+  </si>
+  <si>
     <t>Gaia Associação</t>
   </si>
   <si>
     <t>associacaogaiasm@gmail.com</t>
   </si>
   <si>
     <t>Ernesto Becker</t>
   </si>
   <si>
     <t>Rosário</t>
   </si>
   <si>
+    <t>CS015751</t>
+  </si>
+  <si>
     <t>Gás na Cozinha</t>
   </si>
   <si>
     <t>gasnacozinha@gmail.com</t>
   </si>
   <si>
     <t>Itinerante</t>
   </si>
   <si>
     <t>Camobi</t>
   </si>
   <si>
+    <t>CS020407</t>
+  </si>
+  <si>
     <t>GCSM COM A MÃO DE DEUS SEMPRE</t>
   </si>
   <si>
     <t>jane_kreyes@hotmail.com</t>
   </si>
   <si>
     <t>RUA GERALDINA BATISTA</t>
   </si>
   <si>
     <t>COSTA E SILVA</t>
   </si>
   <si>
+    <t>CS021263</t>
+  </si>
+  <si>
     <t>Geisiane Fernanda Lopes kohls</t>
   </si>
   <si>
     <t>jonasdaianokohls@gmail.com</t>
   </si>
   <si>
     <t>Linha coronel Moreira Cesar</t>
   </si>
   <si>
     <t>Não tem</t>
   </si>
   <si>
     <t>Agudo</t>
   </si>
   <si>
+    <t>CS019295</t>
+  </si>
+  <si>
     <t>Gelson Luis Correa Barbosa</t>
   </si>
   <si>
     <t>luciana.asseconta@hotmail.com</t>
   </si>
   <si>
     <t>Rua José da Maia Martins</t>
   </si>
   <si>
+    <t>CS022645</t>
+  </si>
+  <si>
     <t>Girassol, Amigos na Diversidade</t>
   </si>
   <si>
     <t>girassol.diversidades@gmail.com</t>
   </si>
   <si>
     <t>Almirante Tamandaré</t>
   </si>
   <si>
     <t>Passo</t>
   </si>
   <si>
     <t>São Borja</t>
   </si>
   <si>
+    <t>CS022181</t>
+  </si>
+  <si>
     <t>Grêmio recreativo escola de samba leões da feitoria</t>
   </si>
   <si>
     <t>leos.feitoria@gmail.com</t>
   </si>
   <si>
     <t>Rua Luiz Augusto Albrecht</t>
   </si>
   <si>
+    <t>CS019552</t>
+  </si>
+  <si>
     <t>Grupo irmãos da caridade Caxias do Sul</t>
   </si>
   <si>
     <t>simrosadias@gmail.com</t>
   </si>
   <si>
     <t>Rua José Arlindo Fadanelli</t>
   </si>
   <si>
     <t>Esplanada</t>
   </si>
   <si>
+    <t>CS016748</t>
+  </si>
+  <si>
     <t>Guerreiras e guerreiros unidos da ocupação justo</t>
   </si>
   <si>
     <t>fabiosimplicio.fs@gmail.com</t>
   </si>
   <si>
     <t>Rua ermelindo varniere ,260</t>
   </si>
   <si>
     <t>Ocupaçao justo</t>
   </si>
   <si>
+    <t>CS014599</t>
+  </si>
+  <si>
     <t>Henrique Almeida Teixeira</t>
   </si>
   <si>
     <t>riqueteix@gmail.com</t>
   </si>
   <si>
     <t>Rua Panambi</t>
   </si>
   <si>
     <t>Caturrita</t>
   </si>
   <si>
+    <t>CS019551</t>
+  </si>
+  <si>
     <t>Herdeiros de Palmares</t>
   </si>
   <si>
     <t>herdeirosdepalmares1@gmail.com</t>
   </si>
   <si>
     <t>Rua Adyles dos Santos</t>
   </si>
   <si>
     <t>Vale da Esperança</t>
   </si>
   <si>
+    <t>CS019917</t>
+  </si>
+  <si>
     <t>iara rosilene dagostini</t>
   </si>
   <si>
     <t>iara.conselho@hotmail.com</t>
   </si>
   <si>
     <t>R Cel José Rodrigues sobral</t>
   </si>
   <si>
+    <t>CS020040</t>
+  </si>
+  <si>
     <t>ICUF Social</t>
   </si>
   <si>
     <t>contatoicuf@gmail.com</t>
   </si>
   <si>
     <t>Rua São Borja</t>
   </si>
   <si>
+    <t>CS022176</t>
+  </si>
+  <si>
     <t>IEQ Lami-Servindo com Amor</t>
   </si>
   <si>
     <t>ieqlamiservindocomamor@gmail.com</t>
   </si>
   <si>
     <t>Rua Dois</t>
   </si>
   <si>
+    <t>CS022888</t>
+  </si>
+  <si>
     <t>IGREJA COMUNIDADE MISSIONÁRIO YESHUA</t>
   </si>
   <si>
     <t>ongascobeny@gmail.com</t>
   </si>
   <si>
     <t>Parque dos presidentes</t>
   </si>
   <si>
     <t>RUA FELICIANO BERNADES PEREIRA</t>
   </si>
   <si>
+    <t>CS021109</t>
+  </si>
+  <si>
     <t>IJO IFA ESU LAALU EBI AWEDA</t>
   </si>
   <si>
     <t>aweda.esu.rs@gmail.com</t>
   </si>
   <si>
     <t>RUA JOÃO ALVES VIANA</t>
   </si>
   <si>
     <t>ARROIO TEIXEIRA</t>
   </si>
   <si>
+    <t>CS021456</t>
+  </si>
+  <si>
     <t>ILê 15 de Novembro</t>
   </si>
   <si>
     <t>tatichamperibeiro@gmail.com</t>
   </si>
   <si>
     <t>Rua das Águias</t>
   </si>
   <si>
+    <t>CS020006</t>
+  </si>
+  <si>
     <t>Ile Africano Mãe Pretinha de Oya</t>
   </si>
   <si>
     <t>Rua araucária</t>
   </si>
   <si>
     <t>Jardim Fiuza</t>
   </si>
   <si>
+    <t>CS022104</t>
+  </si>
+  <si>
     <t>IlÊ AFRICANO OYA E OGUM</t>
   </si>
   <si>
     <t>ferrazviviane60@gmail.com</t>
   </si>
   <si>
+    <t>CS020768</t>
+  </si>
+  <si>
     <t>Ile africano Pai Ossanha Capangueiros de jurema</t>
   </si>
   <si>
     <t>terracianojaqueline@yahoo.com.br</t>
   </si>
   <si>
     <t>Rua cristovão de mendonza</t>
   </si>
   <si>
     <t>santa isabel</t>
   </si>
   <si>
+    <t>CS023163</t>
+  </si>
+  <si>
     <t>Ile afro guerreiros de ogum oia</t>
   </si>
   <si>
     <t>lobinhoteem@hotmail.com</t>
   </si>
   <si>
-    <t>Avenida Arroio Feijó</t>
+    <t>Avenida Arroio Feijó PGA</t>
+  </si>
+  <si>
+    <t>mario quintana</t>
+  </si>
+  <si>
+    <t>CS020327</t>
   </si>
   <si>
     <t>Ilê Asé ayaba okun</t>
   </si>
   <si>
     <t>taydaluz8@gmail.com</t>
   </si>
   <si>
     <t>Rua cais do Porto</t>
   </si>
   <si>
+    <t>CS021241</t>
+  </si>
+  <si>
     <t>Ile Asé Bain Tenda de Umbanda Cruzada com Nagô Vovó Domingos</t>
   </si>
   <si>
     <t>cozinhasolidariaguy@gmail.com</t>
   </si>
   <si>
     <t>Estrada Municipal Olimpio Miotto</t>
   </si>
   <si>
     <t>Ana Rech</t>
   </si>
   <si>
+    <t>CS021212</t>
+  </si>
+  <si>
     <t>Ile asé de Bara italaby</t>
   </si>
   <si>
     <t>Julio.santos@ufsm.br</t>
   </si>
   <si>
     <t>Rua Vereador Lauro Machado Soares</t>
   </si>
   <si>
+    <t>CS020073</t>
+  </si>
+  <si>
     <t>Ilê Àse Ògún Àdiola Nirá</t>
   </si>
   <si>
     <t>Ssoares.j33@gmail.com</t>
   </si>
   <si>
     <t>Passagem doze</t>
   </si>
   <si>
     <t>Cefer II</t>
   </si>
   <si>
+    <t>CS020541</t>
+  </si>
+  <si>
     <t>Ilê Asé Ojisé Onã Laba Laba</t>
   </si>
   <si>
     <t>allinnemaster@gmail.com</t>
   </si>
   <si>
     <t>Rua Treze</t>
   </si>
   <si>
+    <t>CS023191</t>
+  </si>
+  <si>
     <t>Ilê Axé Agelu Unã e Oya Dylaja</t>
   </si>
   <si>
     <t>pai-agelu@hotmail.com</t>
   </si>
   <si>
     <t>Rua Soldado Mário Luiz Souza Soares</t>
   </si>
   <si>
+    <t>CS021166</t>
+  </si>
+  <si>
     <t>Ile Axê Obá e Xangô</t>
   </si>
   <si>
     <t>Rua Tereza de Noronha</t>
   </si>
   <si>
     <t>Parque Distrito Ipiranga</t>
   </si>
   <si>
+    <t>CS020684</t>
+  </si>
+  <si>
     <t>Ilê Axé Obá Okere e Oxala Bocum</t>
   </si>
   <si>
     <t>joelma.ts@hotmail.com</t>
   </si>
   <si>
     <t>Ivan Antonio Cercatto</t>
   </si>
   <si>
+    <t>CS022258</t>
+  </si>
+  <si>
     <t>ILÊ AXÉ OMI</t>
   </si>
   <si>
     <t>marcio.gsantos@gmail.com</t>
   </si>
   <si>
     <t>Rua Aurélio Reis</t>
   </si>
   <si>
     <t>Morada do Vale I</t>
   </si>
   <si>
+    <t>CS021387</t>
+  </si>
+  <si>
     <t>Ilé Axé Omidocô</t>
   </si>
   <si>
     <t>Jaurimacha63@gmail.com</t>
   </si>
   <si>
     <t>Rua Cláudio Mascarelo</t>
   </si>
   <si>
     <t>Santo Inácio</t>
   </si>
   <si>
+    <t>CS014915</t>
+  </si>
+  <si>
     <t>Ilê axé Ossanha e oxum</t>
   </si>
   <si>
+    <t>CS018961</t>
+  </si>
+  <si>
     <t>Ilê axé Reino de Oxum Epandá e Xapanã Jubetei e Projeto orumalé sagrado Pelotas</t>
   </si>
   <si>
     <t>Rua Pedro Moacir</t>
   </si>
   <si>
+    <t>CS019894</t>
+  </si>
+  <si>
     <t>Ilê Bahia de Xangô Filial Oxum docô</t>
   </si>
   <si>
     <t>angelavaretta2@gamil.com</t>
   </si>
   <si>
     <t>Rua Oswaldo Olmiro machado</t>
   </si>
   <si>
     <t>Ipanema</t>
   </si>
   <si>
+    <t>CS023820</t>
+  </si>
+  <si>
+    <t>Ile de iemanja boci oxala jobocum</t>
+  </si>
+  <si>
+    <t>janaboci1303@gmail.com</t>
+  </si>
+  <si>
+    <t>CS020562</t>
+  </si>
+  <si>
     <t>Ilê de Iemanjá e Oxalá</t>
   </si>
   <si>
     <t>maemartadeiemanjaoci@gmail.com</t>
   </si>
   <si>
     <t>Estrada Chácara do Banco</t>
   </si>
   <si>
+    <t>CS020665</t>
+  </si>
+  <si>
     <t>Ilê de Oya e Ogum</t>
   </si>
   <si>
     <t>maiconsouza3009@gmail.com</t>
   </si>
   <si>
     <t>Rua Pedro Moré</t>
   </si>
   <si>
     <t>Pio X</t>
   </si>
   <si>
+    <t>CS019588</t>
+  </si>
+  <si>
     <t>ILE DE OYA NIQUE COM OGUM</t>
   </si>
   <si>
     <t>TEMPERODAPRETA73@GMAIL.COM</t>
   </si>
   <si>
     <t>RUA OSWALDO OLMIRO MACHADO N 103</t>
   </si>
   <si>
     <t>PARQUE LAVOURA</t>
   </si>
   <si>
+    <t>CS022034</t>
+  </si>
+  <si>
     <t>Ile Inã Omi</t>
   </si>
   <si>
     <t>ileinaomi.babaphil@gmail.com</t>
   </si>
   <si>
     <t>Avenida E</t>
   </si>
   <si>
     <t>Tarumã</t>
   </si>
   <si>
+    <t>CS021142</t>
+  </si>
+  <si>
     <t>Ile Onã ty Bara Agelu</t>
   </si>
   <si>
     <t>marciapolicenosantos@gmail.com</t>
   </si>
   <si>
     <t>Rua Padre Lima</t>
   </si>
   <si>
+    <t>CS019623</t>
+  </si>
+  <si>
     <t>Ilê Oxum Adocô</t>
   </si>
   <si>
     <t>Barbaraaalvees20@gmail.com</t>
   </si>
   <si>
     <t>Rua: Oswaldo Olmiro Machado</t>
   </si>
   <si>
+    <t>CS021104</t>
+  </si>
+  <si>
     <t>Ile xango aganju</t>
   </si>
   <si>
     <t>Wagnerwawasilva317@gmail.com</t>
   </si>
   <si>
+    <t>CS022493</t>
+  </si>
+  <si>
     <t>Illê Axe omy nanã</t>
   </si>
   <si>
     <t>deyemanjaclaudia@gmail.com</t>
   </si>
   <si>
     <t>Rua edmundo dreher</t>
   </si>
   <si>
+    <t>CS017761</t>
+  </si>
+  <si>
     <t>ILSON RENATO GOMES MARQUES</t>
   </si>
   <si>
     <t>ong.suve@yahoo.com.br</t>
   </si>
   <si>
     <t>Rua Millo Raffin</t>
   </si>
   <si>
+    <t>CS022879</t>
+  </si>
+  <si>
     <t>IMARD</t>
   </si>
   <si>
     <t>pradrianorebello@gmai.com</t>
   </si>
   <si>
     <t>rua feliciano bernardes pereira</t>
   </si>
   <si>
     <t>parque dos presidente</t>
   </si>
   <si>
     <t>tramandai</t>
   </si>
   <si>
+    <t>CS020559</t>
+  </si>
+  <si>
     <t>IMAURBI</t>
   </si>
   <si>
     <t>imaurbi.sbc@gmail.com</t>
   </si>
   <si>
+    <t>CS014797</t>
+  </si>
+  <si>
     <t>Inaja</t>
   </si>
   <si>
     <t>eduardo@prismatopografia.net</t>
   </si>
   <si>
     <t>Rua Felizardo de Farias</t>
   </si>
   <si>
+    <t>CS017701</t>
+  </si>
+  <si>
     <t>Inajara Conceição</t>
   </si>
   <si>
     <t>coelhoinajara34@gmail.com</t>
   </si>
   <si>
     <t>Rua Diretor Augusto Pestana</t>
   </si>
   <si>
     <t>Fátima</t>
   </si>
   <si>
-    <t>Instituto de Aprendizagem Construindo Valores e Transformando Vidas</t>
-[...8 lines deleted...]
-    <t>Canudos</t>
+    <t>CS017548</t>
   </si>
   <si>
     <t>Instituto Internacional para Alimentação, Saúde, Educação &amp; Sustentabilidade</t>
   </si>
   <si>
     <t>presidente@iifhes.org</t>
   </si>
   <si>
     <t>Av. Julio de Castilho</t>
   </si>
   <si>
     <t>Centro Historico</t>
   </si>
   <si>
+    <t>CS022323</t>
+  </si>
+  <si>
     <t>INSTITUTO JOSIMAR TAVARES</t>
   </si>
   <si>
     <t>cozinha.institutojosimar@gmail.com</t>
   </si>
   <si>
     <t>Avenida Visconde de Pelotas</t>
   </si>
   <si>
+    <t>CS020663</t>
+  </si>
+  <si>
     <t>Instituto Mães Que Alimentam</t>
   </si>
   <si>
     <t>institutomaesquealimentam@gmail.com</t>
   </si>
   <si>
     <t>Rua Georgete De Godoy</t>
   </si>
   <si>
+    <t>CS020616</t>
+  </si>
+  <si>
     <t>Instituto Meme - Cozinha Solidária</t>
   </si>
   <si>
     <t>producao@centromeme.com.br</t>
   </si>
   <si>
     <t>Lopo Gonçalves</t>
   </si>
   <si>
+    <t>CS020637</t>
+  </si>
+  <si>
     <t>Instituto Social Malvado Favorito</t>
   </si>
   <si>
     <t>MALVADOFAVORITO@OUTLOOK.COM.BR</t>
   </si>
   <si>
     <t>SINOS DA UNIÃO</t>
   </si>
   <si>
     <t>MATHIAS VELHO</t>
   </si>
   <si>
+    <t>CS020225</t>
+  </si>
+  <si>
     <t>IPADAM</t>
   </si>
   <si>
     <t>pauloartecabeleireiro@gmail.com</t>
   </si>
   <si>
     <t>Rua Francisco Figueiró</t>
   </si>
   <si>
     <t>Tomazete</t>
   </si>
   <si>
+    <t>CS022911</t>
+  </si>
+  <si>
     <t>Irene Lopes</t>
   </si>
   <si>
     <t>lopesirene94@gmail.com</t>
   </si>
   <si>
     <t>Rua Vidal de Negreiros</t>
   </si>
   <si>
+    <t>CS020323</t>
+  </si>
+  <si>
     <t>ISOKAN PANELA DE OYA</t>
   </si>
   <si>
     <t>marquessilveira.prev@gmail.com</t>
   </si>
   <si>
     <t>Rua Jorge Iansen</t>
   </si>
   <si>
+    <t>CS017686</t>
+  </si>
+  <si>
     <t>Itanajara cozinha</t>
   </si>
   <si>
     <t>luh291986@gmail.com</t>
   </si>
   <si>
     <t>Rua dos Unidos 16</t>
   </si>
   <si>
+    <t>CS020238</t>
+  </si>
+  <si>
     <t>Ivone Baccin Lourenço</t>
   </si>
   <si>
     <t>a.leondenis@hotmail.com</t>
   </si>
   <si>
     <t>Rua Erly de Almeida Lima</t>
   </si>
   <si>
+    <t>CS016896</t>
+  </si>
+  <si>
     <t>IVPC EM AÇÃO</t>
   </si>
   <si>
     <t>ruteester.servicosocial@gmail.com</t>
   </si>
   <si>
     <t>Rua Dom Atalicio Pithan 503</t>
   </si>
   <si>
+    <t>CS022029</t>
+  </si>
+  <si>
     <t>izaura rodrigues</t>
   </si>
   <si>
     <t>institutoizaurarodrigues@gmail.com</t>
   </si>
   <si>
     <t>Passeio Quatro</t>
   </si>
   <si>
+    <t>CS020290</t>
+  </si>
+  <si>
     <t>JADE MARIA D AVILA CARDOSO</t>
   </si>
   <si>
     <t>Umbú</t>
   </si>
   <si>
+    <t>CS021043</t>
+  </si>
+  <si>
     <t>Jane Mara Madruga Alves</t>
   </si>
   <si>
     <t>janemarapi@bol.com.br</t>
   </si>
   <si>
     <t>Rua Capitão Pedroso</t>
   </si>
   <si>
+    <t>CS020375</t>
+  </si>
+  <si>
     <t>José Valmir Rodrigues filho</t>
   </si>
   <si>
     <t>Rua Itajaí 12</t>
   </si>
   <si>
     <t>Nossa senhora das Graças</t>
   </si>
   <si>
+    <t>CS022324</t>
+  </si>
+  <si>
     <t>Juntos Somos Mais Fortes</t>
   </si>
   <si>
     <t>annamariaoliveiraa@gmail.com</t>
   </si>
   <si>
     <t>Almirante Barroso</t>
   </si>
   <si>
+    <t>CS022196</t>
+  </si>
+  <si>
     <t>santosdeborbagisele@gmail.com</t>
   </si>
   <si>
     <t>Rua Boa Saúde</t>
   </si>
   <si>
+    <t>CS022467</t>
+  </si>
+  <si>
     <t>Juntos Somos Mais Fortes.</t>
   </si>
   <si>
     <t>fuba123457@gmail.com</t>
   </si>
   <si>
+    <t>CS022262</t>
+  </si>
+  <si>
     <t>Juntos Somos Mais Fortes Poa</t>
   </si>
   <si>
     <t>gis.69correamartins@gmail.com</t>
   </si>
   <si>
+    <t>CS021389</t>
+  </si>
+  <si>
     <t>Keli Cristina Prado</t>
   </si>
   <si>
     <t>keliprado630@gmail.com</t>
   </si>
   <si>
     <t>Rua São Luiz Gonzaga, 9</t>
   </si>
   <si>
+    <t>CS020177</t>
+  </si>
+  <si>
     <t>Kellen Patrícia da Silva costa</t>
   </si>
   <si>
     <t>kellensilveira55@gmail.com</t>
   </si>
   <si>
     <t>Rua canela 168</t>
   </si>
   <si>
     <t>Cohab sapucaia</t>
   </si>
   <si>
+    <t>CS020515</t>
+  </si>
+  <si>
     <t>Kellen Patrícia da Silva Costa</t>
   </si>
   <si>
     <t>kellensilveira@gmail.com</t>
   </si>
   <si>
     <t>Rua canela</t>
   </si>
   <si>
     <t>Cohab Casas invasão jose joaquim</t>
   </si>
   <si>
     <t>sapucaia do sul</t>
   </si>
   <si>
+    <t>CS020915</t>
+  </si>
+  <si>
     <t>Kolofé sabor da serra</t>
   </si>
   <si>
     <t>oli.adao@gmail.com</t>
   </si>
   <si>
     <t>Rua Monteiro lobato</t>
   </si>
   <si>
     <t>Navegantes</t>
   </si>
   <si>
     <t>Dois Irmãos</t>
   </si>
   <si>
+    <t>CS021195</t>
+  </si>
+  <si>
     <t>Lanche das Pretas</t>
   </si>
   <si>
     <t>ribeirocamille74@gmail.com</t>
   </si>
   <si>
+    <t>CS018820</t>
+  </si>
+  <si>
     <t>Lar da Velhice Mario Motta</t>
   </si>
   <si>
     <t>sianlvto@hotmail.com</t>
   </si>
   <si>
     <t>Rua Duque de Caxias</t>
   </si>
   <si>
+    <t>CS014744</t>
+  </si>
+  <si>
     <t>La Salle Niterói - Sou Solidário</t>
   </si>
   <si>
     <t>pastoral.niteroi@lasalle.org.br</t>
   </si>
   <si>
     <t>Rua Tamoio 821</t>
   </si>
   <si>
+    <t>CS020560</t>
+  </si>
+  <si>
     <t>LETICIA DA SILVA FAGUNDES</t>
   </si>
   <si>
     <t>fagundessleticia@gmail.com</t>
   </si>
   <si>
     <t>Rua B VL Fátima Pinto Bairro Bom Jesus</t>
   </si>
   <si>
+    <t>CS018199</t>
+  </si>
+  <si>
     <t>LETICIA FAGUNDES</t>
   </si>
   <si>
     <t>Rua B 300 VL Fátima Pinto Bairro Bom Jesus</t>
   </si>
   <si>
+    <t>CS020456</t>
+  </si>
+  <si>
     <t>LUCIANA P DE SOUZA</t>
   </si>
   <si>
     <t>lucianasz433@gmail.com</t>
   </si>
   <si>
     <t>Rua Santana 112</t>
   </si>
   <si>
     <t>Formosa</t>
   </si>
   <si>
+    <t>CS018497</t>
+  </si>
+  <si>
     <t>Luíza Maffei de Sousa</t>
   </si>
   <si>
+    <t>CS020698</t>
+  </si>
+  <si>
     <t>Mãe bere da oxum</t>
   </si>
   <si>
     <t>berenicefalcao30@gmail.com</t>
   </si>
   <si>
     <t>Rua battistino anele</t>
   </si>
   <si>
+    <t>CS016861</t>
+  </si>
+  <si>
     <t>MÃE FRANCISCA DE YEMANJÁ</t>
   </si>
   <si>
     <t>institutotravessias2020@gmail.com</t>
   </si>
   <si>
     <t>RUA Q</t>
   </si>
   <si>
     <t>JARDIM KRAHE /  PRÓ-MORAR</t>
   </si>
   <si>
+    <t>CS022403</t>
+  </si>
+  <si>
     <t>MAIS QUE AMIGOS DO BEM</t>
   </si>
   <si>
     <t>mariangelaoliveirarg@gmail.com</t>
   </si>
   <si>
     <t>Avenida Atlântica</t>
   </si>
   <si>
     <t>Cassino</t>
   </si>
   <si>
+    <t>CS021888</t>
+  </si>
+  <si>
     <t>Mãos do Futuro</t>
   </si>
   <si>
     <t>cristianeataya1@gmail.com</t>
   </si>
   <si>
+    <t>CS023781</t>
+  </si>
+  <si>
+    <t>Mãos que alimentam</t>
+  </si>
+  <si>
+    <t>CS020644</t>
+  </si>
+  <si>
     <t>Mãos solidárias</t>
   </si>
   <si>
     <t>cozinhamaossolidariassl@gmail.com</t>
   </si>
   <si>
     <t>vila bras</t>
   </si>
   <si>
+    <t>CS020265</t>
+  </si>
+  <si>
     <t>Maos unidas.</t>
   </si>
   <si>
     <t>laurialvesr@gmail.com</t>
   </si>
   <si>
     <t>Rua 8 de junho 16</t>
   </si>
   <si>
     <t>Vila jardim camobi</t>
   </si>
   <si>
+    <t>CS017352</t>
+  </si>
+  <si>
     <t>MARIA LUISA RODRIGUES</t>
   </si>
   <si>
     <t>maimunaluisa@gmail.com</t>
   </si>
   <si>
     <t>travessa dos sobrados,</t>
   </si>
   <si>
+    <t>CS020236</t>
+  </si>
+  <si>
     <t>Marili Goulart dos Santos</t>
   </si>
   <si>
     <t>marili150217@gmail.com</t>
   </si>
   <si>
     <t>Rua:Caldas Júnior</t>
   </si>
   <si>
     <t>Passo dáreia</t>
   </si>
   <si>
+    <t>CS018798</t>
+  </si>
+  <si>
     <t>MARINEZ DOS SANTOS OLIVEIRA</t>
   </si>
   <si>
     <t>MARINEZSANTOSOLIVEIRA@HOTMAIL.COM</t>
   </si>
   <si>
     <t>DALTRO FILHO,1405</t>
   </si>
   <si>
+    <t>CS019789</t>
+  </si>
+  <si>
     <t>MARIO AUGUSTO PEREIRA TERRA</t>
   </si>
   <si>
     <t>marioterra510@gmail.com</t>
   </si>
   <si>
     <t>Rua Felisberto José Pacheco</t>
   </si>
   <si>
     <t>cecilia</t>
   </si>
   <si>
+    <t>CS018970</t>
+  </si>
+  <si>
     <t>Marmita Solidária</t>
   </si>
   <si>
     <t>ana001622@gmail.com</t>
   </si>
   <si>
     <t>rua minas gerais, 145</t>
   </si>
   <si>
+    <t>CS022103</t>
+  </si>
+  <si>
     <t>Marmitas solidárias Santa Bakhita</t>
   </si>
   <si>
     <t>marmitasbakhita@gmail.com</t>
   </si>
   <si>
     <t>Rua Barão do Amazonas</t>
   </si>
   <si>
+    <t>CS022093</t>
+  </si>
+  <si>
     <t>Marmitas temperadas com amor</t>
   </si>
   <si>
     <t>carladanigarcia06@yahoo.com.br</t>
   </si>
   <si>
     <t>Vila Santa Tereza</t>
   </si>
   <si>
+    <t>CS020203</t>
+  </si>
+  <si>
     <t>Menina dos Olhos de Deus</t>
   </si>
   <si>
+    <t>CS016637</t>
+  </si>
+  <si>
     <t>Movimento A Fome Tem Pressa</t>
   </si>
   <si>
     <t>magda.francois@gmail.com</t>
   </si>
   <si>
     <t>Rua Augusto Severo</t>
   </si>
   <si>
+    <t>CS018854</t>
+  </si>
+  <si>
     <t>M&amp;S Movimentos Sociais e Étnicos</t>
   </si>
   <si>
+    <t>CS019208</t>
+  </si>
+  <si>
     <t>MTD Cozinha Solidária Costaneira</t>
   </si>
   <si>
     <t>pauloramosj@gmail.com</t>
   </si>
   <si>
     <t>Rua: M</t>
   </si>
   <si>
     <t>Costaneira</t>
   </si>
   <si>
+    <t>CS014677</t>
+  </si>
+  <si>
     <t>Mulheres em movimento</t>
   </si>
   <si>
     <t>silvaniadombosco@gmail.com</t>
   </si>
   <si>
     <t>Rua Clelia Gomes de Araújo, 525</t>
   </si>
   <si>
     <t>Bairro Malafaia</t>
   </si>
   <si>
     <t>Bagé</t>
   </si>
   <si>
+    <t>CS020393</t>
+  </si>
+  <si>
     <t>Mulheres Mães Metalúrgicas</t>
   </si>
   <si>
     <t>Rua São Jerônimo</t>
   </si>
   <si>
     <t>Columbia City</t>
   </si>
   <si>
+    <t>CS022447</t>
+  </si>
+  <si>
     <t>Mulheresunidasaltodalagoa</t>
   </si>
   <si>
     <t>Zany_ro@hotmail.com</t>
   </si>
   <si>
     <t>Rua Vinte e Dois de Novembro</t>
   </si>
   <si>
+    <t>CS022236</t>
+  </si>
+  <si>
     <t>NAILYN FABIOLA GUTIERREZ PERALES</t>
   </si>
   <si>
     <t>Nailyngutierrez7@gmail.com</t>
   </si>
   <si>
     <t>Rua Passo Fundo</t>
   </si>
   <si>
+    <t>CS021062</t>
+  </si>
+  <si>
     <t>Nascentes do rio de oxum</t>
   </si>
   <si>
     <t>Fabiolasouza1178@gmail.com</t>
   </si>
   <si>
     <t>Rua Itapuã</t>
   </si>
   <si>
+    <t>CS019561</t>
+  </si>
+  <si>
     <t>Nilson Marcelino da Silva</t>
   </si>
   <si>
     <t>lais.interiores@gmail.com</t>
   </si>
   <si>
     <t>Rua Jocum</t>
   </si>
   <si>
     <t>Morro Alto - Galopolis</t>
   </si>
   <si>
+    <t>CS020392</t>
+  </si>
+  <si>
     <t>Novo Amanhã</t>
   </si>
   <si>
     <t>Rua Ângelo Barbosa</t>
   </si>
   <si>
+    <t>CS016589</t>
+  </si>
+  <si>
     <t>Oficina dos Quitutes</t>
   </si>
   <si>
+    <t>CS020645</t>
+  </si>
+  <si>
     <t>Ong Grupo De Coração</t>
   </si>
   <si>
     <t>grupodecoracaogaleradobem@gmail.com</t>
   </si>
   <si>
     <t>Avenida João Arthur Koche</t>
   </si>
   <si>
+    <t>CS021548</t>
+  </si>
+  <si>
     <t>Ong iluminar</t>
   </si>
   <si>
     <t>fernandatuane@hotmail.com</t>
   </si>
   <si>
     <t>Estrada Atalaia</t>
   </si>
   <si>
     <t>Parque São Cristóvão (Itacolomi)</t>
   </si>
   <si>
+    <t>CS022230</t>
+  </si>
+  <si>
     <t>Ong Unidos para o bem Gravataí</t>
   </si>
   <si>
     <t>ongunidosparabemgravatai@gmail.com</t>
   </si>
   <si>
     <t>Travessa Abrelina</t>
   </si>
   <si>
     <t>Passos dos Ferreiros</t>
   </si>
   <si>
+    <t>CS022076</t>
+  </si>
+  <si>
     <t>Ong Vó Maria</t>
   </si>
   <si>
     <t>luceliabueno1978@gmail.com</t>
   </si>
   <si>
     <t>Rua São João</t>
   </si>
   <si>
+    <t>CS022764</t>
+  </si>
+  <si>
     <t>ONG Zona Norte em Ação</t>
   </si>
   <si>
     <t>ongas.zn@gmail.com</t>
   </si>
   <si>
     <t>Rua Padre Anchieta</t>
   </si>
   <si>
+    <t>CS021216</t>
+  </si>
+  <si>
     <t>O Pouco Que Vale Muito</t>
   </si>
   <si>
     <t>freitasalvescarla@gmail.com</t>
   </si>
   <si>
     <t>Rua dos Cedros</t>
   </si>
   <si>
+    <t>CS022197</t>
+  </si>
+  <si>
     <t>Orun Onã Ti Inã</t>
   </si>
   <si>
     <t>gabyedeise@gmail.com</t>
   </si>
   <si>
     <t>Avenida Doutor Mário Lopes</t>
   </si>
   <si>
     <t>Nossa Senhora de Fátima</t>
   </si>
   <si>
+    <t>CS020394</t>
+  </si>
+  <si>
     <t>OXUM PANDA</t>
   </si>
   <si>
     <t>Avenida Vinte e Um de Abril</t>
   </si>
   <si>
+    <t>CS021026</t>
+  </si>
+  <si>
     <t>Padaria e cozinha soldria pra todos.</t>
   </si>
   <si>
     <t>Udoadriano2528@gmail.com</t>
   </si>
   <si>
     <t>Avenida Arthur Marques Pfeifer</t>
   </si>
   <si>
+    <t>CS021189</t>
+  </si>
+  <si>
     <t>Pai Leandro de Oxalá</t>
   </si>
   <si>
     <t>airesdelimaleandro@gmail.com</t>
   </si>
   <si>
+    <t>CS020386</t>
+  </si>
+  <si>
     <t>Pai Ogum</t>
   </si>
   <si>
     <t>Marquês do Pombal</t>
   </si>
   <si>
+    <t>CS015246</t>
+  </si>
+  <si>
     <t>Pai Ogum das Mata</t>
   </si>
   <si>
     <t>Rua Santo Alfredo, 2030</t>
   </si>
   <si>
+    <t>CS015670</t>
+  </si>
+  <si>
     <t>Panela do bem</t>
   </si>
   <si>
     <t>alinespbs82@gmail.com</t>
   </si>
   <si>
     <t>Rua campo bom 58 casa 8</t>
   </si>
   <si>
     <t>Imbé</t>
   </si>
   <si>
+    <t>CS023207</t>
+  </si>
+  <si>
     <t>Panelão do Arranca</t>
   </si>
   <si>
     <t>arrancamasnaosai@gmail.com</t>
   </si>
   <si>
     <t>Avenida Baltazar de Oliveira Garcia</t>
   </si>
   <si>
+    <t>CS021407</t>
+  </si>
+  <si>
     <t>Pão da Partilha</t>
   </si>
   <si>
     <t>cepa.retiros@gmail.com</t>
   </si>
   <si>
     <t>Rua Eucalipto</t>
   </si>
   <si>
     <t>Campestre</t>
   </si>
   <si>
+    <t>CS016825</t>
+  </si>
+  <si>
     <t>Paróquia São Cristóvão</t>
   </si>
   <si>
     <t>sao.cristovao.pelotas@gmail.com</t>
   </si>
   <si>
     <t>Rua Lindolfo Collor 70</t>
   </si>
   <si>
+    <t>CS020628</t>
+  </si>
+  <si>
     <t>Par. Sto Inácio de Loyola - Sopa Solidária</t>
   </si>
   <si>
     <t>cozinhasopasolidaria@gmail.com</t>
   </si>
   <si>
     <t>Rua leopoldo vazus</t>
   </si>
   <si>
+    <t>CS017541</t>
+  </si>
+  <si>
     <t>Patrícia Wonglon Marques</t>
   </si>
   <si>
     <t>Estrada do Picão</t>
   </si>
   <si>
     <t>picao</t>
   </si>
   <si>
+    <t>CS020360</t>
+  </si>
+  <si>
     <t>Paulo Ricardo Ribeiro Garcia</t>
   </si>
   <si>
     <t>Ricardo.garcia1965@gmail.com</t>
   </si>
   <si>
     <t>Avenida Elmira Pereira Silveira,</t>
   </si>
   <si>
     <t>Jardim algarve</t>
   </si>
   <si>
-    <t>Peleia do Bem</t>
-[...8 lines deleted...]
-    <t>Vila Cristina</t>
+    <t>CS014916</t>
   </si>
   <si>
     <t>Plantando Amor</t>
   </si>
   <si>
     <t>limageruza150@gmail.com</t>
   </si>
   <si>
     <t>Rua 9</t>
   </si>
   <si>
+    <t>CS020975</t>
+  </si>
+  <si>
     <t>Ponto de Cultura e memória Centro Cultural Mestre Borel</t>
   </si>
   <si>
     <t>pcmborel@gmail.com</t>
   </si>
   <si>
     <t>Rua Pedro Moreira Lobato</t>
   </si>
   <si>
     <t>Viamópolis</t>
   </si>
   <si>
+    <t>CS015537</t>
+  </si>
+  <si>
     <t>Ponto Popular de Segurança Alimentar para Juventudes</t>
   </si>
   <si>
     <t>eduinonascimento@gmail.com</t>
   </si>
   <si>
     <t>Rua Dona Helena 135, Vila Barracão</t>
   </si>
   <si>
+    <t>CS019062</t>
+  </si>
+  <si>
     <t>Ponto Popular de Trabalho, Alimentação e Saúde - Bem Viver</t>
   </si>
   <si>
     <t>sandrarc100464@gmail.com</t>
   </si>
   <si>
     <t>Rua Océr Pereira Campos</t>
   </si>
   <si>
+    <t>CS021121</t>
+  </si>
+  <si>
     <t>Ponto Popular de Trabalho, Alimentação e Saúde- Cozinha Prato Cheio</t>
   </si>
   <si>
     <t>angelicalealm800@gmail.com</t>
   </si>
   <si>
     <t>Rua Vinte e Cinco de Março</t>
   </si>
   <si>
+    <t>CS023177</t>
+  </si>
+  <si>
     <t>Ponto Popular  de Trabalho - Gran Cozinha Colina Verde</t>
   </si>
   <si>
     <t>Teixeiramarcos2018@gmail.com</t>
   </si>
   <si>
     <t>Rua Gralha Azul</t>
   </si>
   <si>
     <t>Vargas</t>
   </si>
   <si>
+    <t>CS019590</t>
+  </si>
+  <si>
     <t>Prato Cheio</t>
   </si>
   <si>
     <t>ailtoneliziario57@gmail.com</t>
   </si>
   <si>
     <t>Avenida Benjamin Custódio de Oliveira</t>
   </si>
   <si>
+    <t>CS014922</t>
+  </si>
+  <si>
     <t>diocildadecezar@gmail.com</t>
   </si>
   <si>
     <t>rua NC 08</t>
   </si>
   <si>
     <t>nucleo central</t>
   </si>
   <si>
+    <t>CS019610</t>
+  </si>
+  <si>
     <t>Otacílio de oliveira</t>
   </si>
   <si>
     <t>Parque São José</t>
   </si>
   <si>
+    <t>CS020174</t>
+  </si>
+  <si>
     <t>Primeira Igreja Batista de Pelotas</t>
   </si>
   <si>
     <t>olavoejuliana@gmail.com</t>
   </si>
   <si>
     <t>Rua Félix Xavier da Cunha</t>
   </si>
   <si>
+    <t>CS020244</t>
+  </si>
+  <si>
     <t>Projeto Ajuda Me Ajudar</t>
   </si>
   <si>
     <t>marianocarvalho2204@gmail.com</t>
   </si>
   <si>
     <t>Rua Caldas Junior</t>
   </si>
   <si>
     <t>Bairro Passos D´ Areia</t>
   </si>
   <si>
+    <t>CS020739</t>
+  </si>
+  <si>
     <t>Projeto Alimentação Saudável</t>
   </si>
   <si>
+    <t>CS021103</t>
+  </si>
+  <si>
     <t>Projeto Alimente Uma Alma</t>
   </si>
   <si>
     <t>zacariasrodriguesroseli@gmail.com</t>
   </si>
   <si>
     <t>Rua dos Radialistas</t>
   </si>
   <si>
+    <t>CS020550</t>
+  </si>
+  <si>
     <t>Projeto amare</t>
   </si>
   <si>
     <t>Rua Paissandu 1045</t>
   </si>
   <si>
+    <t>CS020460</t>
+  </si>
+  <si>
     <t>Projeto Amare</t>
   </si>
   <si>
+    <t>CS014756</t>
+  </si>
+  <si>
     <t>Projeto Amor em Ação</t>
   </si>
   <si>
     <t>projetoamoremacaosantamaria@gmail.com</t>
   </si>
   <si>
     <t>Rua Praia dos Ingleses</t>
   </si>
   <si>
+    <t>CS023725</t>
+  </si>
+  <si>
+    <t>Projeto Comida do Bem</t>
+  </si>
+  <si>
+    <t>comidadobem@casadaluz.com.br</t>
+  </si>
+  <si>
+    <t>Rua Doze de Outubro</t>
+  </si>
+  <si>
+    <t>CS020194</t>
+  </si>
+  <si>
     <t>Projeto Cristo vive em mim</t>
   </si>
   <si>
     <t>estermedeiris2512@gmail.com</t>
   </si>
   <si>
     <t>Calda Junior</t>
   </si>
   <si>
     <t>Divina providência</t>
   </si>
   <si>
+    <t>CS015154</t>
+  </si>
+  <si>
     <t>Projeto Maná</t>
   </si>
   <si>
     <t>ivjviamao@gmail.com</t>
   </si>
   <si>
     <t>Estrada da Branquinha</t>
   </si>
   <si>
     <t>Florescente</t>
   </si>
   <si>
+    <t>CS022102</t>
+  </si>
+  <si>
     <t>projeto mãos unidas</t>
   </si>
   <si>
     <t>lucioeluciana64@gmail.com</t>
   </si>
   <si>
     <t>Estrada Antônio Severino</t>
   </si>
   <si>
+    <t>CS014705</t>
+  </si>
+  <si>
     <t>Projeto Marmitas Solidárias</t>
   </si>
   <si>
     <t>Eloimetz@gmail.com</t>
   </si>
   <si>
     <t>Rua Sara Carvalho</t>
   </si>
   <si>
     <t>Tancredo Neves</t>
   </si>
   <si>
+    <t>CS014654</t>
+  </si>
+  <si>
     <t>PROJETO MESA FRATERNA</t>
   </si>
   <si>
     <t>paroquiacandelaria8@gmail.com</t>
   </si>
   <si>
     <t>Rua Fernando Ferrari</t>
   </si>
   <si>
     <t>Ewaldo Prass</t>
   </si>
   <si>
     <t>Candelária</t>
   </si>
   <si>
+    <t>CS018420</t>
+  </si>
+  <si>
     <t>Projeto Nós Por Nós - Pelotas</t>
   </si>
   <si>
     <t>nospornospelotas@gmail.com</t>
   </si>
   <si>
     <t>Rua Almirante Barroso</t>
   </si>
   <si>
+    <t>CS020185</t>
+  </si>
+  <si>
     <t>Projeto raio de luz</t>
   </si>
   <si>
     <t>babylly04@hotmail.com</t>
   </si>
   <si>
     <t>Rua élio Lourenço Favarini</t>
   </si>
   <si>
+    <t>CS017830</t>
+  </si>
+  <si>
     <t>Projeto São Lázaro</t>
   </si>
   <si>
     <t>mari-cs2010@hotmail.com</t>
   </si>
   <si>
     <t>Rua Lindolfo Collor</t>
   </si>
   <si>
+    <t>CS020178</t>
+  </si>
+  <si>
     <t>Projeto social filhos do milagre</t>
   </si>
   <si>
     <t>friedrichvitor24@gmail.com</t>
   </si>
   <si>
     <t>Rua Ernesto cheguevarra 92</t>
   </si>
   <si>
     <t>Divina providência vila brenner</t>
   </si>
   <si>
     <t>Santa maria</t>
   </si>
   <si>
+    <t>CS016803</t>
+  </si>
+  <si>
     <t>Projeto Social Missão IDE-RS</t>
   </si>
   <si>
     <t>projetosocialmissaoide.rs@gmail.com</t>
   </si>
   <si>
     <t>Rua Mário Adelar</t>
   </si>
   <si>
     <t>Salgado filho</t>
   </si>
   <si>
+    <t>CS015820</t>
+  </si>
+  <si>
     <t>Projeto Social Querubins</t>
   </si>
   <si>
     <t>assistenciasocialmitrascs@gmail.com</t>
   </si>
   <si>
     <t>Rua Abraão Tatsch</t>
   </si>
   <si>
+    <t>CS021930</t>
+  </si>
+  <si>
     <t>Projeto Social Vida</t>
   </si>
   <si>
     <t>adveracruzrs@gmail.com</t>
   </si>
   <si>
     <t>Rua São Francisco</t>
   </si>
   <si>
     <t>São Francisco</t>
   </si>
   <si>
     <t>Vera Cruz</t>
   </si>
   <si>
+    <t>CS021228</t>
+  </si>
+  <si>
     <t>Projeto Soldado Escolhido</t>
   </si>
   <si>
     <t>alinevalencia491@gmail.com</t>
   </si>
   <si>
     <t>Rua Samuel Kruschim</t>
   </si>
   <si>
+    <t>CS016798</t>
+  </si>
+  <si>
     <t>Projeto sopão solidário</t>
   </si>
   <si>
     <t>Tuane-gomes@outlook.com</t>
   </si>
   <si>
     <t>Av 25 de julho 610</t>
   </si>
   <si>
+    <t>CS017044</t>
+  </si>
+  <si>
     <t>Projeto Sport vida</t>
   </si>
   <si>
     <t>projetosportvida300@gmail.com</t>
   </si>
   <si>
     <t>Rua Fernando Pessoa</t>
   </si>
   <si>
+    <t>CS015523</t>
+  </si>
+  <si>
     <t>Projeto Tche</t>
   </si>
   <si>
     <t>jaciravargas64@gmail.com</t>
   </si>
   <si>
     <t>Jovair Bueno Vares</t>
   </si>
   <si>
     <t>Kennedy</t>
   </si>
   <si>
+    <t>CS020235</t>
+  </si>
+  <si>
     <t>Projeto vida mãos solidárias</t>
   </si>
   <si>
     <t>Vila Oliveira passo dáreia</t>
   </si>
   <si>
+    <t>CS021225</t>
+  </si>
+  <si>
     <t>Quem doa amor nunca fica de mãos vazias</t>
   </si>
   <si>
     <t>cozinhaemanuel2@gmail.com</t>
   </si>
   <si>
     <t>Rua Santa Bárbara</t>
   </si>
   <si>
+    <t>CS016753</t>
+  </si>
+  <si>
     <t>Quilombo da cidadania</t>
   </si>
   <si>
     <t>Comunicateremosvez@gmail.com</t>
   </si>
   <si>
     <t>Rua Beco Maurício</t>
   </si>
   <si>
+    <t>CS020507</t>
+  </si>
+  <si>
     <t>Quilombo Manuel Barbosa</t>
   </si>
   <si>
     <t>Estrada do Barro Vermelho</t>
   </si>
   <si>
     <t>Bairro Vermelho</t>
   </si>
   <si>
+    <t>CS022284</t>
+  </si>
+  <si>
     <t>Quinta Solidaria</t>
   </si>
   <si>
     <t>izaurafernandes@hotmail.com</t>
   </si>
   <si>
     <t>Avenida dos Grandes Lagos</t>
   </si>
   <si>
     <t>Parque Marinha</t>
   </si>
   <si>
+    <t>CS021163</t>
+  </si>
+  <si>
     <t>Raizes D´´ Africa</t>
   </si>
   <si>
     <t>neiortizrs@gmail.com</t>
   </si>
   <si>
     <t>Rua Frederico Etzberger</t>
   </si>
   <si>
+    <t>CS020227</t>
+  </si>
+  <si>
     <t>REDE DE APOIO E COMBATE A FOME</t>
   </si>
   <si>
     <t>ddd@gmail.com</t>
   </si>
   <si>
     <t>RUA CASSIO DE SOUZA 23, KM3</t>
   </si>
   <si>
     <t>FAVARIN</t>
   </si>
   <si>
+    <t>CS021492</t>
+  </si>
+  <si>
     <t>Rede de Solidariedade de Combate à Fome e a Miséria</t>
   </si>
   <si>
     <t>titomnlm@gmail.com</t>
   </si>
   <si>
     <t>Rua Luiz Castagna</t>
   </si>
   <si>
     <t>Km 3</t>
   </si>
   <si>
+    <t>CS020209</t>
+  </si>
+  <si>
     <t>Rede solidária</t>
   </si>
   <si>
     <t>soniasantos51949@gmail.com</t>
   </si>
   <si>
     <t>Rua 10</t>
   </si>
   <si>
     <t>Alto da boa vista</t>
   </si>
   <si>
+    <t>CS020979</t>
+  </si>
+  <si>
     <t>Rede Solidária</t>
   </si>
   <si>
     <t>Rua Dez</t>
   </si>
   <si>
     <t>Alto da Boa Vista -Nova Santa Marta</t>
   </si>
   <si>
+    <t>CS020713</t>
+  </si>
+  <si>
     <t>Refeição Solidária</t>
   </si>
   <si>
     <t>britossoledadmangela@gmail.com</t>
   </si>
   <si>
     <t>Rua das Andradas esq Bento</t>
   </si>
   <si>
+    <t>CS020682</t>
+  </si>
+  <si>
     <t>Reino de Oxum e Oxalá Cozinha da Vó Rita</t>
   </si>
   <si>
     <t>gislainecomunidade@gmail.com</t>
   </si>
   <si>
     <t>rua batistino anele</t>
   </si>
   <si>
+    <t>CS021340</t>
+  </si>
+  <si>
     <t>Reino de oxum e xango</t>
   </si>
   <si>
     <t>Mariaheloisadias72@gmail.com</t>
   </si>
   <si>
     <t>Avenida Antônio Andrighetti</t>
   </si>
   <si>
+    <t>CS022008</t>
+  </si>
+  <si>
     <t>Reino de Oxum e Xango</t>
   </si>
   <si>
     <t>reinodeoxumexango@familiaorun.org</t>
   </si>
   <si>
     <t>Rua Waldemar da Rosa</t>
   </si>
   <si>
     <t>Lomba da Palmeira</t>
   </si>
   <si>
+    <t>CS020029</t>
+  </si>
+  <si>
     <t>Reino de Oya e Oxalá Família Lufan</t>
   </si>
   <si>
     <t>familiafumilayo@gmail.com</t>
   </si>
   <si>
     <t>Rua da Comunidade Acesso B</t>
   </si>
   <si>
+    <t>CS023566</t>
+  </si>
+  <si>
+    <t>REINO MÍSTICO</t>
+  </si>
+  <si>
+    <t>lucidiofagundes186@gmail.com</t>
+  </si>
+  <si>
+    <t>ERS 149</t>
+  </si>
+  <si>
+    <t>COXILHA DO OSÓRIO</t>
+  </si>
+  <si>
+    <t>RESTINGA SECA</t>
+  </si>
+  <si>
+    <t>CS021030</t>
+  </si>
+  <si>
     <t>Reino Ogum</t>
   </si>
   <si>
     <t>Claudemargama223@gmail.com</t>
   </si>
   <si>
+    <t>CS016747</t>
+  </si>
+  <si>
     <t>Renascer</t>
   </si>
   <si>
     <t>coojavit@gmail.com</t>
   </si>
   <si>
     <t>Rua três 159</t>
   </si>
   <si>
     <t>Boa vista</t>
   </si>
   <si>
+    <t>CS021521</t>
+  </si>
+  <si>
     <t>Renascer da Esperança</t>
   </si>
   <si>
     <t>centrorenascerdaesperanca@gmail.com</t>
   </si>
   <si>
+    <t>CS016837</t>
+  </si>
+  <si>
     <t>Repartindo o pão</t>
   </si>
   <si>
     <t>danielhaubertinacio@gmail.com</t>
   </si>
   <si>
     <t>Alfeu Bitencourt 57</t>
   </si>
   <si>
     <t>Três figueiras</t>
   </si>
   <si>
+    <t>CS020400</t>
+  </si>
+  <si>
     <t>Rexistência POA</t>
   </si>
   <si>
     <t>contribua.mnlmpoa@gmail.com</t>
   </si>
   <si>
     <t>Rua dos Andradas</t>
   </si>
   <si>
+    <t>CS021068</t>
+  </si>
+  <si>
     <t>Rhuanalyssa Fraga</t>
   </si>
   <si>
     <t>rhuanalyssa2024@gmail.com</t>
   </si>
   <si>
     <t>Rua Caixa Econômica</t>
   </si>
   <si>
+    <t>CS022097</t>
+  </si>
+  <si>
     <t>Rita de Cássia Galle Brum</t>
   </si>
   <si>
     <t>ritagalle341@gmail.com</t>
   </si>
   <si>
     <t>Rua Irmãs Escolares de Nossa Senhora</t>
   </si>
   <si>
+    <t>CS020626</t>
+  </si>
+  <si>
     <t>Rodrigo De Azevedo</t>
   </si>
   <si>
     <t>coletivoquemplantacolhe@gmail.com</t>
   </si>
   <si>
     <t>Travessa São Francisco</t>
   </si>
   <si>
     <t>Vila Teresa</t>
   </si>
   <si>
+    <t>CS023506</t>
+  </si>
+  <si>
+    <t>SABOR DE RAIZ</t>
+  </si>
+  <si>
+    <t>ecab.africabrasil@gmail.com</t>
+  </si>
+  <si>
+    <t>RUA ACHINELLO GRAEMBIM</t>
+  </si>
+  <si>
+    <t>BAIRRO UNIÃO</t>
+  </si>
+  <si>
+    <t>CS017505</t>
+  </si>
+  <si>
     <t>Sabores do Axé</t>
   </si>
   <si>
     <t>axemire@gmail.com</t>
   </si>
   <si>
     <t>Rua vinte Pga</t>
   </si>
   <si>
+    <t>CS022091</t>
+  </si>
+  <si>
     <t>Sabor Solidário</t>
   </si>
   <si>
     <t>tamiresp415@gmail.com</t>
   </si>
   <si>
-    <t>Rua Nossa Senhora do Caravaggio</t>
+    <t>Rua Dona Alzira</t>
+  </si>
+  <si>
+    <t>CS020887</t>
   </si>
   <si>
     <t>Santo Antônio da Cabocla Jurema</t>
   </si>
   <si>
     <t>sr5609432@gmail.com</t>
   </si>
   <si>
     <t>Rua Ponche Verde</t>
   </si>
   <si>
+    <t>CS022517</t>
+  </si>
+  <si>
     <t>Satolep Invisível</t>
   </si>
   <si>
     <t>satolepinvisivel@gmail.com</t>
   </si>
   <si>
     <t>Rua Cinco</t>
   </si>
   <si>
+    <t>CS021511</t>
+  </si>
+  <si>
     <t>SDV Reciclando Cozinha Solidária</t>
   </si>
   <si>
     <t>sdvreciclando@gmail.com</t>
   </si>
   <si>
     <t>Rua Alfredo Torres de Vasconcellos</t>
   </si>
   <si>
+    <t>CS018759</t>
+  </si>
+  <si>
     <t>Sebastião sales</t>
   </si>
   <si>
+    <t>CS021034</t>
+  </si>
+  <si>
     <t>semeando</t>
   </si>
   <si>
     <t>raquelstrasburg@yahoo.com</t>
   </si>
   <si>
     <t>Rua Aloysio Cliford Molter</t>
   </si>
   <si>
+    <t>CS020980</t>
+  </si>
+  <si>
     <t>semeando o bem</t>
   </si>
   <si>
     <t>rosamarilu1967@gmail.com</t>
   </si>
   <si>
     <t>Rua Ida Joana Roth</t>
   </si>
   <si>
+    <t>CS019196</t>
+  </si>
+  <si>
     <t>Sepé Tiaraju</t>
   </si>
   <si>
     <t>pixsepe@gmail.com</t>
   </si>
   <si>
     <t>Avenida Farrapos</t>
   </si>
   <si>
+    <t>CS020259</t>
+  </si>
+  <si>
     <t>Servindo ao Reino</t>
   </si>
   <si>
     <t>Rua caldas júniors</t>
   </si>
   <si>
+    <t>CS021311</t>
+  </si>
+  <si>
     <t>SISÊ ESPAÇO DE ALIMENTAÇÃO TRADICIONAL</t>
   </si>
   <si>
     <t>Rua Chico Mendes</t>
   </si>
   <si>
+    <t>CS020459</t>
+  </si>
+  <si>
     <t>SOBRE NÓS</t>
   </si>
   <si>
     <t>VIICABREIRA@GMAIL.COM</t>
   </si>
   <si>
     <t>RUA DR. ARNO HORN</t>
   </si>
   <si>
     <t>RESTINGA VELHA</t>
   </si>
   <si>
+    <t>CS020833</t>
+  </si>
+  <si>
     <t>Sociedade Africana Beneficente Reino de Yemanjá</t>
   </si>
   <si>
     <t>centroafroreinodeiemanja@gmail.com</t>
   </si>
   <si>
     <t>Rua Terezinha Leal Oliveira</t>
   </si>
   <si>
+    <t>CS020578</t>
+  </si>
+  <si>
     <t>Sociedade africana Ogum onire</t>
   </si>
   <si>
     <t>Rua Bernardo Tchernin</t>
   </si>
   <si>
+    <t>CS020910</t>
+  </si>
+  <si>
     <t>Sociedade Africana Reino de Sapata e Oxum</t>
   </si>
   <si>
     <t>araci9173@gmail.com</t>
   </si>
   <si>
     <t>Rua São Lucas</t>
   </si>
   <si>
+    <t>CS020780</t>
+  </si>
+  <si>
     <t>Sociedade beneficiente cultural reino de Oxalá bocum</t>
   </si>
   <si>
+    <t>AlexsandroFerreira029@gmail.com</t>
+  </si>
+  <si>
+    <t>Ru José Gonçalves</t>
+  </si>
+  <si>
+    <t>CS020757</t>
+  </si>
+  <si>
     <t>alexsandroferreira029@gmail.com</t>
   </si>
   <si>
     <t>CORONEL APARICIO BORGES</t>
   </si>
   <si>
-    <t>AlexsandroFerreira029@gmail.com</t>
-[...2 lines deleted...]
-    <t>Ru José Gonçalves</t>
+    <t>CS019922</t>
   </si>
   <si>
     <t>Sociedade cultural e Africana Santa Barbara</t>
   </si>
   <si>
     <t>elainedeoyatimboa@gmail.com</t>
   </si>
   <si>
     <t>Rua Padre João Oscar Nedel</t>
   </si>
   <si>
+    <t>CS020044</t>
+  </si>
+  <si>
     <t>Sociedade Espírita Luz e Caridade</t>
   </si>
   <si>
     <t>Rua João Zwetsch</t>
   </si>
   <si>
     <t>Nossa Senhora das Dores</t>
   </si>
   <si>
+    <t>CS020383</t>
+  </si>
+  <si>
     <t>sociedade espirita paz e luz</t>
   </si>
   <si>
     <t>Rua Alfeu Letti</t>
   </si>
   <si>
+    <t>CS016758</t>
+  </si>
+  <si>
     <t>Sociedade Espirita Paz e Luz</t>
   </si>
   <si>
     <t>sociedadeespiritapazeluz1989@gmail.com</t>
   </si>
   <si>
     <t>Alfeu Letti 533 Morada do Vale 1 Sede</t>
   </si>
   <si>
     <t>Morada do Vale 1</t>
   </si>
   <si>
+    <t>CS021328</t>
+  </si>
+  <si>
     <t>Sociedade Espírita Resgate do Filhos de Órion - SERFO</t>
   </si>
   <si>
     <t>serfosociedadeespirita@gmail.com</t>
   </si>
   <si>
     <t>Carazinho</t>
   </si>
   <si>
+    <t>CS019205</t>
+  </si>
+  <si>
     <t>Solidariedade em Ação</t>
   </si>
   <si>
     <t>Rua do Comércio</t>
   </si>
   <si>
     <t>Cidade Verde</t>
   </si>
   <si>
+    <t>CS019387</t>
+  </si>
+  <si>
     <t>Sonia de Fatima Franco de oliveira</t>
   </si>
   <si>
     <t>soniafrancodexapanam1959@gmail.com</t>
   </si>
   <si>
     <t>Av.tiradentes 2530</t>
   </si>
   <si>
+    <t>CS021474</t>
+  </si>
+  <si>
     <t>SOPÃO DAS MARIAS</t>
   </si>
   <si>
     <t>luciane2008@hotmail.com</t>
   </si>
   <si>
     <t>RUA VEREADOR JOSE AUGUSTO KLINGER</t>
   </si>
   <si>
     <t>ARCO IRIS</t>
   </si>
   <si>
+    <t>CS015825</t>
+  </si>
+  <si>
     <t>Sopão São Francisco</t>
   </si>
   <si>
+    <t>CS020988</t>
+  </si>
+  <si>
     <t>sopa solidaria</t>
   </si>
   <si>
     <t>vaninunes1216@gmail.com</t>
   </si>
   <si>
     <t>Rua Alegria de Jardim</t>
   </si>
   <si>
+    <t>CS021987</t>
+  </si>
+  <si>
     <t>Sorobô do Bem</t>
   </si>
   <si>
     <t>SOROBODOBEM@GMAIL.COM</t>
   </si>
   <si>
     <t>Rua João da Costa</t>
   </si>
   <si>
+    <t>CS020328</t>
+  </si>
+  <si>
     <t>S.o.s</t>
   </si>
   <si>
     <t>Daluapiso@gmail.com</t>
   </si>
   <si>
     <t>Rua flor de lis 34</t>
   </si>
   <si>
     <t>11 de abril</t>
   </si>
   <si>
+    <t>CS020007</t>
+  </si>
+  <si>
     <t>SOS ALVORADA</t>
   </si>
   <si>
     <t>ketlyn.juliana@hotmail.com</t>
   </si>
   <si>
     <t>Flore da cunha</t>
   </si>
   <si>
+    <t>CS020343</t>
+  </si>
+  <si>
     <t>SOS Dalua</t>
   </si>
   <si>
     <t>gabiizasmeuasamores345@gmail.com</t>
   </si>
   <si>
     <t>Rua tupi</t>
   </si>
   <si>
     <t>Vila 11 de abril</t>
   </si>
   <si>
+    <t>CS020334</t>
+  </si>
+  <si>
     <t>S.O.S -PORTO ALEGRE - POSTO RESTINGA UNIDADE CASA DA CIDADANIA</t>
   </si>
   <si>
     <t>robertoandremazzocco@gmail.com</t>
   </si>
   <si>
     <t>AV VEREADOR MILTO POZZOLO DE OLIVEIRA QUADRA F  NUMERO 9  NUCLEO ESPERANÇA 1 RESTINGA VELHA BAIRRO RESTINGA</t>
   </si>
   <si>
     <t>RESTINGA</t>
   </si>
   <si>
+    <t>CS020329</t>
+  </si>
+  <si>
     <t>Sos sos dalua</t>
   </si>
   <si>
     <t>Rua tupi 700</t>
   </si>
   <si>
     <t>11 de abril /Maria regina</t>
   </si>
   <si>
+    <t>CS016793</t>
+  </si>
+  <si>
     <t>Tecendo Amor</t>
   </si>
   <si>
     <t>esperancaespaco8@gmail.com</t>
   </si>
   <si>
     <t>Acesso Amur</t>
   </si>
   <si>
+    <t>CS020978</t>
+  </si>
+  <si>
     <t>Tempero de Pai Joaquim</t>
   </si>
   <si>
     <t>mariliamwa@gmail.com</t>
   </si>
   <si>
     <t>Rua Carmine Severino</t>
   </si>
   <si>
+    <t>CS020214</t>
+  </si>
+  <si>
     <t>Tempero do Axé</t>
   </si>
   <si>
     <t>Rua Heráclito Graça</t>
   </si>
   <si>
+    <t>CS019598</t>
+  </si>
+  <si>
     <t>Templo Beneficente Casa de Guerreiros</t>
   </si>
   <si>
     <t>camargomarcelo252@gmail.com</t>
   </si>
   <si>
     <t>Rua Álvaro Guterres</t>
   </si>
   <si>
     <t>Tristeza</t>
   </si>
   <si>
+    <t>CS022540</t>
+  </si>
+  <si>
     <t>Templo de Ogum</t>
   </si>
   <si>
     <t>templodeogum.ogum@gmail.com</t>
   </si>
   <si>
     <t>Rua João Lúcio Marques</t>
   </si>
   <si>
+    <t>CS019040</t>
+  </si>
+  <si>
     <t>Tenda do Encontro</t>
   </si>
   <si>
     <t>tendadoencontro.mcr21@gmail.com</t>
   </si>
   <si>
     <t>Rua da Tenda</t>
   </si>
   <si>
     <t>Duque de Caxias</t>
   </si>
   <si>
+    <t>CS022044</t>
+  </si>
+  <si>
     <t>Tereza Boeira</t>
   </si>
   <si>
     <t>sbgeraldolomando@gmail.com</t>
   </si>
   <si>
     <t>Rua Geraldo Lomando</t>
   </si>
   <si>
+    <t>CS016826</t>
+  </si>
+  <si>
     <t>Terreiro de Onédes da SIlva</t>
   </si>
   <si>
     <t>donaconceicao.prod@gmail.com</t>
   </si>
   <si>
     <t>Rua Augusto Pestana, nº 19</t>
   </si>
   <si>
+    <t>CS020699</t>
+  </si>
+  <si>
     <t>Territorio Tradicional de Matriz Africana</t>
   </si>
   <si>
     <t>odil.ouriques@gmail.com</t>
   </si>
   <si>
     <t>rua cardeais 330</t>
   </si>
   <si>
     <t>belem velho</t>
   </si>
   <si>
+    <t>CS022094</t>
+  </si>
+  <si>
     <t>Território Tradicional de Matriz Africana Pai Oxalá</t>
   </si>
   <si>
+    <t>odil.oriques@gmail.com</t>
+  </si>
+  <si>
+    <t>Rua Cardeais</t>
+  </si>
+  <si>
+    <t>CS022553</t>
+  </si>
+  <si>
     <t>ttmapaioxala@gmail.com</t>
   </si>
   <si>
     <t>Rua dos Cardeais</t>
   </si>
   <si>
-    <t>odil.oriques@gmail.com</t>
-[...2 lines deleted...]
-    <t>Rua Cardeais</t>
+    <t>CS018007</t>
   </si>
   <si>
     <t>Thainá Rodrigues da Silva</t>
   </si>
   <si>
     <t>rodriguesthayna084@gmail.com</t>
   </si>
   <si>
     <t>Economista Nilo Wulf</t>
   </si>
   <si>
+    <t>CS017766</t>
+  </si>
+  <si>
     <t>Time do Bem</t>
   </si>
   <si>
     <t>aviegaspoa@gmail.com</t>
   </si>
   <si>
     <t>Padre roque González</t>
   </si>
   <si>
+    <t>CS020152</t>
+  </si>
+  <si>
     <t>Transformar Cristo é vida</t>
   </si>
   <si>
     <t>milasiiilva@hotmail.com</t>
   </si>
   <si>
     <t>Rua Bege</t>
   </si>
   <si>
     <t>Noal vila /arco_íris</t>
   </si>
   <si>
+    <t>CS020034</t>
+  </si>
+  <si>
     <t>Transformar Cristo é Vida</t>
   </si>
   <si>
+    <t>CS016810</t>
+  </si>
+  <si>
     <t>UAMA</t>
   </si>
   <si>
     <t>uniaodasassociacoes20@gmail.com</t>
   </si>
   <si>
+    <t>CS016018</t>
+  </si>
+  <si>
     <t>Um sonho de tempero</t>
   </si>
   <si>
     <t>ass21deabrilse@gmail.com</t>
   </si>
   <si>
     <t>Beco um 88 vila União</t>
   </si>
   <si>
+    <t>CS014906</t>
+  </si>
+  <si>
     <t>Unegro - RS</t>
   </si>
   <si>
     <t>elisregina65@gmail.com</t>
   </si>
   <si>
     <t>Rua Rio Grande Acesso 6,</t>
   </si>
   <si>
+    <t>CS021583</t>
+  </si>
+  <si>
     <t>Unidos e Solidários</t>
   </si>
   <si>
     <t>ongunidosesolidarios@gmail.com</t>
   </si>
   <si>
     <t>Rua Jackson de Figueiredo</t>
   </si>
   <si>
+    <t>CS020784</t>
+  </si>
+  <si>
     <t>Unidos pela fé</t>
   </si>
   <si>
     <t>santosdasilvajuniorpaulo@gmail.com</t>
   </si>
   <si>
     <t>Rua Professor Augusto Osvaldo Thiesen</t>
   </si>
   <si>
+    <t>CS020309</t>
+  </si>
+  <si>
     <t>Unidos Venceremos - Prato cheio</t>
   </si>
   <si>
     <t>coachingdavidsilva@gmail.com</t>
   </si>
   <si>
     <t>Rua Madre Paulina</t>
   </si>
   <si>
+    <t>CS022186</t>
+  </si>
+  <si>
     <t>unimoradas</t>
   </si>
   <si>
     <t>unimoradas@gmail.com</t>
   </si>
   <si>
     <t>Rua Raul Silva Gudolle</t>
   </si>
   <si>
+    <t>CS018769</t>
+  </si>
+  <si>
     <t>Unimoradas</t>
   </si>
   <si>
     <t>Raul Silva Gudolle</t>
   </si>
   <si>
     <t>Moradas da Hípica</t>
   </si>
   <si>
+    <t>CS020585</t>
+  </si>
+  <si>
     <t>Utt cabocla jurema e ogum rompe mato</t>
   </si>
   <si>
     <t>itanajara.almeida@gmail.com</t>
   </si>
   <si>
     <t>Rua Egon Frederico Becker</t>
   </si>
   <si>
     <t>Morro Santana</t>
   </si>
   <si>
+    <t>CS020869</t>
+  </si>
+  <si>
     <t>UTT Cruzeiro dos Orixá</t>
   </si>
   <si>
     <t>ocruzeirodosorixas@gmail.com</t>
   </si>
   <si>
     <t>Rua Casemiro de Abreu</t>
   </si>
   <si>
+    <t>CS017685</t>
+  </si>
+  <si>
     <t>Utt de matriz africana Cabocla jurema flexeira das matas</t>
   </si>
   <si>
-    <t>UTT REINO MISTICO</t>
-[...8 lines deleted...]
-    <t>Restinga seca</t>
+    <t>CS023621</t>
+  </si>
+  <si>
+    <t>UTT IEMANJA E OGUM</t>
+  </si>
+  <si>
+    <t>lyryths@gmail.com</t>
+  </si>
+  <si>
+    <t>ANTONIO BELAMIR FONTANA</t>
+  </si>
+  <si>
+    <t>VILA FELIN 1</t>
+  </si>
+  <si>
+    <t>CS023619</t>
+  </si>
+  <si>
+    <t>UTT OGUM DE LEI COM IANSÃ</t>
+  </si>
+  <si>
+    <t>priscilacastro191276@gmail.com</t>
+  </si>
+  <si>
+    <t>LUIZ AURI MACHADO</t>
+  </si>
+  <si>
+    <t>SÃO LUIZ</t>
+  </si>
+  <si>
+    <t>CS017703</t>
   </si>
   <si>
     <t>Utt sociedade cultural e Africana Santa barbara</t>
   </si>
   <si>
     <t>Rua padre João Oscar Nedel  27</t>
   </si>
   <si>
     <t>Restin</t>
   </si>
   <si>
+    <t>CS020753</t>
+  </si>
+  <si>
     <t>UTT/ Unidade Territorial Tradicional de Matriz Africana Cozinha Solidária Oxalá Jobocum</t>
   </si>
   <si>
     <t>cozinhasolidariajobocum@gmail.com</t>
   </si>
   <si>
     <t>Rua Guilherme Alves</t>
   </si>
   <si>
     <t>Partenom</t>
   </si>
   <si>
+    <t>CS023702</t>
+  </si>
+  <si>
+    <t>UTT XANGO DAS SETE PEDREIRAS E IANSA</t>
+  </si>
+  <si>
+    <t>raquelsevero43@gmail.com</t>
+  </si>
+  <si>
+    <t>RUA TAXISTA CIRO DUTRA DA SILVA</t>
+  </si>
+  <si>
+    <t>VILA FELIN 2</t>
+  </si>
+  <si>
+    <t>CS023701</t>
+  </si>
+  <si>
+    <t>UTT XANGÔ DAS SETE PEDREIRAS E IANSÃ</t>
+  </si>
+  <si>
+    <t>raquelsevero@gmail.com</t>
+  </si>
+  <si>
+    <t>CS017693</t>
+  </si>
+  <si>
     <t>Utt Ylé Africano Oxalá e Yemanjá Axé de Xapanã</t>
   </si>
   <si>
     <t>Isabelneta445@gmal.com.com</t>
   </si>
   <si>
     <t>Rua da Prudência</t>
   </si>
   <si>
+    <t>CS019053</t>
+  </si>
+  <si>
     <t>Vera Maria Rodrigues da Rosa</t>
   </si>
   <si>
     <t>apaepedagogico@hotmail.com</t>
   </si>
   <si>
     <t>Rua Vasco Alves</t>
   </si>
   <si>
+    <t>CS019277</t>
+  </si>
+  <si>
     <t>Vida Saudável</t>
   </si>
   <si>
     <t>kelenmouras@gmail.com</t>
   </si>
   <si>
     <t>Setor 4b Quadra A</t>
   </si>
   <si>
+    <t>CS018809</t>
+  </si>
+  <si>
     <t>VIDAS DE LUZ PAULINA C. MENDES</t>
   </si>
   <si>
     <t>alexfelipeebone@gmail.com</t>
   </si>
   <si>
     <t>Rua Chácara dos Bombeiros</t>
   </si>
   <si>
+    <t>CS021614</t>
+  </si>
+  <si>
     <t>Viviane Gomes Ferraz</t>
   </si>
   <si>
     <t>Ferrazviviane60@gmail.com</t>
   </si>
   <si>
+    <t>CS020788</t>
+  </si>
+  <si>
     <t>VIVI DE OIA</t>
   </si>
   <si>
     <t>fajardopereiraviviane@gmail.com</t>
   </si>
   <si>
     <t>Rua Tarcila Moraes Dutra</t>
   </si>
   <si>
+    <t>CS022386</t>
+  </si>
+  <si>
     <t>Vò Francisca das Taquareiras II</t>
   </si>
   <si>
     <t>Rua Alfredo Gerhardt, 344</t>
   </si>
   <si>
+    <t>CS022387</t>
+  </si>
+  <si>
     <t>Vó Francisca das Taquareiras III</t>
   </si>
   <si>
     <t>Rua da Conquista</t>
   </si>
   <si>
     <t>Diehl</t>
   </si>
   <si>
+    <t>CS022388</t>
+  </si>
+  <si>
     <t>Vó Francisca das Taquareiras IV</t>
   </si>
   <si>
     <t>Rua Eron Santos</t>
   </si>
   <si>
     <t>Boa Vista</t>
   </si>
   <si>
+    <t>CS022390</t>
+  </si>
+  <si>
     <t>Vó Francisca das Taquareiras V</t>
   </si>
   <si>
     <t>Rua Carlos Afonso Braunger</t>
   </si>
   <si>
+    <t>CS022422</t>
+  </si>
+  <si>
     <t>Vó Francisca das Taquareiras VI</t>
   </si>
   <si>
     <t>TRAVESSA BARTIKOSKI</t>
   </si>
   <si>
     <t>MORRO DA FIGEUIRA</t>
   </si>
   <si>
     <t>Rolante</t>
   </si>
   <si>
+    <t>CS020359</t>
+  </si>
+  <si>
     <t>Ylê afro Reino de Oxum e Oxalá</t>
   </si>
   <si>
     <t>cassia.ac@hotmail.com</t>
   </si>
   <si>
+    <t>CS020848</t>
+  </si>
+  <si>
     <t>YleAsetySapataOyaeOlookun</t>
   </si>
   <si>
     <t>rosedeoyadira@gmail.com</t>
   </si>
   <si>
+    <t>CS022456</t>
+  </si>
+  <si>
     <t>YLE AXÉ OXUM PANDA XANGO AGANJU</t>
   </si>
   <si>
     <t>CR9406384@GMAIL.COM</t>
   </si>
   <si>
     <t>Rua Batuíra</t>
   </si>
   <si>
+    <t>CS021236</t>
+  </si>
+  <si>
     <t>Ylê Axé Yansã e Xnagô Seara de Xangô das Matas</t>
   </si>
   <si>
     <t>katiafernadamcaxias@gmail.com</t>
   </si>
   <si>
+    <t>CS020352</t>
+  </si>
+  <si>
     <t>Ylê da Ayaba Yemanjá Boci</t>
   </si>
   <si>
     <t>jufistinali@gmail.com</t>
   </si>
   <si>
     <t>Rua O</t>
   </si>
   <si>
     <t>Beco dos Cunhas / Santo Onofre</t>
   </si>
   <si>
+    <t>CS020803</t>
+  </si>
+  <si>
     <t>Yle de Yemanja Bomi</t>
   </si>
   <si>
     <t>lausouzasilva11@gmail.com</t>
   </si>
   <si>
+    <t>CS020566</t>
+  </si>
+  <si>
     <t>Yle ogum e oxala</t>
   </si>
   <si>
     <t>yleogumeoxala@gmail.com</t>
   </si>
   <si>
     <t>Rua julio de castilho</t>
   </si>
   <si>
+    <t>CS021312</t>
+  </si>
+  <si>
     <t>YLÊ REINO DE OXALÁ FRATERNIDADE PAI OGUM E PAI XANGÔ</t>
   </si>
   <si>
+    <t>CS017781</t>
+  </si>
+  <si>
     <t>Yle Xapanã e Obá</t>
   </si>
   <si>
     <t>Av.tiradentes</t>
   </si>
   <si>
+    <t>CS020211</t>
+  </si>
+  <si>
     <t>YLÊ XAPANÃ E OBÁ</t>
   </si>
   <si>
     <t>rua tiradentes</t>
   </si>
   <si>
     <t>jd porto alegre</t>
   </si>
   <si>
+    <t>CS022442</t>
+  </si>
+  <si>
     <t>Yle Xapanã e Oxalá</t>
   </si>
   <si>
     <t>thiago_severo@yahoo.com.br</t>
   </si>
   <si>
     <t>Rua Ulhoa Cintra</t>
   </si>
   <si>
+    <t>CS021075</t>
+  </si>
+  <si>
     <t>Yoelis América moreno gonzalez</t>
   </si>
   <si>
     <t>yohelislaresmoreno12345@gmail.com</t>
   </si>
   <si>
     <t>Rua Luciana de Abreu</t>
+  </si>
+  <si>
+    <t>CS020195</t>
   </si>
   <si>
     <t>Zuleica flores da silva</t>
   </si>
   <si>
     <t>zuleicafloresdasilva3@gmail.com</t>
   </si>
   <si>
     <t>Rua Blumenau</t>
   </si>
   <si>
     <t>Diácono João Luiz possobom</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -8423,63 +11075,63 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H817"/>
+  <dimension ref="A1:H831"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="50.7109375" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="8" width="50.7109375" customWidth="1"/>
+    <col min="1" max="1" width="30.7109375" customWidth="1"/>
+    <col min="2" max="2" width="50.7109375" customWidth="1"/>
+    <col min="3" max="3" width="30.7109375" customWidth="1"/>
+    <col min="4" max="4" width="50.7109375" customWidth="1"/>
+    <col min="5" max="6" width="30.7109375" customWidth="1"/>
+    <col min="7" max="7" width="10.7109375" customWidth="1"/>
+    <col min="8" max="8" width="30.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -8507,20729 +11159,21516 @@
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>17</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>22</v>
       </c>
-      <c r="C4" t="s">
+      <c r="B4" t="s">
         <v>23</v>
       </c>
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
+      </c>
+      <c r="H4" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>26</v>
+      </c>
+      <c r="B5" t="s">
+        <v>27</v>
       </c>
       <c r="D5" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B7" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E7" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
+      </c>
+      <c r="H7" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B8" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D8" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E8" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="B9" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="C9" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D9" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="E9" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="H9" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="B10" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="C10" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="D10" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="E10" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="B11" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="C11" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="D11" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="E11" t="s">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
+      </c>
+      <c r="H11" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="B12" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="C12" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="D12" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="E12" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H12" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="B13" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="C13" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D13" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="E13" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
+      </c>
+      <c r="H13" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B14" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="C14" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="D14" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="E14" t="s">
-        <v>20</v>
+        <v>75</v>
       </c>
       <c r="F14" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="B15" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="C15" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="D15" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="E15" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="F15" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G15" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H15" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="B16" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="C16" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="D16" t="s">
-        <v>76</v>
+        <v>86</v>
       </c>
       <c r="E16" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H16" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>88</v>
+      </c>
+      <c r="B17" t="s">
+        <v>89</v>
       </c>
       <c r="D17" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="E17" t="s">
-        <v>71</v>
+        <v>91</v>
       </c>
       <c r="F17" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="H17" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="B18" t="s">
-        <v>81</v>
+        <v>93</v>
       </c>
       <c r="C18" t="s">
-        <v>82</v>
+        <v>94</v>
       </c>
       <c r="D18" t="s">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="E18" t="s">
-        <v>84</v>
+        <v>96</v>
       </c>
       <c r="F18" t="s">
-        <v>13</v>
+        <v>97</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
+      </c>
+      <c r="H18" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>85</v>
+        <v>98</v>
       </c>
       <c r="B19" t="s">
-        <v>86</v>
+        <v>99</v>
       </c>
       <c r="C19" t="s">
-        <v>87</v>
+        <v>100</v>
       </c>
       <c r="D19" t="s">
-        <v>66</v>
+        <v>101</v>
       </c>
       <c r="E19" t="s">
-        <v>20</v>
+        <v>75</v>
       </c>
       <c r="F19" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H19" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>88</v>
+        <v>102</v>
       </c>
       <c r="B20" t="s">
-        <v>89</v>
+        <v>103</v>
       </c>
       <c r="C20" t="s">
-        <v>90</v>
+        <v>104</v>
       </c>
       <c r="D20" t="s">
-        <v>91</v>
+        <v>105</v>
       </c>
       <c r="E20" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="G20" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H20" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>92</v>
+        <v>108</v>
       </c>
       <c r="B21" t="s">
-        <v>93</v>
+        <v>109</v>
       </c>
       <c r="C21" t="s">
-        <v>94</v>
+        <v>110</v>
       </c>
       <c r="D21" t="s">
-        <v>76</v>
+        <v>111</v>
       </c>
       <c r="E21" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>112</v>
       </c>
       <c r="B22" t="s">
-        <v>96</v>
+        <v>113</v>
       </c>
       <c r="C22" t="s">
-        <v>97</v>
+        <v>114</v>
       </c>
       <c r="D22" t="s">
-        <v>98</v>
+        <v>115</v>
       </c>
       <c r="E22" t="s">
-        <v>99</v>
+        <v>116</v>
       </c>
       <c r="F22" t="s">
-        <v>13</v>
+        <v>117</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
       <c r="H22" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>100</v>
+        <v>118</v>
       </c>
       <c r="B23" t="s">
-        <v>101</v>
+        <v>119</v>
       </c>
       <c r="C23" t="s">
-        <v>97</v>
+        <v>120</v>
       </c>
       <c r="D23" t="s">
-        <v>102</v>
+        <v>115</v>
       </c>
       <c r="E23" t="s">
-        <v>99</v>
+        <v>121</v>
       </c>
       <c r="F23" t="s">
-        <v>13</v>
+        <v>117</v>
       </c>
       <c r="G23" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H23" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>103</v>
+        <v>122</v>
       </c>
       <c r="B24" t="s">
-        <v>104</v>
+        <v>123</v>
       </c>
       <c r="C24" t="s">
-        <v>105</v>
+        <v>124</v>
       </c>
       <c r="D24" t="s">
-        <v>76</v>
+        <v>125</v>
       </c>
       <c r="E24" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
       <c r="H24" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>106</v>
+        <v>126</v>
       </c>
       <c r="B25" t="s">
-        <v>107</v>
+        <v>127</v>
       </c>
       <c r="C25" t="s">
-        <v>108</v>
+        <v>128</v>
       </c>
       <c r="D25" t="s">
-        <v>109</v>
+        <v>129</v>
       </c>
       <c r="E25" t="s">
-        <v>110</v>
+        <v>130</v>
       </c>
       <c r="F25" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G25" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H25" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>132</v>
       </c>
       <c r="B26" t="s">
-        <v>112</v>
+        <v>133</v>
       </c>
       <c r="C26" t="s">
-        <v>113</v>
+        <v>134</v>
       </c>
       <c r="D26" t="s">
-        <v>114</v>
+        <v>135</v>
       </c>
       <c r="E26" t="s">
-        <v>115</v>
+        <v>136</v>
       </c>
       <c r="F26" t="s">
-        <v>13</v>
+        <v>137</v>
       </c>
       <c r="G26" t="s">
         <v>14</v>
       </c>
       <c r="H26" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>138</v>
+      </c>
+      <c r="B27" t="s">
+        <v>139</v>
       </c>
       <c r="D27" t="s">
-        <v>118</v>
+        <v>140</v>
       </c>
       <c r="E27" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="F27" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G27" t="s">
         <v>14</v>
       </c>
       <c r="H27" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>119</v>
+        <v>142</v>
       </c>
       <c r="B28" t="s">
-        <v>120</v>
+        <v>143</v>
       </c>
       <c r="C28" t="s">
-        <v>121</v>
+        <v>144</v>
       </c>
       <c r="D28" t="s">
-        <v>122</v>
+        <v>145</v>
       </c>
       <c r="E28" t="s">
-        <v>20</v>
+        <v>146</v>
       </c>
       <c r="F28" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G28" t="s">
         <v>14</v>
       </c>
       <c r="H28" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>147</v>
       </c>
       <c r="B29" t="s">
-        <v>124</v>
+        <v>148</v>
       </c>
       <c r="C29" t="s">
-        <v>125</v>
+        <v>149</v>
       </c>
       <c r="D29" t="s">
-        <v>126</v>
+        <v>150</v>
       </c>
       <c r="E29" t="s">
-        <v>127</v>
+        <v>151</v>
       </c>
       <c r="F29" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G29" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H29" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>153</v>
       </c>
       <c r="B30" t="s">
-        <v>129</v>
+        <v>154</v>
       </c>
       <c r="C30" t="s">
-        <v>130</v>
+        <v>155</v>
       </c>
       <c r="D30" t="s">
-        <v>35</v>
+        <v>156</v>
       </c>
       <c r="E30" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="F30" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G30" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H30" t="s">
-        <v>21</v>
+        <v>107</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>131</v>
+        <v>157</v>
       </c>
       <c r="B31" t="s">
-        <v>129</v>
+        <v>158</v>
       </c>
       <c r="C31" t="s">
-        <v>130</v>
+        <v>155</v>
       </c>
       <c r="D31" t="s">
-        <v>132</v>
+        <v>156</v>
       </c>
       <c r="E31" t="s">
-        <v>20</v>
+        <v>159</v>
       </c>
       <c r="F31" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G31" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H31" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>133</v>
+        <v>160</v>
       </c>
       <c r="B32" t="s">
-        <v>134</v>
+        <v>161</v>
       </c>
       <c r="C32" t="s">
-        <v>135</v>
+        <v>162</v>
       </c>
       <c r="D32" t="s">
-        <v>136</v>
+        <v>163</v>
       </c>
       <c r="E32" t="s">
-        <v>127</v>
+        <v>164</v>
       </c>
       <c r="F32" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G32" t="s">
         <v>14</v>
       </c>
       <c r="H32" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>137</v>
+        <v>165</v>
       </c>
       <c r="B33" t="s">
-        <v>138</v>
+        <v>166</v>
       </c>
       <c r="C33" t="s">
-        <v>139</v>
+        <v>167</v>
       </c>
       <c r="D33" t="s">
-        <v>140</v>
+        <v>168</v>
       </c>
       <c r="E33" t="s">
-        <v>20</v>
+        <v>169</v>
       </c>
       <c r="F33" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G33" t="s">
-        <v>141</v>
+        <v>14</v>
       </c>
       <c r="H33" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>142</v>
+        <v>170</v>
       </c>
       <c r="B34" t="s">
-        <v>143</v>
+        <v>171</v>
       </c>
       <c r="C34" t="s">
-        <v>144</v>
+        <v>172</v>
       </c>
       <c r="D34" t="s">
-        <v>145</v>
+        <v>173</v>
       </c>
       <c r="E34" t="s">
-        <v>146</v>
+        <v>174</v>
       </c>
       <c r="F34" t="s">
-        <v>13</v>
+        <v>175</v>
       </c>
       <c r="G34" t="s">
         <v>14</v>
+      </c>
+      <c r="H34" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>147</v>
+        <v>176</v>
       </c>
       <c r="B35" t="s">
-        <v>148</v>
+        <v>177</v>
       </c>
       <c r="C35" t="s">
-        <v>149</v>
+        <v>178</v>
       </c>
       <c r="D35" t="s">
-        <v>39</v>
+        <v>179</v>
       </c>
       <c r="E35" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F35" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G35" t="s">
         <v>14</v>
       </c>
       <c r="H35" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>150</v>
+        <v>180</v>
       </c>
       <c r="B36" t="s">
-        <v>151</v>
+        <v>181</v>
       </c>
       <c r="C36" t="s">
-        <v>152</v>
+        <v>182</v>
       </c>
       <c r="D36" t="s">
-        <v>153</v>
+        <v>183</v>
       </c>
       <c r="E36" t="s">
-        <v>110</v>
+        <v>184</v>
       </c>
       <c r="F36" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G36" t="s">
         <v>14</v>
       </c>
       <c r="H36" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>154</v>
+        <v>185</v>
       </c>
       <c r="B37" t="s">
-        <v>155</v>
+        <v>186</v>
       </c>
       <c r="C37" t="s">
-        <v>156</v>
+        <v>187</v>
       </c>
       <c r="D37" t="s">
-        <v>157</v>
+        <v>188</v>
       </c>
       <c r="E37" t="s">
-        <v>127</v>
+        <v>189</v>
       </c>
       <c r="F37" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G37" t="s">
         <v>14</v>
       </c>
       <c r="H37" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>158</v>
+        <v>190</v>
       </c>
       <c r="B38" t="s">
-        <v>159</v>
+        <v>191</v>
       </c>
       <c r="C38" t="s">
-        <v>160</v>
+        <v>192</v>
       </c>
       <c r="D38" t="s">
-        <v>31</v>
+        <v>193</v>
       </c>
       <c r="E38" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F38" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G38" t="s">
         <v>14</v>
       </c>
       <c r="H38" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>161</v>
+        <v>194</v>
       </c>
       <c r="B39" t="s">
-        <v>162</v>
+        <v>195</v>
       </c>
       <c r="C39" t="s">
-        <v>163</v>
+        <v>196</v>
       </c>
       <c r="D39" t="s">
-        <v>164</v>
+        <v>197</v>
       </c>
       <c r="E39" t="s">
-        <v>165</v>
+        <v>198</v>
       </c>
       <c r="F39" t="s">
-        <v>13</v>
+        <v>199</v>
       </c>
       <c r="G39" t="s">
         <v>14</v>
       </c>
       <c r="H39" t="s">
-        <v>21</v>
+        <v>107</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>166</v>
+        <v>200</v>
       </c>
       <c r="B40" t="s">
-        <v>167</v>
+        <v>201</v>
       </c>
       <c r="C40" t="s">
-        <v>168</v>
+        <v>202</v>
       </c>
       <c r="D40" t="s">
-        <v>169</v>
+        <v>203</v>
       </c>
       <c r="E40" t="s">
-        <v>170</v>
+        <v>204</v>
       </c>
       <c r="F40" t="s">
-        <v>13</v>
+        <v>205</v>
       </c>
       <c r="G40" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H40" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>171</v>
+        <v>206</v>
       </c>
       <c r="B41" t="s">
-        <v>172</v>
+        <v>207</v>
       </c>
       <c r="C41" t="s">
-        <v>173</v>
+        <v>208</v>
       </c>
       <c r="D41" t="s">
-        <v>76</v>
+        <v>209</v>
       </c>
       <c r="E41" t="s">
-        <v>174</v>
+        <v>87</v>
       </c>
       <c r="F41" t="s">
-        <v>13</v>
+        <v>210</v>
       </c>
       <c r="G41" t="s">
-        <v>141</v>
+        <v>14</v>
       </c>
       <c r="H41" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>175</v>
+        <v>211</v>
       </c>
       <c r="B42" t="s">
-        <v>176</v>
+        <v>212</v>
       </c>
       <c r="C42" t="s">
-        <v>177</v>
+        <v>213</v>
       </c>
       <c r="D42" t="s">
-        <v>178</v>
+        <v>214</v>
       </c>
       <c r="E42" t="s">
-        <v>110</v>
+        <v>215</v>
       </c>
       <c r="F42" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G42" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H42" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>179</v>
+        <v>216</v>
       </c>
       <c r="B43" t="s">
-        <v>180</v>
+        <v>217</v>
       </c>
       <c r="C43" t="s">
-        <v>181</v>
+        <v>218</v>
       </c>
       <c r="D43" t="s">
-        <v>182</v>
+        <v>219</v>
       </c>
       <c r="E43" t="s">
-        <v>20</v>
+        <v>220</v>
       </c>
       <c r="F43" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G43" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H43" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>221</v>
+      </c>
+      <c r="B44" t="s">
+        <v>222</v>
       </c>
       <c r="D44" t="s">
-        <v>185</v>
+        <v>223</v>
       </c>
       <c r="E44" t="s">
-        <v>127</v>
+        <v>224</v>
       </c>
       <c r="F44" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G44" t="s">
         <v>14</v>
+      </c>
+      <c r="H44" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>186</v>
+        <v>225</v>
       </c>
       <c r="B45" t="s">
-        <v>187</v>
+        <v>226</v>
       </c>
       <c r="C45" t="s">
-        <v>188</v>
+        <v>227</v>
       </c>
       <c r="D45" t="s">
-        <v>189</v>
+        <v>228</v>
       </c>
       <c r="E45" t="s">
-        <v>20</v>
+        <v>229</v>
       </c>
       <c r="F45" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G45" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H45" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>190</v>
+        <v>230</v>
       </c>
       <c r="B46" t="s">
-        <v>191</v>
+        <v>231</v>
       </c>
       <c r="C46" t="s">
-        <v>192</v>
+        <v>232</v>
       </c>
       <c r="D46" t="s">
-        <v>193</v>
+        <v>233</v>
       </c>
       <c r="E46" t="s">
-        <v>20</v>
+        <v>234</v>
       </c>
       <c r="F46" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G46" t="s">
         <v>14</v>
+      </c>
+      <c r="H46" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>194</v>
+        <v>235</v>
       </c>
       <c r="B47" t="s">
-        <v>195</v>
+        <v>236</v>
       </c>
       <c r="C47" t="s">
-        <v>196</v>
+        <v>237</v>
       </c>
       <c r="D47" t="s">
-        <v>197</v>
+        <v>238</v>
       </c>
       <c r="E47" t="s">
-        <v>170</v>
+        <v>239</v>
       </c>
       <c r="F47" t="s">
-        <v>13</v>
+        <v>205</v>
       </c>
       <c r="G47" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H47" t="s">
-        <v>27</v>
+        <v>240</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>198</v>
+        <v>241</v>
       </c>
       <c r="B48" t="s">
-        <v>199</v>
+        <v>242</v>
       </c>
       <c r="C48" t="s">
-        <v>200</v>
+        <v>243</v>
       </c>
       <c r="D48" t="s">
-        <v>201</v>
+        <v>244</v>
       </c>
       <c r="E48" t="s">
-        <v>198</v>
+        <v>245</v>
       </c>
       <c r="F48" t="s">
-        <v>13</v>
+        <v>242</v>
       </c>
       <c r="G48" t="s">
         <v>14</v>
+      </c>
+      <c r="H48" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>202</v>
+        <v>246</v>
       </c>
       <c r="B49" t="s">
-        <v>203</v>
+        <v>247</v>
       </c>
       <c r="C49" t="s">
-        <v>204</v>
+        <v>248</v>
       </c>
       <c r="D49" t="s">
-        <v>205</v>
+        <v>249</v>
       </c>
       <c r="E49" t="s">
-        <v>127</v>
+        <v>250</v>
       </c>
       <c r="F49" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G49" t="s">
         <v>14</v>
       </c>
       <c r="H49" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>206</v>
+        <v>251</v>
       </c>
       <c r="B50" t="s">
-        <v>207</v>
+        <v>252</v>
       </c>
       <c r="C50" t="s">
-        <v>208</v>
+        <v>253</v>
       </c>
       <c r="D50" t="s">
-        <v>209</v>
+        <v>254</v>
       </c>
       <c r="E50" t="s">
-        <v>20</v>
+        <v>255</v>
       </c>
       <c r="F50" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G50" t="s">
         <v>14</v>
+      </c>
+      <c r="H50" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>210</v>
+        <v>256</v>
       </c>
       <c r="B51" t="s">
-        <v>180</v>
+        <v>257</v>
       </c>
       <c r="C51" t="s">
-        <v>211</v>
+        <v>218</v>
       </c>
       <c r="D51" t="s">
-        <v>118</v>
+        <v>258</v>
       </c>
       <c r="E51" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="F51" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G51" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H51" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>212</v>
+        <v>259</v>
       </c>
       <c r="B52" t="s">
-        <v>213</v>
+        <v>260</v>
       </c>
       <c r="C52" t="s">
-        <v>214</v>
+        <v>261</v>
       </c>
       <c r="D52" t="s">
-        <v>215</v>
+        <v>262</v>
       </c>
       <c r="E52" t="s">
-        <v>20</v>
+        <v>263</v>
       </c>
       <c r="F52" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G52" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H52" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>216</v>
+        <v>264</v>
       </c>
       <c r="B53" t="s">
-        <v>217</v>
+        <v>265</v>
       </c>
       <c r="C53" t="s">
-        <v>218</v>
+        <v>266</v>
       </c>
       <c r="D53" t="s">
-        <v>24</v>
+        <v>267</v>
       </c>
       <c r="E53" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F53" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G53" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H53" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>219</v>
+        <v>268</v>
       </c>
       <c r="B54" t="s">
-        <v>220</v>
+        <v>269</v>
       </c>
       <c r="C54" t="s">
-        <v>221</v>
+        <v>270</v>
       </c>
       <c r="D54" t="s">
-        <v>222</v>
+        <v>271</v>
       </c>
       <c r="E54" t="s">
-        <v>146</v>
+        <v>272</v>
       </c>
       <c r="F54" t="s">
-        <v>13</v>
+        <v>175</v>
       </c>
       <c r="G54" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H54" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>219</v>
+        <v>273</v>
       </c>
       <c r="B55" t="s">
-        <v>220</v>
+        <v>269</v>
       </c>
       <c r="C55" t="s">
-        <v>221</v>
+        <v>270</v>
       </c>
       <c r="D55" t="s">
-        <v>223</v>
+        <v>274</v>
       </c>
       <c r="E55" t="s">
-        <v>146</v>
+        <v>275</v>
       </c>
       <c r="F55" t="s">
-        <v>13</v>
+        <v>175</v>
       </c>
       <c r="G55" t="s">
         <v>14</v>
       </c>
       <c r="H55" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>224</v>
+        <v>276</v>
       </c>
       <c r="B56" t="s">
-        <v>180</v>
+        <v>277</v>
       </c>
       <c r="C56" t="s">
-        <v>225</v>
+        <v>218</v>
       </c>
       <c r="D56" t="s">
-        <v>226</v>
+        <v>278</v>
       </c>
       <c r="E56" t="s">
-        <v>20</v>
+        <v>279</v>
       </c>
       <c r="F56" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G56" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H56" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>227</v>
+        <v>280</v>
       </c>
       <c r="B57" t="s">
-        <v>228</v>
+        <v>281</v>
       </c>
       <c r="C57" t="s">
-        <v>229</v>
+        <v>282</v>
       </c>
       <c r="D57" t="s">
-        <v>230</v>
+        <v>283</v>
       </c>
       <c r="E57" t="s">
-        <v>45</v>
+        <v>284</v>
       </c>
       <c r="F57" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G57" t="s">
         <v>14</v>
+      </c>
+      <c r="H57" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>231</v>
+        <v>285</v>
       </c>
       <c r="B58" t="s">
-        <v>232</v>
+        <v>286</v>
       </c>
       <c r="C58" t="s">
-        <v>233</v>
+        <v>287</v>
       </c>
       <c r="D58" t="s">
-        <v>35</v>
+        <v>288</v>
       </c>
       <c r="E58" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="F58" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G58" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H58" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>234</v>
+        <v>289</v>
       </c>
       <c r="B59" t="s">
-        <v>235</v>
+        <v>290</v>
       </c>
       <c r="C59" t="s">
-        <v>236</v>
+        <v>291</v>
       </c>
       <c r="D59" t="s">
-        <v>237</v>
+        <v>292</v>
       </c>
       <c r="E59" t="s">
-        <v>170</v>
+        <v>293</v>
       </c>
       <c r="F59" t="s">
-        <v>13</v>
+        <v>205</v>
       </c>
       <c r="G59" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H59" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>238</v>
+        <v>294</v>
       </c>
       <c r="B60" t="s">
-        <v>239</v>
+        <v>295</v>
       </c>
       <c r="C60" t="s">
-        <v>240</v>
+        <v>296</v>
       </c>
       <c r="D60" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="E60" t="s">
-        <v>45</v>
+        <v>298</v>
       </c>
       <c r="F60" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G60" t="s">
         <v>14</v>
       </c>
       <c r="H60" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>242</v>
+        <v>299</v>
       </c>
       <c r="B61" t="s">
-        <v>243</v>
+        <v>300</v>
       </c>
       <c r="C61" t="s">
-        <v>244</v>
+        <v>301</v>
       </c>
       <c r="D61" t="s">
-        <v>245</v>
+        <v>302</v>
       </c>
       <c r="E61" t="s">
-        <v>20</v>
+        <v>303</v>
       </c>
       <c r="F61" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G61" t="s">
         <v>14</v>
       </c>
       <c r="H61" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>246</v>
+        <v>304</v>
       </c>
       <c r="B62" t="s">
-        <v>247</v>
+        <v>305</v>
       </c>
       <c r="C62" t="s">
-        <v>248</v>
+        <v>306</v>
       </c>
       <c r="D62" t="s">
-        <v>249</v>
+        <v>307</v>
       </c>
       <c r="E62" t="s">
-        <v>20</v>
+        <v>308</v>
       </c>
       <c r="F62" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G62" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H62" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>250</v>
+        <v>309</v>
       </c>
       <c r="B63" t="s">
-        <v>251</v>
+        <v>310</v>
       </c>
       <c r="C63" t="s">
-        <v>252</v>
+        <v>311</v>
       </c>
       <c r="D63" t="s">
-        <v>253</v>
+        <v>312</v>
       </c>
       <c r="E63" t="s">
-        <v>40</v>
+        <v>313</v>
       </c>
       <c r="F63" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G63" t="s">
         <v>14</v>
       </c>
       <c r="H63" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>254</v>
+        <v>314</v>
       </c>
       <c r="B64" t="s">
-        <v>255</v>
+        <v>315</v>
       </c>
       <c r="C64" t="s">
-        <v>256</v>
+        <v>316</v>
       </c>
       <c r="D64" t="s">
-        <v>257</v>
+        <v>317</v>
       </c>
       <c r="E64" t="s">
-        <v>20</v>
+        <v>318</v>
       </c>
       <c r="F64" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G64" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H64" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>258</v>
+        <v>319</v>
       </c>
       <c r="B65" t="s">
-        <v>259</v>
+        <v>320</v>
       </c>
       <c r="C65" t="s">
-        <v>260</v>
+        <v>321</v>
       </c>
       <c r="D65" t="s">
-        <v>261</v>
+        <v>322</v>
       </c>
       <c r="E65" t="s">
-        <v>262</v>
+        <v>323</v>
       </c>
       <c r="F65" t="s">
-        <v>13</v>
+        <v>324</v>
       </c>
       <c r="G65" t="s">
         <v>14</v>
       </c>
       <c r="H65" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>263</v>
+        <v>325</v>
       </c>
       <c r="B66" t="s">
-        <v>180</v>
+        <v>326</v>
       </c>
       <c r="C66" t="s">
-        <v>264</v>
+        <v>218</v>
       </c>
       <c r="D66" t="s">
-        <v>265</v>
+        <v>327</v>
       </c>
       <c r="E66" t="s">
-        <v>20</v>
+        <v>328</v>
       </c>
       <c r="F66" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G66" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H66" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>266</v>
+        <v>329</v>
       </c>
       <c r="B67" t="s">
-        <v>267</v>
+        <v>330</v>
       </c>
       <c r="C67" t="s">
-        <v>268</v>
+        <v>331</v>
       </c>
       <c r="D67" t="s">
-        <v>269</v>
+        <v>332</v>
       </c>
       <c r="E67" t="s">
-        <v>71</v>
+        <v>333</v>
       </c>
       <c r="F67" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G67" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H67" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>270</v>
+        <v>334</v>
       </c>
       <c r="B68" t="s">
-        <v>271</v>
+        <v>335</v>
       </c>
       <c r="C68" t="s">
-        <v>272</v>
+        <v>336</v>
       </c>
       <c r="D68" t="s">
-        <v>241</v>
+        <v>337</v>
       </c>
       <c r="E68" t="s">
-        <v>45</v>
+        <v>298</v>
       </c>
       <c r="F68" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G68" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H68" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>273</v>
+        <v>338</v>
       </c>
       <c r="B69" t="s">
-        <v>274</v>
+        <v>339</v>
       </c>
       <c r="C69" t="s">
-        <v>275</v>
+        <v>340</v>
       </c>
       <c r="D69" t="s">
-        <v>276</v>
+        <v>341</v>
       </c>
       <c r="E69" t="s">
-        <v>127</v>
+        <v>342</v>
       </c>
       <c r="F69" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G69" t="s">
         <v>14</v>
+      </c>
+      <c r="H69" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>277</v>
+        <v>343</v>
       </c>
       <c r="B70" t="s">
-        <v>278</v>
+        <v>344</v>
       </c>
       <c r="C70" t="s">
-        <v>279</v>
+        <v>345</v>
       </c>
       <c r="D70" t="s">
-        <v>280</v>
+        <v>346</v>
       </c>
       <c r="E70" t="s">
-        <v>20</v>
+        <v>347</v>
       </c>
       <c r="F70" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G70" t="s">
         <v>14</v>
       </c>
       <c r="H70" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>281</v>
+        <v>348</v>
       </c>
       <c r="B71" t="s">
-        <v>282</v>
+        <v>349</v>
       </c>
       <c r="C71" t="s">
-        <v>283</v>
+        <v>350</v>
       </c>
       <c r="D71" t="s">
-        <v>284</v>
+        <v>351</v>
       </c>
       <c r="E71" t="s">
-        <v>20</v>
+        <v>352</v>
       </c>
       <c r="F71" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G71" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H71" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>285</v>
+        <v>353</v>
       </c>
       <c r="B72" t="s">
-        <v>286</v>
+        <v>354</v>
       </c>
       <c r="C72" t="s">
-        <v>287</v>
+        <v>355</v>
       </c>
       <c r="D72" t="s">
-        <v>284</v>
+        <v>356</v>
       </c>
       <c r="E72" t="s">
-        <v>20</v>
+        <v>352</v>
       </c>
       <c r="F72" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G72" t="s">
         <v>14</v>
+      </c>
+      <c r="H72" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>288</v>
+        <v>357</v>
       </c>
       <c r="B73" t="s">
-        <v>289</v>
+        <v>358</v>
       </c>
       <c r="C73" t="s">
-        <v>290</v>
+        <v>359</v>
       </c>
       <c r="D73" t="s">
-        <v>291</v>
+        <v>360</v>
       </c>
       <c r="E73" t="s">
-        <v>292</v>
+        <v>361</v>
       </c>
       <c r="F73" t="s">
-        <v>13</v>
+        <v>362</v>
       </c>
       <c r="G73" t="s">
         <v>14</v>
       </c>
       <c r="H73" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>293</v>
+        <v>363</v>
       </c>
       <c r="B74" t="s">
-        <v>294</v>
+        <v>364</v>
       </c>
       <c r="C74" t="s">
-        <v>295</v>
+        <v>365</v>
       </c>
       <c r="D74" t="s">
-        <v>296</v>
+        <v>366</v>
       </c>
       <c r="E74" t="s">
-        <v>127</v>
+        <v>367</v>
       </c>
       <c r="F74" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G74" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H74" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>297</v>
+        <v>368</v>
       </c>
       <c r="B75" t="s">
-        <v>298</v>
+        <v>369</v>
       </c>
       <c r="C75" t="s">
-        <v>299</v>
+        <v>370</v>
       </c>
       <c r="D75" t="s">
-        <v>300</v>
+        <v>371</v>
       </c>
       <c r="E75" t="s">
-        <v>301</v>
+        <v>372</v>
       </c>
       <c r="F75" t="s">
-        <v>13</v>
+        <v>373</v>
       </c>
       <c r="G75" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H75" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>302</v>
+        <v>374</v>
       </c>
       <c r="B76" t="s">
-        <v>303</v>
+        <v>375</v>
       </c>
       <c r="C76" t="s">
-        <v>304</v>
+        <v>376</v>
       </c>
       <c r="D76" t="s">
-        <v>305</v>
+        <v>377</v>
       </c>
       <c r="E76" t="s">
-        <v>127</v>
+        <v>378</v>
       </c>
       <c r="F76" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G76" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H76" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>306</v>
+        <v>379</v>
       </c>
       <c r="B77" t="s">
-        <v>307</v>
+        <v>380</v>
       </c>
       <c r="C77" t="s">
-        <v>308</v>
+        <v>381</v>
       </c>
       <c r="D77" t="s">
-        <v>309</v>
+        <v>382</v>
       </c>
       <c r="E77" t="s">
-        <v>71</v>
+        <v>383</v>
       </c>
       <c r="F77" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G77" t="s">
         <v>14</v>
       </c>
       <c r="H77" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>310</v>
+        <v>384</v>
       </c>
       <c r="B78" t="s">
-        <v>180</v>
+        <v>385</v>
       </c>
       <c r="C78" t="s">
-        <v>311</v>
+        <v>218</v>
       </c>
       <c r="D78" t="s">
-        <v>312</v>
+        <v>386</v>
       </c>
       <c r="E78" t="s">
-        <v>313</v>
+        <v>387</v>
       </c>
       <c r="F78" t="s">
-        <v>13</v>
+        <v>388</v>
       </c>
       <c r="G78" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H78" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>314</v>
+        <v>389</v>
       </c>
       <c r="B79" t="s">
-        <v>315</v>
+        <v>390</v>
       </c>
       <c r="C79" t="s">
-        <v>316</v>
+        <v>391</v>
       </c>
       <c r="D79" t="s">
-        <v>317</v>
+        <v>392</v>
       </c>
       <c r="E79" t="s">
-        <v>318</v>
+        <v>393</v>
       </c>
       <c r="F79" t="s">
-        <v>13</v>
+        <v>394</v>
       </c>
       <c r="G79" t="s">
         <v>14</v>
       </c>
       <c r="H79" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>319</v>
+        <v>395</v>
       </c>
       <c r="B80" t="s">
-        <v>320</v>
+        <v>396</v>
       </c>
       <c r="C80" t="s">
-        <v>321</v>
+        <v>397</v>
       </c>
       <c r="D80" t="s">
-        <v>322</v>
+        <v>398</v>
       </c>
       <c r="E80" t="s">
-        <v>323</v>
+        <v>399</v>
       </c>
       <c r="F80" t="s">
-        <v>13</v>
+        <v>400</v>
       </c>
       <c r="G80" t="s">
         <v>14</v>
       </c>
       <c r="H80" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>324</v>
+        <v>401</v>
       </c>
       <c r="B81" t="s">
-        <v>325</v>
+        <v>402</v>
       </c>
       <c r="C81" t="s">
-        <v>326</v>
+        <v>403</v>
       </c>
       <c r="D81" t="s">
-        <v>145</v>
+        <v>404</v>
       </c>
       <c r="E81" t="s">
-        <v>146</v>
+        <v>405</v>
       </c>
       <c r="F81" t="s">
-        <v>13</v>
+        <v>175</v>
       </c>
       <c r="G81" t="s">
-        <v>141</v>
+        <v>14</v>
       </c>
       <c r="H81" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>327</v>
+        <v>406</v>
       </c>
       <c r="B82" t="s">
-        <v>328</v>
+        <v>407</v>
       </c>
       <c r="C82" t="s">
-        <v>329</v>
+        <v>408</v>
       </c>
       <c r="D82" t="s">
-        <v>330</v>
+        <v>409</v>
       </c>
       <c r="E82" t="s">
-        <v>331</v>
+        <v>410</v>
       </c>
       <c r="F82" t="s">
-        <v>13</v>
+        <v>411</v>
       </c>
       <c r="G82" t="s">
         <v>14</v>
       </c>
       <c r="H82" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>332</v>
+        <v>412</v>
       </c>
       <c r="B83" t="s">
-        <v>333</v>
+        <v>413</v>
       </c>
       <c r="C83" t="s">
-        <v>334</v>
+        <v>414</v>
       </c>
       <c r="D83" t="s">
-        <v>269</v>
+        <v>415</v>
       </c>
       <c r="E83" t="s">
-        <v>71</v>
+        <v>416</v>
       </c>
       <c r="F83" t="s">
-        <v>13</v>
+        <v>373</v>
       </c>
       <c r="G83" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H83" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>335</v>
+        <v>417</v>
       </c>
       <c r="B84" t="s">
-        <v>336</v>
+        <v>418</v>
       </c>
       <c r="C84" t="s">
-        <v>337</v>
+        <v>419</v>
       </c>
       <c r="D84" t="s">
-        <v>338</v>
+        <v>420</v>
       </c>
       <c r="E84" t="s">
-        <v>301</v>
+        <v>333</v>
       </c>
       <c r="F84" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G84" t="s">
         <v>14</v>
       </c>
       <c r="H84" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>339</v>
+        <v>421</v>
       </c>
       <c r="B85" t="s">
-        <v>340</v>
+        <v>422</v>
       </c>
       <c r="C85" t="s">
-        <v>341</v>
+        <v>423</v>
       </c>
       <c r="D85" t="s">
-        <v>269</v>
+        <v>424</v>
       </c>
       <c r="E85" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="F85" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G85" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H85" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>342</v>
+        <v>425</v>
       </c>
       <c r="B86" t="s">
-        <v>343</v>
+        <v>426</v>
       </c>
       <c r="C86" t="s">
-        <v>344</v>
+        <v>427</v>
       </c>
       <c r="D86" t="s">
-        <v>66</v>
+        <v>428</v>
       </c>
       <c r="E86" t="s">
-        <v>20</v>
+        <v>65</v>
       </c>
       <c r="F86" t="s">
         <v>13</v>
       </c>
       <c r="G86" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H86" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>345</v>
+        <v>429</v>
       </c>
       <c r="B87" t="s">
-        <v>346</v>
+        <v>430</v>
       </c>
       <c r="C87" t="s">
-        <v>347</v>
+        <v>431</v>
       </c>
       <c r="D87" t="s">
-        <v>57</v>
+        <v>432</v>
       </c>
       <c r="E87" t="s">
-        <v>12</v>
+        <v>433</v>
       </c>
       <c r="F87" t="s">
-        <v>13</v>
+        <v>434</v>
       </c>
       <c r="G87" t="s">
         <v>14</v>
       </c>
       <c r="H87" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>348</v>
+        <v>435</v>
       </c>
       <c r="B88" t="s">
-        <v>349</v>
-[...2 lines deleted...]
-        <v>350</v>
+        <v>436</v>
       </c>
       <c r="D88" t="s">
-        <v>351</v>
+        <v>437</v>
       </c>
       <c r="E88" t="s">
-        <v>352</v>
+        <v>438</v>
       </c>
       <c r="F88" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G88" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H88" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>353</v>
+        <v>439</v>
+      </c>
+      <c r="B89" t="s">
+        <v>440</v>
       </c>
       <c r="C89" t="s">
-        <v>354</v>
+        <v>441</v>
       </c>
       <c r="D89" t="s">
-        <v>355</v>
+        <v>442</v>
       </c>
       <c r="E89" t="s">
-        <v>127</v>
+        <v>443</v>
       </c>
       <c r="F89" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G89" t="s">
         <v>14</v>
+      </c>
+      <c r="H89" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>356</v>
+        <v>444</v>
       </c>
       <c r="B90" t="s">
-        <v>357</v>
+        <v>445</v>
       </c>
       <c r="C90" t="s">
-        <v>358</v>
+        <v>446</v>
       </c>
       <c r="D90" t="s">
-        <v>359</v>
+        <v>447</v>
       </c>
       <c r="E90" t="s">
-        <v>20</v>
+        <v>448</v>
       </c>
       <c r="F90" t="s">
-        <v>13</v>
+        <v>388</v>
       </c>
       <c r="G90" t="s">
         <v>14</v>
       </c>
       <c r="H90" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>360</v>
+        <v>449</v>
       </c>
       <c r="B91" t="s">
-        <v>361</v>
+        <v>450</v>
       </c>
       <c r="C91" t="s">
-        <v>362</v>
+        <v>451</v>
       </c>
       <c r="D91" t="s">
-        <v>363</v>
+        <v>437</v>
       </c>
       <c r="E91" t="s">
-        <v>313</v>
+        <v>452</v>
       </c>
       <c r="F91" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G91" t="s">
         <v>14</v>
       </c>
       <c r="H91" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>364</v>
+        <v>453</v>
       </c>
       <c r="B92" t="s">
-        <v>365</v>
+        <v>454</v>
       </c>
       <c r="C92" t="s">
-        <v>354</v>
+        <v>455</v>
       </c>
       <c r="D92" t="s">
-        <v>366</v>
+        <v>456</v>
       </c>
       <c r="E92" t="s">
-        <v>127</v>
+        <v>438</v>
       </c>
       <c r="F92" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G92" t="s">
         <v>14</v>
+      </c>
+      <c r="H92" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>367</v>
+        <v>457</v>
       </c>
       <c r="B93" t="s">
-        <v>368</v>
+        <v>458</v>
       </c>
       <c r="C93" t="s">
-        <v>369</v>
+        <v>459</v>
       </c>
       <c r="D93" t="s">
-        <v>355</v>
+        <v>460</v>
       </c>
       <c r="E93" t="s">
-        <v>127</v>
+        <v>461</v>
       </c>
       <c r="F93" t="s">
-        <v>13</v>
+        <v>462</v>
       </c>
       <c r="G93" t="s">
         <v>14</v>
       </c>
       <c r="H93" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>370</v>
+        <v>463</v>
       </c>
       <c r="B94" t="s">
-        <v>371</v>
+        <v>464</v>
       </c>
       <c r="C94" t="s">
-        <v>372</v>
+        <v>465</v>
       </c>
       <c r="D94" t="s">
-        <v>373</v>
+        <v>466</v>
       </c>
       <c r="E94" t="s">
-        <v>374</v>
+        <v>33</v>
       </c>
       <c r="F94" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G94" t="s">
         <v>14</v>
       </c>
       <c r="H94" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>375</v>
+        <v>467</v>
       </c>
       <c r="B95" t="s">
-        <v>376</v>
+        <v>464</v>
       </c>
       <c r="C95" t="s">
-        <v>377</v>
+        <v>465</v>
       </c>
       <c r="D95" t="s">
-        <v>31</v>
+        <v>468</v>
       </c>
       <c r="E95" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F95" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G95" t="s">
         <v>14</v>
       </c>
       <c r="H95" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>375</v>
+        <v>469</v>
       </c>
       <c r="B96" t="s">
-        <v>376</v>
+        <v>470</v>
       </c>
       <c r="C96" t="s">
-        <v>378</v>
+        <v>471</v>
       </c>
       <c r="D96" t="s">
-        <v>31</v>
+        <v>472</v>
       </c>
       <c r="E96" t="s">
-        <v>20</v>
+        <v>473</v>
       </c>
       <c r="F96" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G96" t="s">
         <v>14</v>
       </c>
       <c r="H96" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>379</v>
+        <v>474</v>
       </c>
       <c r="B97" t="s">
-        <v>380</v>
+        <v>475</v>
       </c>
       <c r="C97" t="s">
-        <v>381</v>
+        <v>476</v>
       </c>
       <c r="D97" t="s">
-        <v>382</v>
+        <v>477</v>
       </c>
       <c r="E97" t="s">
-        <v>71</v>
+        <v>323</v>
       </c>
       <c r="F97" t="s">
         <v>13</v>
       </c>
       <c r="G97" t="s">
         <v>14</v>
       </c>
       <c r="H97" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>379</v>
+        <v>478</v>
       </c>
       <c r="B98" t="s">
-        <v>380</v>
+        <v>479</v>
       </c>
       <c r="C98" t="s">
-        <v>383</v>
+        <v>480</v>
       </c>
       <c r="D98" t="s">
-        <v>384</v>
+        <v>481</v>
       </c>
       <c r="E98" t="s">
-        <v>71</v>
+        <v>482</v>
       </c>
       <c r="F98" t="s">
-        <v>13</v>
+        <v>137</v>
       </c>
       <c r="G98" t="s">
         <v>14</v>
+      </c>
+      <c r="H98" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>385</v>
+        <v>483</v>
       </c>
       <c r="B99" t="s">
-        <v>386</v>
+        <v>484</v>
       </c>
       <c r="C99" t="s">
-        <v>387</v>
+        <v>485</v>
       </c>
       <c r="D99" t="s">
-        <v>261</v>
+        <v>486</v>
       </c>
       <c r="E99" t="s">
-        <v>12</v>
+        <v>487</v>
       </c>
       <c r="F99" t="s">
-        <v>13</v>
+        <v>362</v>
       </c>
       <c r="G99" t="s">
         <v>14</v>
       </c>
       <c r="H99" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>388</v>
+        <v>488</v>
       </c>
       <c r="B100" t="s">
-        <v>389</v>
+        <v>489</v>
       </c>
       <c r="C100" t="s">
-        <v>390</v>
+        <v>490</v>
       </c>
       <c r="D100" t="s">
-        <v>391</v>
+        <v>491</v>
       </c>
       <c r="E100" t="s">
-        <v>115</v>
+        <v>492</v>
       </c>
       <c r="F100" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G100" t="s">
         <v>14</v>
       </c>
       <c r="H100" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>392</v>
+        <v>493</v>
       </c>
       <c r="B101" t="s">
-        <v>393</v>
+        <v>494</v>
       </c>
       <c r="C101" t="s">
-        <v>394</v>
+        <v>495</v>
       </c>
       <c r="D101" t="s">
-        <v>395</v>
+        <v>496</v>
       </c>
       <c r="E101" t="s">
-        <v>292</v>
+        <v>497</v>
       </c>
       <c r="F101" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G101" t="s">
-        <v>141</v>
+        <v>14</v>
       </c>
       <c r="H101" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>396</v>
+        <v>498</v>
       </c>
       <c r="B102" t="s">
-        <v>397</v>
+        <v>499</v>
       </c>
       <c r="C102" t="s">
-        <v>398</v>
+        <v>500</v>
       </c>
       <c r="D102" t="s">
-        <v>399</v>
+        <v>501</v>
       </c>
       <c r="E102" t="s">
-        <v>20</v>
+        <v>502</v>
       </c>
       <c r="F102" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G102" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H102" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>400</v>
+        <v>503</v>
       </c>
       <c r="B103" t="s">
-        <v>401</v>
-[...2 lines deleted...]
-        <v>402</v>
+        <v>504</v>
       </c>
       <c r="D103" t="s">
-        <v>403</v>
+        <v>505</v>
       </c>
       <c r="E103" t="s">
-        <v>20</v>
+        <v>506</v>
       </c>
       <c r="F103" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G103" t="s">
         <v>14</v>
       </c>
       <c r="H103" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>404</v>
+        <v>507</v>
       </c>
       <c r="B104" t="s">
-        <v>405</v>
+        <v>508</v>
       </c>
       <c r="C104" t="s">
-        <v>406</v>
+        <v>63</v>
       </c>
       <c r="D104" t="s">
-        <v>407</v>
+        <v>509</v>
       </c>
       <c r="E104" t="s">
-        <v>110</v>
+        <v>510</v>
       </c>
       <c r="F104" t="s">
-        <v>13</v>
+        <v>511</v>
       </c>
       <c r="G104" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H104" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>408</v>
+        <v>512</v>
+      </c>
+      <c r="B105" t="s">
+        <v>513</v>
       </c>
       <c r="C105" t="s">
-        <v>409</v>
+        <v>514</v>
       </c>
       <c r="D105" t="s">
-        <v>410</v>
+        <v>515</v>
       </c>
       <c r="E105" t="s">
-        <v>20</v>
+        <v>516</v>
       </c>
       <c r="F105" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G105" t="s">
         <v>14</v>
       </c>
       <c r="H105" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>411</v>
+        <v>517</v>
       </c>
       <c r="B106" t="s">
-        <v>55</v>
+        <v>518</v>
       </c>
       <c r="C106" t="s">
-        <v>412</v>
+        <v>519</v>
       </c>
       <c r="D106" t="s">
-        <v>413</v>
+        <v>520</v>
       </c>
       <c r="E106" t="s">
-        <v>414</v>
+        <v>318</v>
       </c>
       <c r="F106" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G106" t="s">
         <v>14</v>
       </c>
       <c r="H106" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>415</v>
+        <v>521</v>
       </c>
       <c r="B107" t="s">
-        <v>416</v>
+        <v>522</v>
       </c>
       <c r="C107" t="s">
-        <v>417</v>
+        <v>476</v>
       </c>
       <c r="D107" t="s">
-        <v>418</v>
+        <v>523</v>
       </c>
       <c r="E107" t="s">
-        <v>20</v>
+        <v>524</v>
       </c>
       <c r="F107" t="s">
         <v>13</v>
       </c>
       <c r="G107" t="s">
         <v>14</v>
       </c>
       <c r="H107" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>419</v>
+        <v>525</v>
       </c>
       <c r="B108" t="s">
-        <v>420</v>
+        <v>526</v>
       </c>
       <c r="C108" t="s">
-        <v>421</v>
+        <v>63</v>
       </c>
       <c r="D108" t="s">
-        <v>257</v>
+        <v>527</v>
       </c>
       <c r="E108" t="s">
-        <v>20</v>
+        <v>528</v>
       </c>
       <c r="F108" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G108" t="s">
         <v>14</v>
       </c>
       <c r="H108" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>422</v>
+        <v>529</v>
       </c>
       <c r="B109" t="s">
-        <v>386</v>
+        <v>530</v>
       </c>
       <c r="C109" t="s">
-        <v>423</v>
+        <v>531</v>
       </c>
       <c r="D109" t="s">
-        <v>424</v>
+        <v>532</v>
       </c>
       <c r="E109" t="s">
-        <v>12</v>
+        <v>533</v>
       </c>
       <c r="F109" t="s">
-        <v>13</v>
+        <v>534</v>
       </c>
       <c r="G109" t="s">
         <v>14</v>
       </c>
       <c r="H109" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>425</v>
+        <v>535</v>
       </c>
       <c r="B110" t="s">
-        <v>55</v>
+        <v>536</v>
       </c>
       <c r="C110" t="s">
-        <v>426</v>
+        <v>537</v>
       </c>
       <c r="D110" t="s">
-        <v>427</v>
+        <v>538</v>
       </c>
       <c r="E110" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="F110" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G110" t="s">
         <v>14</v>
       </c>
       <c r="H110" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>428</v>
+        <v>539</v>
       </c>
       <c r="B111" t="s">
-        <v>429</v>
+        <v>536</v>
       </c>
       <c r="C111" t="s">
-        <v>430</v>
+        <v>537</v>
       </c>
       <c r="D111" t="s">
-        <v>431</v>
+        <v>540</v>
       </c>
       <c r="E111" t="s">
-        <v>432</v>
+        <v>33</v>
       </c>
       <c r="F111" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G111" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H111" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>433</v>
+        <v>541</v>
       </c>
       <c r="B112" t="s">
-        <v>434</v>
+        <v>542</v>
       </c>
       <c r="C112" t="s">
-        <v>435</v>
+        <v>543</v>
       </c>
       <c r="D112" t="s">
-        <v>31</v>
+        <v>544</v>
       </c>
       <c r="E112" t="s">
-        <v>20</v>
+        <v>545</v>
       </c>
       <c r="F112" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G112" t="s">
         <v>14</v>
       </c>
       <c r="H112" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>433</v>
+        <v>546</v>
       </c>
       <c r="B113" t="s">
-        <v>434</v>
+        <v>547</v>
       </c>
       <c r="C113" t="s">
-        <v>436</v>
+        <v>459</v>
       </c>
       <c r="D113" t="s">
-        <v>31</v>
+        <v>460</v>
       </c>
       <c r="E113" t="s">
-        <v>20</v>
+        <v>548</v>
       </c>
       <c r="F113" t="s">
-        <v>13</v>
+        <v>462</v>
       </c>
       <c r="G113" t="s">
         <v>14</v>
       </c>
       <c r="H113" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>437</v>
+        <v>549</v>
       </c>
       <c r="B114" t="s">
-        <v>438</v>
+        <v>550</v>
       </c>
       <c r="C114" t="s">
-        <v>439</v>
+        <v>551</v>
       </c>
       <c r="D114" t="s">
-        <v>440</v>
+        <v>552</v>
       </c>
       <c r="E114" t="s">
-        <v>40</v>
+        <v>553</v>
       </c>
       <c r="F114" t="s">
-        <v>13</v>
+        <v>137</v>
       </c>
       <c r="G114" t="s">
         <v>14</v>
       </c>
       <c r="H114" t="s">
-        <v>15</v>
+        <v>240</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>441</v>
+        <v>554</v>
       </c>
       <c r="B115" t="s">
-        <v>371</v>
+        <v>555</v>
       </c>
       <c r="C115" t="s">
-        <v>372</v>
+        <v>556</v>
       </c>
       <c r="D115" t="s">
-        <v>442</v>
+        <v>557</v>
       </c>
       <c r="E115" t="s">
-        <v>374</v>
+        <v>558</v>
       </c>
       <c r="F115" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G115" t="s">
         <v>14</v>
       </c>
       <c r="H115" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>443</v>
+        <v>559</v>
       </c>
       <c r="B116" t="s">
-        <v>444</v>
+        <v>560</v>
       </c>
       <c r="C116" t="s">
-        <v>445</v>
+        <v>561</v>
       </c>
       <c r="D116" t="s">
-        <v>446</v>
+        <v>562</v>
       </c>
       <c r="E116" t="s">
-        <v>115</v>
+        <v>563</v>
       </c>
       <c r="F116" t="s">
-        <v>13</v>
+        <v>175</v>
       </c>
       <c r="G116" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H116" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>447</v>
+        <v>564</v>
       </c>
       <c r="B117" t="s">
-        <v>448</v>
+        <v>565</v>
       </c>
       <c r="C117" t="s">
-        <v>449</v>
+        <v>566</v>
       </c>
       <c r="D117" t="s">
-        <v>450</v>
+        <v>567</v>
       </c>
       <c r="E117" t="s">
-        <v>20</v>
+        <v>568</v>
       </c>
       <c r="F117" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G117" t="s">
         <v>14</v>
       </c>
       <c r="H117" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>451</v>
+        <v>569</v>
       </c>
       <c r="B118" t="s">
-        <v>452</v>
+        <v>570</v>
       </c>
       <c r="C118" t="s">
-        <v>453</v>
+        <v>571</v>
       </c>
       <c r="D118" t="s">
-        <v>454</v>
+        <v>572</v>
       </c>
       <c r="E118" t="s">
-        <v>146</v>
+        <v>573</v>
       </c>
       <c r="F118" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G118" t="s">
         <v>14</v>
       </c>
       <c r="H118" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>455</v>
+        <v>574</v>
       </c>
       <c r="B119" t="s">
-        <v>456</v>
+        <v>575</v>
       </c>
       <c r="C119" t="s">
-        <v>457</v>
+        <v>576</v>
       </c>
       <c r="D119" t="s">
-        <v>458</v>
+        <v>577</v>
       </c>
       <c r="E119" t="s">
-        <v>20</v>
+        <v>578</v>
       </c>
       <c r="F119" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G119" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H119" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>459</v>
+        <v>579</v>
       </c>
       <c r="B120" t="s">
-        <v>460</v>
+        <v>580</v>
       </c>
       <c r="C120" t="s">
-        <v>461</v>
+        <v>581</v>
       </c>
       <c r="D120" t="s">
-        <v>462</v>
+        <v>582</v>
       </c>
       <c r="E120" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F120" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G120" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H120" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>463</v>
+        <v>583</v>
       </c>
       <c r="B121" t="s">
-        <v>464</v>
+        <v>584</v>
       </c>
       <c r="C121" t="s">
-        <v>465</v>
+        <v>585</v>
       </c>
       <c r="D121" t="s">
-        <v>466</v>
+        <v>586</v>
       </c>
       <c r="E121" t="s">
-        <v>20</v>
+        <v>587</v>
       </c>
       <c r="F121" t="s">
-        <v>13</v>
+        <v>199</v>
       </c>
       <c r="G121" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H121" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>467</v>
+        <v>588</v>
       </c>
       <c r="B122" t="s">
-        <v>468</v>
+        <v>589</v>
       </c>
       <c r="C122" t="s">
-        <v>469</v>
+        <v>590</v>
       </c>
       <c r="D122" t="s">
-        <v>31</v>
+        <v>591</v>
       </c>
       <c r="E122" t="s">
-        <v>20</v>
+        <v>592</v>
       </c>
       <c r="F122" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G122" t="s">
         <v>14</v>
       </c>
       <c r="H122" t="s">
-        <v>21</v>
+        <v>107</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>470</v>
+        <v>593</v>
       </c>
       <c r="B123" t="s">
-        <v>471</v>
+        <v>594</v>
       </c>
       <c r="C123" t="s">
-        <v>472</v>
+        <v>595</v>
       </c>
       <c r="D123" t="s">
-        <v>473</v>
+        <v>596</v>
       </c>
       <c r="E123" t="s">
-        <v>165</v>
+        <v>298</v>
       </c>
       <c r="F123" t="s">
-        <v>13</v>
+        <v>373</v>
       </c>
       <c r="G123" t="s">
         <v>14</v>
+      </c>
+      <c r="H123" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>474</v>
+        <v>597</v>
       </c>
       <c r="B124" t="s">
-        <v>475</v>
+        <v>598</v>
       </c>
       <c r="C124" t="s">
-        <v>476</v>
+        <v>599</v>
       </c>
       <c r="D124" t="s">
-        <v>477</v>
+        <v>600</v>
       </c>
       <c r="E124" t="s">
-        <v>40</v>
+        <v>284</v>
       </c>
       <c r="F124" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G124" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H124" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>478</v>
+        <v>601</v>
       </c>
       <c r="B125" t="s">
-        <v>479</v>
+        <v>602</v>
       </c>
       <c r="C125" t="s">
-        <v>480</v>
+        <v>603</v>
       </c>
       <c r="D125" t="s">
-        <v>241</v>
+        <v>604</v>
       </c>
       <c r="E125" t="s">
-        <v>301</v>
+        <v>605</v>
       </c>
       <c r="F125" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G125" t="s">
         <v>14</v>
       </c>
       <c r="H125" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>481</v>
+        <v>606</v>
       </c>
       <c r="B126" t="s">
-        <v>482</v>
+        <v>607</v>
       </c>
       <c r="C126" t="s">
-        <v>483</v>
+        <v>608</v>
       </c>
       <c r="D126" t="s">
-        <v>230</v>
+        <v>609</v>
       </c>
       <c r="E126" t="s">
-        <v>45</v>
+        <v>215</v>
       </c>
       <c r="F126" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G126" t="s">
         <v>14</v>
       </c>
       <c r="H126" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>484</v>
+        <v>610</v>
       </c>
       <c r="B127" t="s">
-        <v>485</v>
+        <v>611</v>
       </c>
       <c r="C127" t="s">
-        <v>486</v>
+        <v>612</v>
       </c>
       <c r="D127" t="s">
-        <v>487</v>
+        <v>613</v>
       </c>
       <c r="E127" t="s">
-        <v>110</v>
+        <v>614</v>
       </c>
       <c r="F127" t="s">
-        <v>13</v>
+        <v>137</v>
       </c>
       <c r="G127" t="s">
         <v>14</v>
       </c>
       <c r="H127" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>488</v>
+        <v>615</v>
       </c>
       <c r="B128" t="s">
-        <v>489</v>
+        <v>616</v>
       </c>
       <c r="C128" t="s">
-        <v>490</v>
+        <v>617</v>
       </c>
       <c r="D128" t="s">
-        <v>178</v>
+        <v>618</v>
       </c>
       <c r="E128" t="s">
-        <v>110</v>
+        <v>619</v>
       </c>
       <c r="F128" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G128" t="s">
         <v>14</v>
+      </c>
+      <c r="H128" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>491</v>
+        <v>620</v>
       </c>
       <c r="B129" t="s">
-        <v>492</v>
+        <v>621</v>
       </c>
       <c r="C129" t="s">
-        <v>493</v>
+        <v>622</v>
       </c>
       <c r="D129" t="s">
-        <v>494</v>
+        <v>623</v>
       </c>
       <c r="E129" t="s">
-        <v>115</v>
+        <v>624</v>
       </c>
       <c r="F129" t="s">
-        <v>13</v>
+        <v>373</v>
       </c>
       <c r="G129" t="s">
         <v>14</v>
+      </c>
+      <c r="H129" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>495</v>
+        <v>625</v>
       </c>
       <c r="B130" t="s">
-        <v>496</v>
+        <v>626</v>
       </c>
       <c r="C130" t="s">
-        <v>497</v>
+        <v>627</v>
       </c>
       <c r="D130" t="s">
-        <v>498</v>
+        <v>628</v>
       </c>
       <c r="E130" t="s">
-        <v>127</v>
+        <v>629</v>
       </c>
       <c r="F130" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G130" t="s">
         <v>14</v>
       </c>
       <c r="H130" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>499</v>
+        <v>630</v>
       </c>
       <c r="B131" t="s">
-        <v>500</v>
+        <v>631</v>
       </c>
       <c r="C131" t="s">
-        <v>501</v>
+        <v>632</v>
       </c>
       <c r="D131" t="s">
-        <v>502</v>
+        <v>633</v>
       </c>
       <c r="E131" t="s">
-        <v>301</v>
+        <v>634</v>
       </c>
       <c r="F131" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G131" t="s">
         <v>14</v>
       </c>
       <c r="H131" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>503</v>
+        <v>635</v>
       </c>
       <c r="B132" t="s">
-        <v>504</v>
-[...2 lines deleted...]
-        <v>505</v>
+        <v>636</v>
       </c>
       <c r="D132" t="s">
-        <v>506</v>
+        <v>637</v>
       </c>
       <c r="E132" t="s">
-        <v>71</v>
+        <v>638</v>
       </c>
       <c r="F132" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G132" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H132" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>507</v>
+        <v>639</v>
       </c>
       <c r="B133" t="s">
-        <v>508</v>
+        <v>640</v>
       </c>
       <c r="C133" t="s">
-        <v>509</v>
+        <v>641</v>
       </c>
       <c r="D133" t="s">
-        <v>510</v>
+        <v>642</v>
       </c>
       <c r="E133" t="s">
-        <v>20</v>
+        <v>643</v>
       </c>
       <c r="F133" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G133" t="s">
         <v>14</v>
+      </c>
+      <c r="H133" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>511</v>
+        <v>644</v>
+      </c>
+      <c r="B134" t="s">
+        <v>645</v>
       </c>
       <c r="C134" t="s">
-        <v>512</v>
+        <v>646</v>
       </c>
       <c r="D134" t="s">
-        <v>513</v>
+        <v>647</v>
       </c>
       <c r="E134" t="s">
-        <v>20</v>
+        <v>648</v>
       </c>
       <c r="F134" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G134" t="s">
         <v>14</v>
       </c>
       <c r="H134" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>514</v>
+        <v>649</v>
       </c>
       <c r="B135" t="s">
-        <v>515</v>
+        <v>650</v>
       </c>
       <c r="C135" t="s">
-        <v>516</v>
+        <v>646</v>
       </c>
       <c r="D135" t="s">
-        <v>517</v>
+        <v>651</v>
       </c>
       <c r="E135" t="s">
-        <v>110</v>
+        <v>652</v>
       </c>
       <c r="F135" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G135" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H135" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>518</v>
+        <v>653</v>
       </c>
       <c r="B136" t="s">
-        <v>519</v>
+        <v>654</v>
       </c>
       <c r="C136" t="s">
-        <v>520</v>
+        <v>655</v>
       </c>
       <c r="D136" t="s">
-        <v>521</v>
+        <v>656</v>
       </c>
       <c r="E136" t="s">
-        <v>20</v>
+        <v>657</v>
       </c>
       <c r="F136" t="s">
-        <v>13</v>
+        <v>199</v>
       </c>
       <c r="G136" t="s">
         <v>14</v>
       </c>
       <c r="H136" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>522</v>
+        <v>658</v>
       </c>
       <c r="B137" t="s">
-        <v>519</v>
+        <v>659</v>
       </c>
       <c r="C137" t="s">
-        <v>523</v>
+        <v>660</v>
       </c>
       <c r="D137" t="s">
-        <v>524</v>
+        <v>661</v>
       </c>
       <c r="E137" t="s">
-        <v>20</v>
+        <v>662</v>
       </c>
       <c r="F137" t="s">
-        <v>13</v>
+        <v>373</v>
       </c>
       <c r="G137" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H137" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>525</v>
+        <v>663</v>
       </c>
       <c r="B138" t="s">
-        <v>526</v>
+        <v>664</v>
       </c>
       <c r="C138" t="s">
-        <v>527</v>
+        <v>665</v>
       </c>
       <c r="D138" t="s">
-        <v>528</v>
+        <v>666</v>
       </c>
       <c r="E138" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="F138" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G138" t="s">
         <v>14</v>
       </c>
       <c r="H138" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>529</v>
+        <v>667</v>
       </c>
       <c r="B139" t="s">
-        <v>530</v>
+        <v>668</v>
       </c>
       <c r="C139" t="s">
-        <v>531</v>
+        <v>665</v>
       </c>
       <c r="D139" t="s">
-        <v>532</v>
+        <v>666</v>
       </c>
       <c r="E139" t="s">
-        <v>301</v>
+        <v>669</v>
       </c>
       <c r="F139" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G139" t="s">
         <v>14</v>
       </c>
       <c r="H139" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>533</v>
+        <v>670</v>
       </c>
       <c r="B140" t="s">
-        <v>534</v>
+        <v>671</v>
       </c>
       <c r="C140" t="s">
-        <v>535</v>
+        <v>672</v>
       </c>
       <c r="D140" t="s">
-        <v>132</v>
+        <v>673</v>
       </c>
       <c r="E140" t="s">
-        <v>20</v>
+        <v>674</v>
       </c>
       <c r="F140" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G140" t="s">
         <v>14</v>
+      </c>
+      <c r="H140" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>536</v>
+        <v>675</v>
       </c>
       <c r="B141" t="s">
-        <v>534</v>
+        <v>676</v>
       </c>
       <c r="C141" t="s">
-        <v>535</v>
+        <v>677</v>
       </c>
       <c r="D141" t="s">
-        <v>537</v>
+        <v>678</v>
       </c>
       <c r="E141" t="s">
-        <v>20</v>
+        <v>679</v>
       </c>
       <c r="F141" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G141" t="s">
         <v>14</v>
+      </c>
+      <c r="H141" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>538</v>
+        <v>680</v>
       </c>
       <c r="B142" t="s">
-        <v>539</v>
+        <v>681</v>
       </c>
       <c r="C142" t="s">
-        <v>540</v>
+        <v>682</v>
       </c>
       <c r="D142" t="s">
-        <v>541</v>
+        <v>683</v>
       </c>
       <c r="E142" t="s">
-        <v>20</v>
+        <v>684</v>
       </c>
       <c r="F142" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G142" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H142" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>542</v>
+        <v>685</v>
       </c>
       <c r="B143" t="s">
-        <v>543</v>
+        <v>686</v>
       </c>
       <c r="C143" t="s">
-        <v>544</v>
+        <v>687</v>
       </c>
       <c r="D143" t="s">
-        <v>545</v>
+        <v>688</v>
       </c>
       <c r="E143" t="s">
-        <v>71</v>
+        <v>689</v>
       </c>
       <c r="F143" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G143" t="s">
         <v>14</v>
       </c>
       <c r="H143" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>546</v>
+        <v>690</v>
       </c>
       <c r="B144" t="s">
-        <v>547</v>
+        <v>691</v>
       </c>
       <c r="C144" t="s">
-        <v>548</v>
+        <v>692</v>
       </c>
       <c r="D144" t="s">
-        <v>549</v>
+        <v>693</v>
       </c>
       <c r="E144" t="s">
-        <v>45</v>
+        <v>694</v>
       </c>
       <c r="F144" t="s">
-        <v>13</v>
+        <v>695</v>
       </c>
       <c r="G144" t="s">
         <v>14</v>
+      </c>
+      <c r="H144" t="s">
+        <v>107</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>550</v>
+        <v>696</v>
       </c>
       <c r="B145" t="s">
-        <v>551</v>
+        <v>697</v>
       </c>
       <c r="C145" t="s">
-        <v>552</v>
+        <v>698</v>
       </c>
       <c r="D145" t="s">
-        <v>553</v>
+        <v>699</v>
       </c>
       <c r="E145" t="s">
-        <v>20</v>
+        <v>700</v>
       </c>
       <c r="F145" t="s">
-        <v>13</v>
+        <v>137</v>
       </c>
       <c r="G145" t="s">
         <v>14</v>
       </c>
       <c r="H145" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>554</v>
+        <v>701</v>
       </c>
       <c r="B146" t="s">
-        <v>555</v>
+        <v>702</v>
       </c>
       <c r="C146" t="s">
-        <v>556</v>
+        <v>703</v>
       </c>
       <c r="D146" t="s">
-        <v>557</v>
+        <v>704</v>
       </c>
       <c r="E146" t="s">
-        <v>558</v>
+        <v>705</v>
       </c>
       <c r="F146" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G146" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H146" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>559</v>
+        <v>706</v>
       </c>
       <c r="B147" t="s">
-        <v>560</v>
+        <v>702</v>
       </c>
       <c r="C147" t="s">
-        <v>561</v>
+        <v>703</v>
       </c>
       <c r="D147" t="s">
-        <v>562</v>
+        <v>704</v>
       </c>
       <c r="E147" t="s">
-        <v>115</v>
+        <v>705</v>
       </c>
       <c r="F147" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G147" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H147" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>563</v>
+        <v>707</v>
       </c>
       <c r="B148" t="s">
-        <v>564</v>
+        <v>708</v>
       </c>
       <c r="C148" t="s">
-        <v>565</v>
+        <v>709</v>
       </c>
       <c r="D148" t="s">
-        <v>566</v>
+        <v>710</v>
       </c>
       <c r="E148" t="s">
-        <v>20</v>
+        <v>711</v>
       </c>
       <c r="F148" t="s">
         <v>13</v>
       </c>
       <c r="G148" t="s">
         <v>14</v>
       </c>
+      <c r="H148" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>563</v>
+        <v>712</v>
       </c>
       <c r="B149" t="s">
-        <v>564</v>
+        <v>713</v>
       </c>
       <c r="C149" t="s">
-        <v>565</v>
+        <v>714</v>
       </c>
       <c r="D149" t="s">
-        <v>566</v>
+        <v>715</v>
       </c>
       <c r="E149" t="s">
-        <v>20</v>
+        <v>716</v>
       </c>
       <c r="F149" t="s">
-        <v>13</v>
+        <v>717</v>
       </c>
       <c r="G149" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H149" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>567</v>
+        <v>718</v>
       </c>
       <c r="B150" t="s">
-        <v>568</v>
-[...2 lines deleted...]
-        <v>569</v>
+        <v>719</v>
       </c>
       <c r="D150" t="s">
-        <v>570</v>
+        <v>720</v>
       </c>
       <c r="E150" t="s">
-        <v>12</v>
+        <v>721</v>
       </c>
       <c r="F150" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G150" t="s">
         <v>14</v>
       </c>
       <c r="H150" t="s">
-        <v>15</v>
+        <v>240</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>571</v>
+        <v>722</v>
       </c>
       <c r="B151" t="s">
-        <v>572</v>
+        <v>723</v>
       </c>
       <c r="C151" t="s">
-        <v>573</v>
+        <v>724</v>
       </c>
       <c r="D151" t="s">
-        <v>574</v>
+        <v>725</v>
       </c>
       <c r="E151" t="s">
-        <v>575</v>
+        <v>726</v>
       </c>
       <c r="F151" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G151" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H151" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>576</v>
+        <v>727</v>
+      </c>
+      <c r="B152" t="s">
+        <v>728</v>
       </c>
       <c r="C152" t="s">
-        <v>577</v>
+        <v>729</v>
       </c>
       <c r="D152" t="s">
-        <v>578</v>
+        <v>730</v>
       </c>
       <c r="E152" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="F152" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G152" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H152" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>579</v>
+        <v>731</v>
       </c>
       <c r="B153" t="s">
-        <v>580</v>
+        <v>732</v>
       </c>
       <c r="C153" t="s">
-        <v>581</v>
+        <v>733</v>
       </c>
       <c r="D153" t="s">
-        <v>582</v>
+        <v>734</v>
       </c>
       <c r="E153" t="s">
-        <v>110</v>
+        <v>87</v>
       </c>
       <c r="F153" t="s">
-        <v>13</v>
+        <v>735</v>
       </c>
       <c r="G153" t="s">
         <v>14</v>
+      </c>
+      <c r="H153" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>583</v>
+        <v>736</v>
       </c>
       <c r="B154" t="s">
-        <v>584</v>
+        <v>737</v>
       </c>
       <c r="C154" t="s">
-        <v>585</v>
+        <v>738</v>
       </c>
       <c r="D154" t="s">
-        <v>49</v>
+        <v>739</v>
       </c>
       <c r="E154" t="s">
-        <v>45</v>
+        <v>711</v>
       </c>
       <c r="F154" t="s">
         <v>13</v>
       </c>
       <c r="G154" t="s">
         <v>14</v>
       </c>
+      <c r="H154" t="s">
+        <v>82</v>
+      </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>586</v>
+        <v>740</v>
       </c>
       <c r="B155" t="s">
-        <v>587</v>
+        <v>741</v>
       </c>
       <c r="C155" t="s">
-        <v>588</v>
+        <v>742</v>
       </c>
       <c r="D155" t="s">
-        <v>76</v>
+        <v>743</v>
       </c>
       <c r="E155" t="s">
-        <v>589</v>
+        <v>448</v>
       </c>
       <c r="F155" t="s">
-        <v>13</v>
+        <v>388</v>
       </c>
       <c r="G155" t="s">
         <v>14</v>
+      </c>
+      <c r="H155" t="s">
+        <v>107</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>590</v>
+        <v>744</v>
       </c>
       <c r="B156" t="s">
-        <v>591</v>
+        <v>745</v>
       </c>
       <c r="C156" t="s">
-        <v>592</v>
+        <v>746</v>
       </c>
       <c r="D156" t="s">
-        <v>570</v>
+        <v>747</v>
       </c>
       <c r="E156" t="s">
-        <v>12</v>
+        <v>643</v>
       </c>
       <c r="F156" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G156" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H156" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>593</v>
+        <v>748</v>
       </c>
       <c r="B157" t="s">
-        <v>594</v>
+        <v>749</v>
       </c>
       <c r="C157" t="s">
-        <v>595</v>
+        <v>750</v>
       </c>
       <c r="D157" t="s">
-        <v>363</v>
+        <v>751</v>
       </c>
       <c r="E157" t="s">
-        <v>313</v>
+        <v>752</v>
       </c>
       <c r="F157" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G157" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H157" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>596</v>
+        <v>753</v>
       </c>
       <c r="B158" t="s">
-        <v>597</v>
+        <v>754</v>
       </c>
       <c r="C158" t="s">
-        <v>598</v>
+        <v>755</v>
       </c>
       <c r="D158" t="s">
-        <v>517</v>
+        <v>756</v>
       </c>
       <c r="E158" t="s">
-        <v>110</v>
+        <v>33</v>
       </c>
       <c r="F158" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G158" t="s">
         <v>14</v>
       </c>
       <c r="H158" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>599</v>
+        <v>757</v>
       </c>
       <c r="B159" t="s">
-        <v>600</v>
+        <v>758</v>
       </c>
       <c r="C159" t="s">
-        <v>601</v>
+        <v>759</v>
       </c>
       <c r="D159" t="s">
-        <v>602</v>
+        <v>760</v>
       </c>
       <c r="E159" t="s">
-        <v>45</v>
+        <v>761</v>
       </c>
       <c r="F159" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G159" t="s">
         <v>14</v>
+      </c>
+      <c r="H159" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>603</v>
+        <v>762</v>
       </c>
       <c r="B160" t="s">
-        <v>604</v>
+        <v>763</v>
       </c>
       <c r="C160" t="s">
-        <v>605</v>
+        <v>764</v>
       </c>
       <c r="D160" t="s">
-        <v>31</v>
+        <v>765</v>
       </c>
       <c r="E160" t="s">
-        <v>20</v>
+        <v>333</v>
       </c>
       <c r="F160" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G160" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H160" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>606</v>
+        <v>766</v>
       </c>
       <c r="B161" t="s">
-        <v>607</v>
+        <v>767</v>
       </c>
       <c r="C161" t="s">
-        <v>608</v>
+        <v>768</v>
       </c>
       <c r="D161" t="s">
-        <v>609</v>
+        <v>769</v>
       </c>
       <c r="E161" t="s">
-        <v>45</v>
+        <v>770</v>
       </c>
       <c r="F161" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G161" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H161" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>610</v>
+        <v>771</v>
       </c>
       <c r="B162" t="s">
-        <v>611</v>
+        <v>772</v>
       </c>
       <c r="C162" t="s">
-        <v>612</v>
+        <v>773</v>
       </c>
       <c r="D162" t="s">
-        <v>613</v>
+        <v>774</v>
       </c>
       <c r="E162" t="s">
-        <v>323</v>
+        <v>775</v>
       </c>
       <c r="F162" t="s">
-        <v>13</v>
+        <v>400</v>
       </c>
       <c r="G162" t="s">
         <v>14</v>
       </c>
       <c r="H162" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>614</v>
+        <v>776</v>
       </c>
       <c r="B163" t="s">
-        <v>615</v>
+        <v>777</v>
       </c>
       <c r="C163" t="s">
-        <v>616</v>
+        <v>778</v>
       </c>
       <c r="D163" t="s">
-        <v>35</v>
+        <v>779</v>
       </c>
       <c r="E163" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="F163" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G163" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H163" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>617</v>
+        <v>780</v>
       </c>
       <c r="B164" t="s">
-        <v>618</v>
+        <v>781</v>
       </c>
       <c r="C164" t="s">
-        <v>619</v>
+        <v>782</v>
       </c>
       <c r="D164" t="s">
-        <v>140</v>
+        <v>783</v>
       </c>
       <c r="E164" t="s">
-        <v>620</v>
+        <v>784</v>
       </c>
       <c r="F164" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G164" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H164" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>621</v>
+        <v>785</v>
       </c>
       <c r="B165" t="s">
-        <v>622</v>
+        <v>786</v>
       </c>
       <c r="C165" t="s">
-        <v>623</v>
+        <v>787</v>
       </c>
       <c r="D165" t="s">
-        <v>624</v>
+        <v>788</v>
       </c>
       <c r="E165" t="s">
-        <v>20</v>
+        <v>169</v>
       </c>
       <c r="F165" t="s">
-        <v>13</v>
+        <v>789</v>
       </c>
       <c r="G165" t="s">
         <v>14</v>
       </c>
       <c r="H165" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>625</v>
+        <v>790</v>
       </c>
       <c r="B166" t="s">
-        <v>626</v>
+        <v>791</v>
       </c>
       <c r="C166" t="s">
-        <v>627</v>
+        <v>792</v>
       </c>
       <c r="D166" t="s">
-        <v>562</v>
+        <v>793</v>
       </c>
       <c r="E166" t="s">
-        <v>115</v>
+        <v>794</v>
       </c>
       <c r="F166" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G166" t="s">
-        <v>141</v>
+        <v>14</v>
       </c>
       <c r="H166" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>628</v>
+        <v>795</v>
       </c>
       <c r="B167" t="s">
-        <v>629</v>
+        <v>796</v>
       </c>
       <c r="C167" t="s">
-        <v>630</v>
+        <v>797</v>
       </c>
       <c r="D167" t="s">
-        <v>631</v>
+        <v>798</v>
       </c>
       <c r="E167" t="s">
-        <v>20</v>
+        <v>700</v>
       </c>
       <c r="F167" t="s">
-        <v>13</v>
+        <v>137</v>
       </c>
       <c r="G167" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H167" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>632</v>
+        <v>799</v>
       </c>
       <c r="B168" t="s">
-        <v>633</v>
+        <v>800</v>
       </c>
       <c r="C168" t="s">
-        <v>634</v>
+        <v>801</v>
       </c>
       <c r="D168" t="s">
-        <v>635</v>
+        <v>802</v>
       </c>
       <c r="E168" t="s">
-        <v>352</v>
+        <v>803</v>
       </c>
       <c r="F168" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G168" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H168" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>636</v>
+        <v>804</v>
       </c>
       <c r="B169" t="s">
-        <v>637</v>
+        <v>805</v>
       </c>
       <c r="C169" t="s">
-        <v>638</v>
+        <v>806</v>
       </c>
       <c r="D169" t="s">
-        <v>545</v>
+        <v>807</v>
       </c>
       <c r="E169" t="s">
-        <v>20</v>
+        <v>808</v>
       </c>
       <c r="F169" t="s">
-        <v>13</v>
+        <v>434</v>
       </c>
       <c r="G169" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H169" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>639</v>
+        <v>809</v>
       </c>
       <c r="B170" t="s">
-        <v>640</v>
+        <v>810</v>
       </c>
       <c r="C170" t="s">
-        <v>641</v>
+        <v>811</v>
       </c>
       <c r="D170" t="s">
-        <v>230</v>
+        <v>812</v>
       </c>
       <c r="E170" t="s">
-        <v>45</v>
+        <v>679</v>
       </c>
       <c r="F170" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G170" t="s">
         <v>14</v>
       </c>
       <c r="H170" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>642</v>
+        <v>813</v>
       </c>
       <c r="B171" t="s">
-        <v>180</v>
+        <v>814</v>
       </c>
       <c r="C171" t="s">
-        <v>643</v>
+        <v>815</v>
       </c>
       <c r="D171" t="s">
-        <v>644</v>
+        <v>816</v>
       </c>
       <c r="E171" t="s">
-        <v>45</v>
+        <v>284</v>
       </c>
       <c r="F171" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G171" t="s">
         <v>14</v>
       </c>
       <c r="H171" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>645</v>
+        <v>817</v>
       </c>
       <c r="B172" t="s">
-        <v>646</v>
+        <v>818</v>
       </c>
       <c r="C172" t="s">
-        <v>647</v>
+        <v>218</v>
       </c>
       <c r="D172" t="s">
-        <v>648</v>
+        <v>819</v>
       </c>
       <c r="E172" t="s">
-        <v>20</v>
+        <v>820</v>
       </c>
       <c r="F172" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G172" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H172" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>649</v>
+        <v>821</v>
       </c>
       <c r="B173" t="s">
-        <v>180</v>
+        <v>822</v>
       </c>
       <c r="C173" t="s">
-        <v>650</v>
+        <v>823</v>
       </c>
       <c r="D173" t="s">
-        <v>651</v>
+        <v>824</v>
       </c>
       <c r="E173" t="s">
-        <v>40</v>
+        <v>825</v>
       </c>
       <c r="F173" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G173" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H173" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>652</v>
+        <v>826</v>
       </c>
       <c r="B174" t="s">
-        <v>543</v>
+        <v>827</v>
       </c>
       <c r="C174" t="s">
-        <v>653</v>
+        <v>218</v>
       </c>
       <c r="D174" t="s">
-        <v>654</v>
+        <v>828</v>
       </c>
       <c r="E174" t="s">
-        <v>71</v>
+        <v>829</v>
       </c>
       <c r="F174" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G174" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H174" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>655</v>
+        <v>830</v>
       </c>
       <c r="B175" t="s">
-        <v>656</v>
+        <v>831</v>
       </c>
       <c r="C175" t="s">
-        <v>657</v>
+        <v>677</v>
       </c>
       <c r="D175" t="s">
-        <v>658</v>
+        <v>832</v>
       </c>
       <c r="E175" t="s">
-        <v>20</v>
+        <v>833</v>
       </c>
       <c r="F175" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G175" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H175" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>659</v>
+        <v>834</v>
       </c>
       <c r="B176" t="s">
-        <v>660</v>
+        <v>835</v>
       </c>
       <c r="C176" t="s">
-        <v>661</v>
+        <v>836</v>
       </c>
       <c r="D176" t="s">
-        <v>662</v>
+        <v>837</v>
       </c>
       <c r="E176" t="s">
-        <v>292</v>
+        <v>838</v>
       </c>
       <c r="F176" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G176" t="s">
         <v>14</v>
       </c>
       <c r="H176" t="s">
-        <v>21</v>
+        <v>107</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>663</v>
+        <v>839</v>
       </c>
       <c r="B177" t="s">
-        <v>664</v>
+        <v>840</v>
       </c>
       <c r="C177" t="s">
-        <v>665</v>
+        <v>841</v>
       </c>
       <c r="D177" t="s">
-        <v>666</v>
+        <v>842</v>
       </c>
       <c r="E177" t="s">
-        <v>20</v>
+        <v>843</v>
       </c>
       <c r="F177" t="s">
-        <v>13</v>
+        <v>362</v>
       </c>
       <c r="G177" t="s">
         <v>14</v>
       </c>
       <c r="H177" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>667</v>
+        <v>844</v>
       </c>
       <c r="B178" t="s">
-        <v>668</v>
+        <v>845</v>
       </c>
       <c r="C178" t="s">
-        <v>669</v>
+        <v>846</v>
       </c>
       <c r="D178" t="s">
-        <v>670</v>
+        <v>847</v>
       </c>
       <c r="E178" t="s">
-        <v>84</v>
+        <v>848</v>
       </c>
       <c r="F178" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G178" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H178" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>671</v>
+        <v>849</v>
       </c>
       <c r="B179" t="s">
-        <v>672</v>
+        <v>850</v>
       </c>
       <c r="C179" t="s">
-        <v>673</v>
+        <v>851</v>
       </c>
       <c r="D179" t="s">
-        <v>674</v>
+        <v>852</v>
       </c>
       <c r="E179" t="s">
-        <v>40</v>
+        <v>853</v>
       </c>
       <c r="F179" t="s">
-        <v>13</v>
+        <v>97</v>
       </c>
       <c r="G179" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H179" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>675</v>
+        <v>854</v>
       </c>
       <c r="B180" t="s">
-        <v>676</v>
+        <v>855</v>
       </c>
       <c r="C180" t="s">
-        <v>677</v>
+        <v>856</v>
       </c>
       <c r="D180" t="s">
-        <v>678</v>
+        <v>857</v>
       </c>
       <c r="E180" t="s">
-        <v>20</v>
+        <v>858</v>
       </c>
       <c r="F180" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G180" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H180" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>679</v>
+        <v>859</v>
       </c>
       <c r="B181" t="s">
-        <v>680</v>
+        <v>860</v>
       </c>
       <c r="C181" t="s">
-        <v>681</v>
+        <v>861</v>
       </c>
       <c r="D181" t="s">
-        <v>682</v>
+        <v>862</v>
       </c>
       <c r="E181" t="s">
-        <v>683</v>
+        <v>863</v>
       </c>
       <c r="F181" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G181" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H181" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>684</v>
+        <v>864</v>
       </c>
       <c r="B182" t="s">
-        <v>685</v>
+        <v>865</v>
       </c>
       <c r="C182" t="s">
-        <v>686</v>
+        <v>866</v>
       </c>
       <c r="D182" t="s">
-        <v>654</v>
+        <v>867</v>
       </c>
       <c r="E182" t="s">
-        <v>71</v>
+        <v>868</v>
       </c>
       <c r="F182" t="s">
-        <v>13</v>
+        <v>869</v>
       </c>
       <c r="G182" t="s">
         <v>14</v>
       </c>
       <c r="H182" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>687</v>
+        <v>870</v>
       </c>
       <c r="B183" t="s">
-        <v>688</v>
+        <v>871</v>
       </c>
       <c r="C183" t="s">
-        <v>689</v>
+        <v>872</v>
       </c>
       <c r="D183" t="s">
-        <v>690</v>
+        <v>873</v>
       </c>
       <c r="E183" t="s">
-        <v>20</v>
+        <v>833</v>
       </c>
       <c r="F183" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G183" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H183" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>691</v>
+        <v>874</v>
       </c>
       <c r="B184" t="s">
-        <v>692</v>
+        <v>875</v>
       </c>
       <c r="C184" t="s">
-        <v>693</v>
+        <v>876</v>
       </c>
       <c r="D184" t="s">
-        <v>570</v>
+        <v>877</v>
       </c>
       <c r="E184" t="s">
-        <v>12</v>
+        <v>878</v>
       </c>
       <c r="F184" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G184" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H184" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>694</v>
+        <v>879</v>
       </c>
       <c r="B185" t="s">
-        <v>695</v>
+        <v>880</v>
       </c>
       <c r="C185" t="s">
-        <v>540</v>
+        <v>881</v>
       </c>
       <c r="D185" t="s">
-        <v>635</v>
+        <v>882</v>
       </c>
       <c r="E185" t="s">
-        <v>20</v>
+        <v>711</v>
       </c>
       <c r="F185" t="s">
         <v>13</v>
       </c>
       <c r="G185" t="s">
         <v>14</v>
       </c>
+      <c r="H185" t="s">
+        <v>82</v>
+      </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>696</v>
+        <v>883</v>
       </c>
       <c r="B186" t="s">
-        <v>697</v>
+        <v>884</v>
       </c>
       <c r="C186" t="s">
-        <v>698</v>
+        <v>885</v>
       </c>
       <c r="D186" t="s">
-        <v>699</v>
+        <v>673</v>
       </c>
       <c r="E186" t="s">
-        <v>71</v>
+        <v>808</v>
       </c>
       <c r="F186" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G186" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H186" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>700</v>
+        <v>886</v>
       </c>
       <c r="B187" t="s">
-        <v>701</v>
+        <v>887</v>
       </c>
       <c r="C187" t="s">
-        <v>702</v>
+        <v>888</v>
       </c>
       <c r="D187" t="s">
-        <v>703</v>
+        <v>889</v>
       </c>
       <c r="E187" t="s">
-        <v>71</v>
+        <v>890</v>
       </c>
       <c r="F187" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G187" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H187" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>704</v>
+        <v>891</v>
       </c>
       <c r="B188" t="s">
-        <v>705</v>
+        <v>892</v>
       </c>
       <c r="C188" t="s">
-        <v>706</v>
+        <v>893</v>
       </c>
       <c r="D188" t="s">
-        <v>707</v>
+        <v>894</v>
       </c>
       <c r="E188" t="s">
-        <v>146</v>
+        <v>895</v>
       </c>
       <c r="F188" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G188" t="s">
         <v>14</v>
       </c>
       <c r="H188" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>708</v>
+        <v>896</v>
       </c>
       <c r="B189" t="s">
-        <v>709</v>
+        <v>897</v>
       </c>
       <c r="C189" t="s">
-        <v>710</v>
+        <v>898</v>
       </c>
       <c r="D189" t="s">
-        <v>703</v>
+        <v>899</v>
       </c>
       <c r="E189" t="s">
-        <v>71</v>
+        <v>900</v>
       </c>
       <c r="F189" t="s">
-        <v>13</v>
+        <v>175</v>
       </c>
       <c r="G189" t="s">
         <v>14</v>
       </c>
       <c r="H189" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>711</v>
+        <v>901</v>
       </c>
       <c r="B190" t="s">
-        <v>712</v>
+        <v>902</v>
       </c>
       <c r="C190" t="s">
-        <v>713</v>
+        <v>903</v>
       </c>
       <c r="D190" t="s">
-        <v>703</v>
+        <v>904</v>
       </c>
       <c r="E190" t="s">
-        <v>71</v>
+        <v>895</v>
       </c>
       <c r="F190" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G190" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H190" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>714</v>
+        <v>905</v>
       </c>
       <c r="B191" t="s">
-        <v>715</v>
+        <v>906</v>
       </c>
       <c r="C191" t="s">
-        <v>716</v>
+        <v>907</v>
       </c>
       <c r="D191" t="s">
-        <v>506</v>
+        <v>908</v>
       </c>
       <c r="E191" t="s">
-        <v>71</v>
+        <v>895</v>
       </c>
       <c r="F191" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G191" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H191" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>717</v>
+        <v>909</v>
       </c>
       <c r="B192" t="s">
-        <v>718</v>
+        <v>910</v>
       </c>
       <c r="C192" t="s">
-        <v>719</v>
+        <v>911</v>
       </c>
       <c r="D192" t="s">
-        <v>442</v>
+        <v>912</v>
       </c>
       <c r="E192" t="s">
-        <v>720</v>
+        <v>629</v>
       </c>
       <c r="F192" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G192" t="s">
         <v>14</v>
       </c>
       <c r="H192" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>721</v>
+        <v>913</v>
       </c>
       <c r="B193" t="s">
-        <v>55</v>
+        <v>914</v>
       </c>
       <c r="C193" t="s">
-        <v>722</v>
+        <v>915</v>
       </c>
       <c r="D193" t="s">
-        <v>723</v>
+        <v>916</v>
       </c>
       <c r="E193" t="s">
-        <v>146</v>
+        <v>548</v>
       </c>
       <c r="F193" t="s">
-        <v>13</v>
+        <v>917</v>
       </c>
       <c r="G193" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H193" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>724</v>
+        <v>918</v>
       </c>
       <c r="B194" t="s">
-        <v>725</v>
+        <v>919</v>
       </c>
       <c r="C194" t="s">
-        <v>726</v>
+        <v>63</v>
       </c>
       <c r="D194" t="s">
-        <v>26</v>
+        <v>920</v>
       </c>
       <c r="E194" t="s">
-        <v>20</v>
+        <v>921</v>
       </c>
       <c r="F194" t="s">
-        <v>13</v>
+        <v>175</v>
       </c>
       <c r="G194" t="s">
         <v>14</v>
       </c>
       <c r="H194" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>727</v>
+        <v>922</v>
       </c>
       <c r="B195" t="s">
-        <v>728</v>
+        <v>923</v>
       </c>
       <c r="C195" t="s">
-        <v>729</v>
+        <v>924</v>
       </c>
       <c r="D195" t="s">
-        <v>730</v>
+        <v>925</v>
       </c>
       <c r="E195" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="F195" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G195" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H195" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>731</v>
+        <v>926</v>
       </c>
       <c r="B196" t="s">
-        <v>732</v>
+        <v>927</v>
       </c>
       <c r="C196" t="s">
-        <v>733</v>
+        <v>928</v>
       </c>
       <c r="D196" t="s">
-        <v>703</v>
+        <v>929</v>
       </c>
       <c r="E196" t="s">
-        <v>71</v>
+        <v>930</v>
       </c>
       <c r="F196" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G196" t="s">
         <v>14</v>
       </c>
       <c r="H196" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>734</v>
+        <v>931</v>
       </c>
       <c r="B197" t="s">
-        <v>735</v>
+        <v>932</v>
       </c>
       <c r="C197" t="s">
-        <v>736</v>
+        <v>933</v>
       </c>
       <c r="D197" t="s">
-        <v>737</v>
+        <v>934</v>
       </c>
       <c r="E197" t="s">
-        <v>127</v>
+        <v>895</v>
       </c>
       <c r="F197" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G197" t="s">
         <v>14</v>
       </c>
       <c r="H197" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>738</v>
+        <v>935</v>
       </c>
       <c r="B198" t="s">
-        <v>739</v>
+        <v>936</v>
       </c>
       <c r="C198" t="s">
-        <v>740</v>
+        <v>937</v>
       </c>
       <c r="D198" t="s">
-        <v>741</v>
+        <v>938</v>
       </c>
       <c r="E198" t="s">
-        <v>20</v>
+        <v>939</v>
       </c>
       <c r="F198" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G198" t="s">
         <v>14</v>
       </c>
       <c r="H198" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>742</v>
+        <v>940</v>
       </c>
       <c r="B199" t="s">
-        <v>743</v>
+        <v>941</v>
       </c>
       <c r="C199" t="s">
-        <v>744</v>
+        <v>942</v>
       </c>
       <c r="D199" t="s">
-        <v>745</v>
+        <v>943</v>
       </c>
       <c r="E199" t="s">
-        <v>110</v>
+        <v>944</v>
       </c>
       <c r="F199" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G199" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H199" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>746</v>
+        <v>945</v>
       </c>
       <c r="B200" t="s">
-        <v>747</v>
+        <v>946</v>
       </c>
       <c r="C200" t="s">
-        <v>748</v>
+        <v>947</v>
       </c>
       <c r="D200" t="s">
-        <v>749</v>
+        <v>948</v>
       </c>
       <c r="E200" t="s">
-        <v>374</v>
+        <v>949</v>
       </c>
       <c r="F200" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G200" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H200" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>750</v>
+        <v>950</v>
       </c>
       <c r="B201" t="s">
-        <v>751</v>
+        <v>951</v>
       </c>
       <c r="C201" t="s">
-        <v>752</v>
+        <v>952</v>
       </c>
       <c r="D201" t="s">
-        <v>753</v>
+        <v>953</v>
       </c>
       <c r="E201" t="s">
-        <v>754</v>
+        <v>954</v>
       </c>
       <c r="F201" t="s">
-        <v>13</v>
+        <v>462</v>
       </c>
       <c r="G201" t="s">
         <v>14</v>
+      </c>
+      <c r="H201" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>755</v>
+        <v>955</v>
       </c>
       <c r="B202" t="s">
-        <v>756</v>
+        <v>956</v>
       </c>
       <c r="C202" t="s">
-        <v>757</v>
+        <v>957</v>
       </c>
       <c r="D202" t="s">
-        <v>758</v>
+        <v>958</v>
       </c>
       <c r="E202" t="s">
-        <v>110</v>
+        <v>959</v>
       </c>
       <c r="F202" t="s">
-        <v>13</v>
+        <v>960</v>
       </c>
       <c r="G202" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H202" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>759</v>
+        <v>961</v>
       </c>
       <c r="B203" t="s">
-        <v>760</v>
+        <v>962</v>
       </c>
       <c r="C203" t="s">
-        <v>761</v>
+        <v>963</v>
       </c>
       <c r="D203" t="s">
-        <v>284</v>
+        <v>964</v>
       </c>
       <c r="E203" t="s">
-        <v>20</v>
+        <v>965</v>
       </c>
       <c r="F203" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G203" t="s">
         <v>14</v>
       </c>
       <c r="H203" t="s">
-        <v>21</v>
+        <v>107</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>762</v>
+        <v>966</v>
       </c>
       <c r="B204" t="s">
-        <v>763</v>
+        <v>967</v>
       </c>
       <c r="C204" t="s">
-        <v>764</v>
+        <v>968</v>
       </c>
       <c r="D204" t="s">
-        <v>765</v>
+        <v>969</v>
       </c>
       <c r="E204" t="s">
-        <v>323</v>
+        <v>352</v>
       </c>
       <c r="F204" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G204" t="s">
         <v>14</v>
+      </c>
+      <c r="H204" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>766</v>
+        <v>970</v>
       </c>
       <c r="B205" t="s">
-        <v>767</v>
+        <v>971</v>
       </c>
       <c r="C205" t="s">
-        <v>768</v>
+        <v>972</v>
       </c>
       <c r="D205" t="s">
-        <v>737</v>
+        <v>973</v>
       </c>
       <c r="E205" t="s">
-        <v>127</v>
+        <v>974</v>
       </c>
       <c r="F205" t="s">
-        <v>13</v>
+        <v>400</v>
       </c>
       <c r="G205" t="s">
         <v>14</v>
       </c>
       <c r="H205" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>769</v>
+        <v>975</v>
       </c>
       <c r="B206" t="s">
-        <v>770</v>
+        <v>976</v>
       </c>
       <c r="C206" t="s">
-        <v>771</v>
+        <v>977</v>
       </c>
       <c r="D206" t="s">
-        <v>772</v>
+        <v>978</v>
       </c>
       <c r="E206" t="s">
-        <v>773</v>
+        <v>939</v>
       </c>
       <c r="F206" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G206" t="s">
         <v>14</v>
       </c>
       <c r="H206" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>774</v>
+        <v>979</v>
       </c>
       <c r="B207" t="s">
-        <v>775</v>
+        <v>980</v>
       </c>
       <c r="C207" t="s">
-        <v>776</v>
+        <v>981</v>
       </c>
       <c r="D207" t="s">
-        <v>741</v>
+        <v>982</v>
       </c>
       <c r="E207" t="s">
-        <v>20</v>
+        <v>983</v>
       </c>
       <c r="F207" t="s">
-        <v>13</v>
+        <v>984</v>
       </c>
       <c r="G207" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H207" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>777</v>
+        <v>985</v>
       </c>
       <c r="B208" t="s">
-        <v>778</v>
+        <v>986</v>
       </c>
       <c r="C208" t="s">
-        <v>779</v>
+        <v>987</v>
       </c>
       <c r="D208" t="s">
-        <v>49</v>
+        <v>988</v>
       </c>
       <c r="E208" t="s">
-        <v>45</v>
+        <v>989</v>
       </c>
       <c r="F208" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G208" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H208" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>780</v>
+        <v>990</v>
       </c>
       <c r="B209" t="s">
-        <v>781</v>
+        <v>991</v>
       </c>
       <c r="C209" t="s">
-        <v>782</v>
+        <v>992</v>
       </c>
       <c r="D209" t="s">
-        <v>783</v>
+        <v>993</v>
       </c>
       <c r="E209" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="F209" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G209" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H209" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>784</v>
+        <v>994</v>
       </c>
       <c r="B210" t="s">
-        <v>785</v>
+        <v>995</v>
       </c>
       <c r="C210" t="s">
-        <v>786</v>
+        <v>996</v>
       </c>
       <c r="D210" t="s">
-        <v>351</v>
+        <v>997</v>
       </c>
       <c r="E210" t="s">
-        <v>20</v>
+        <v>998</v>
       </c>
       <c r="F210" t="s">
         <v>13</v>
       </c>
       <c r="G210" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H210" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>787</v>
+        <v>999</v>
       </c>
       <c r="B211" t="s">
-        <v>788</v>
+        <v>1000</v>
       </c>
       <c r="C211" t="s">
-        <v>789</v>
+        <v>1001</v>
       </c>
       <c r="D211" t="s">
-        <v>790</v>
+        <v>1002</v>
       </c>
       <c r="E211" t="s">
-        <v>40</v>
+        <v>433</v>
       </c>
       <c r="F211" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G211" t="s">
         <v>14</v>
       </c>
       <c r="H211" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>791</v>
+        <v>1003</v>
       </c>
       <c r="B212" t="s">
-        <v>792</v>
+        <v>1004</v>
       </c>
       <c r="C212" t="s">
-        <v>793</v>
+        <v>1005</v>
       </c>
       <c r="D212" t="s">
-        <v>648</v>
+        <v>1006</v>
       </c>
       <c r="E212" t="s">
-        <v>20</v>
+        <v>1007</v>
       </c>
       <c r="F212" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G212" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H212" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>794</v>
+        <v>1008</v>
       </c>
       <c r="B213" t="s">
-        <v>795</v>
+        <v>1009</v>
       </c>
       <c r="C213" t="s">
-        <v>796</v>
+        <v>1010</v>
       </c>
       <c r="D213" t="s">
-        <v>76</v>
+        <v>1011</v>
       </c>
       <c r="E213" t="s">
-        <v>20</v>
+        <v>825</v>
       </c>
       <c r="F213" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G213" t="s">
         <v>14</v>
       </c>
       <c r="H213" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>797</v>
+        <v>1012</v>
       </c>
       <c r="B214" t="s">
-        <v>798</v>
+        <v>1013</v>
       </c>
       <c r="C214" t="s">
-        <v>799</v>
+        <v>1014</v>
       </c>
       <c r="D214" t="s">
-        <v>800</v>
+        <v>1015</v>
       </c>
       <c r="E214" t="s">
-        <v>127</v>
+        <v>87</v>
       </c>
       <c r="F214" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G214" t="s">
         <v>14</v>
       </c>
       <c r="H214" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>801</v>
+        <v>1016</v>
       </c>
       <c r="B215" t="s">
-        <v>802</v>
+        <v>1017</v>
       </c>
       <c r="C215" t="s">
-        <v>803</v>
+        <v>1018</v>
       </c>
       <c r="D215" t="s">
-        <v>442</v>
+        <v>1019</v>
       </c>
       <c r="E215" t="s">
-        <v>804</v>
+        <v>60</v>
       </c>
       <c r="F215" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G215" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H215" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>805</v>
+        <v>1020</v>
       </c>
       <c r="B216" t="s">
-        <v>806</v>
+        <v>1021</v>
       </c>
       <c r="C216" t="s">
-        <v>807</v>
+        <v>1022</v>
       </c>
       <c r="D216" t="s">
-        <v>808</v>
+        <v>1023</v>
       </c>
       <c r="E216" t="s">
         <v>323</v>
       </c>
       <c r="F216" t="s">
-        <v>13</v>
+        <v>1024</v>
       </c>
       <c r="G216" t="s">
         <v>14</v>
       </c>
       <c r="H216" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>809</v>
+        <v>1025</v>
       </c>
       <c r="B217" t="s">
-        <v>810</v>
+        <v>1026</v>
       </c>
       <c r="C217" t="s">
-        <v>811</v>
+        <v>1027</v>
       </c>
       <c r="D217" t="s">
-        <v>741</v>
+        <v>1028</v>
       </c>
       <c r="E217" t="s">
-        <v>20</v>
+        <v>1029</v>
       </c>
       <c r="F217" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G217" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H217" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>812</v>
+        <v>1030</v>
       </c>
       <c r="B218" t="s">
-        <v>813</v>
+        <v>1031</v>
       </c>
       <c r="C218" t="s">
-        <v>814</v>
+        <v>1032</v>
       </c>
       <c r="D218" t="s">
-        <v>76</v>
+        <v>1033</v>
       </c>
       <c r="E218" t="s">
-        <v>115</v>
+        <v>548</v>
       </c>
       <c r="F218" t="s">
-        <v>13</v>
+        <v>1034</v>
       </c>
       <c r="G218" t="s">
         <v>14</v>
       </c>
       <c r="H218" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>815</v>
+        <v>1035</v>
       </c>
       <c r="B219" t="s">
-        <v>816</v>
+        <v>1036</v>
       </c>
       <c r="C219" t="s">
-        <v>817</v>
+        <v>1037</v>
       </c>
       <c r="D219" t="s">
-        <v>818</v>
+        <v>1038</v>
       </c>
       <c r="E219" t="s">
-        <v>819</v>
+        <v>1039</v>
       </c>
       <c r="F219" t="s">
-        <v>13</v>
+        <v>400</v>
       </c>
       <c r="G219" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H219" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>820</v>
+        <v>1040</v>
       </c>
       <c r="B220" t="s">
-        <v>821</v>
+        <v>1041</v>
       </c>
       <c r="C220" t="s">
-        <v>822</v>
+        <v>1042</v>
       </c>
       <c r="D220" t="s">
-        <v>31</v>
+        <v>1043</v>
       </c>
       <c r="E220" t="s">
-        <v>20</v>
+        <v>989</v>
       </c>
       <c r="F220" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G220" t="s">
         <v>14</v>
+      </c>
+      <c r="H220" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>820</v>
+        <v>1044</v>
       </c>
       <c r="B221" t="s">
-        <v>823</v>
+        <v>1045</v>
       </c>
       <c r="C221" t="s">
-        <v>824</v>
+        <v>1046</v>
       </c>
       <c r="D221" t="s">
-        <v>825</v>
+        <v>1047</v>
       </c>
       <c r="E221" t="s">
-        <v>826</v>
+        <v>87</v>
       </c>
       <c r="F221" t="s">
-        <v>13</v>
+        <v>137</v>
       </c>
       <c r="G221" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H221" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>827</v>
+        <v>1048</v>
       </c>
       <c r="B222" t="s">
-        <v>828</v>
+        <v>1049</v>
       </c>
       <c r="C222" t="s">
-        <v>829</v>
+        <v>1050</v>
       </c>
       <c r="D222" t="s">
-        <v>510</v>
+        <v>1051</v>
       </c>
       <c r="E222" t="s">
-        <v>20</v>
+        <v>1052</v>
       </c>
       <c r="F222" t="s">
-        <v>13</v>
+        <v>1053</v>
       </c>
       <c r="G222" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H222" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>830</v>
+        <v>1054</v>
       </c>
       <c r="B223" t="s">
-        <v>831</v>
+        <v>1055</v>
       </c>
       <c r="C223" t="s">
-        <v>832</v>
+        <v>1056</v>
       </c>
       <c r="D223" t="s">
-        <v>553</v>
+        <v>1057</v>
       </c>
       <c r="E223" t="s">
-        <v>20</v>
+        <v>1058</v>
       </c>
       <c r="F223" t="s">
-        <v>13</v>
+        <v>1059</v>
       </c>
       <c r="G223" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H223" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>833</v>
+        <v>1060</v>
       </c>
       <c r="B224" t="s">
-        <v>834</v>
+        <v>1055</v>
       </c>
       <c r="C224" t="s">
-        <v>835</v>
+        <v>1061</v>
       </c>
       <c r="D224" t="s">
-        <v>836</v>
+        <v>1062</v>
       </c>
       <c r="E224" t="s">
-        <v>115</v>
+        <v>33</v>
       </c>
       <c r="F224" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G224" t="s">
         <v>14</v>
+      </c>
+      <c r="H224" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>837</v>
+        <v>1063</v>
       </c>
       <c r="B225" t="s">
-        <v>838</v>
+        <v>1064</v>
       </c>
       <c r="C225" t="s">
-        <v>839</v>
+        <v>1065</v>
       </c>
       <c r="D225" t="s">
-        <v>840</v>
+        <v>1066</v>
       </c>
       <c r="E225" t="s">
-        <v>99</v>
+        <v>634</v>
       </c>
       <c r="F225" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G225" t="s">
         <v>14</v>
       </c>
       <c r="H225" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>841</v>
+        <v>1067</v>
       </c>
       <c r="B226" t="s">
-        <v>842</v>
+        <v>1068</v>
       </c>
       <c r="C226" t="s">
-        <v>843</v>
+        <v>1069</v>
       </c>
       <c r="D226" t="s">
-        <v>674</v>
+        <v>1070</v>
       </c>
       <c r="E226" t="s">
-        <v>40</v>
+        <v>689</v>
       </c>
       <c r="F226" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G226" t="s">
         <v>14</v>
+      </c>
+      <c r="H226" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>844</v>
+        <v>1071</v>
       </c>
       <c r="B227" t="s">
-        <v>845</v>
+        <v>1072</v>
       </c>
       <c r="C227" t="s">
-        <v>846</v>
+        <v>1073</v>
       </c>
       <c r="D227" t="s">
-        <v>132</v>
+        <v>1074</v>
       </c>
       <c r="E227" t="s">
-        <v>20</v>
+        <v>1075</v>
       </c>
       <c r="F227" t="s">
-        <v>13</v>
+        <v>137</v>
       </c>
       <c r="G227" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H227" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>847</v>
+        <v>1076</v>
       </c>
       <c r="B228" t="s">
-        <v>848</v>
+        <v>1077</v>
       </c>
       <c r="C228" t="s">
-        <v>849</v>
+        <v>1078</v>
       </c>
       <c r="D228" t="s">
-        <v>24</v>
+        <v>1079</v>
       </c>
       <c r="E228" t="s">
-        <v>20</v>
+        <v>1080</v>
       </c>
       <c r="F228" t="s">
-        <v>13</v>
+        <v>117</v>
       </c>
       <c r="G228" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H228" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>850</v>
+        <v>1081</v>
       </c>
       <c r="B229" t="s">
-        <v>851</v>
+        <v>1082</v>
       </c>
       <c r="C229" t="s">
-        <v>852</v>
+        <v>1083</v>
       </c>
       <c r="D229" t="s">
-        <v>269</v>
+        <v>1084</v>
       </c>
       <c r="E229" t="s">
-        <v>71</v>
+        <v>858</v>
       </c>
       <c r="F229" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G229" t="s">
         <v>14</v>
       </c>
       <c r="H229" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>853</v>
+        <v>1085</v>
       </c>
       <c r="B230" t="s">
-        <v>854</v>
+        <v>1086</v>
       </c>
       <c r="C230" t="s">
-        <v>855</v>
+        <v>1087</v>
       </c>
       <c r="D230" t="s">
-        <v>856</v>
+        <v>1088</v>
       </c>
       <c r="E230" t="s">
-        <v>857</v>
+        <v>159</v>
       </c>
       <c r="F230" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G230" t="s">
         <v>14</v>
       </c>
       <c r="H230" t="s">
-        <v>21</v>
+        <v>107</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>858</v>
+        <v>1089</v>
       </c>
       <c r="B231" t="s">
-        <v>859</v>
+        <v>1090</v>
       </c>
       <c r="C231" t="s">
-        <v>860</v>
+        <v>1091</v>
       </c>
       <c r="D231" t="s">
-        <v>309</v>
+        <v>1092</v>
       </c>
       <c r="E231" t="s">
-        <v>71</v>
+        <v>25</v>
       </c>
       <c r="F231" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G231" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H231" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>861</v>
+        <v>1093</v>
       </c>
       <c r="B232" t="s">
-        <v>862</v>
+        <v>1094</v>
       </c>
       <c r="C232" t="s">
-        <v>863</v>
+        <v>1095</v>
       </c>
       <c r="D232" t="s">
-        <v>864</v>
+        <v>1096</v>
       </c>
       <c r="E232" t="s">
-        <v>71</v>
+        <v>333</v>
       </c>
       <c r="F232" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G232" t="s">
         <v>14</v>
       </c>
       <c r="H232" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>865</v>
+        <v>1097</v>
       </c>
       <c r="B233" t="s">
-        <v>866</v>
+        <v>1098</v>
       </c>
       <c r="C233" t="s">
-        <v>867</v>
+        <v>1099</v>
       </c>
       <c r="D233" t="s">
-        <v>741</v>
+        <v>1100</v>
       </c>
       <c r="E233" t="s">
-        <v>20</v>
+        <v>1101</v>
       </c>
       <c r="F233" t="s">
-        <v>13</v>
+        <v>1102</v>
       </c>
       <c r="G233" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H233" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>868</v>
+        <v>1103</v>
       </c>
       <c r="B234" t="s">
-        <v>618</v>
+        <v>1104</v>
       </c>
       <c r="C234" t="s">
-        <v>869</v>
+        <v>1105</v>
       </c>
       <c r="D234" t="s">
-        <v>870</v>
+        <v>1106</v>
       </c>
       <c r="E234" t="s">
-        <v>620</v>
+        <v>383</v>
       </c>
       <c r="F234" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G234" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H234" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>871</v>
+        <v>1107</v>
       </c>
       <c r="B235" t="s">
-        <v>872</v>
+        <v>1108</v>
       </c>
       <c r="C235" t="s">
-        <v>873</v>
+        <v>1109</v>
       </c>
       <c r="D235" t="s">
-        <v>261</v>
+        <v>1110</v>
       </c>
       <c r="E235" t="s">
-        <v>262</v>
+        <v>1111</v>
       </c>
       <c r="F235" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G235" t="s">
         <v>14</v>
+      </c>
+      <c r="H235" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>874</v>
+        <v>1112</v>
       </c>
       <c r="B236" t="s">
-        <v>875</v>
+        <v>1113</v>
       </c>
       <c r="C236" t="s">
-        <v>876</v>
+        <v>1114</v>
       </c>
       <c r="D236" t="s">
-        <v>76</v>
+        <v>1115</v>
       </c>
       <c r="E236" t="s">
-        <v>110</v>
+        <v>989</v>
       </c>
       <c r="F236" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G236" t="s">
         <v>14</v>
+      </c>
+      <c r="H236" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>877</v>
+        <v>1116</v>
       </c>
       <c r="B237" t="s">
-        <v>55</v>
+        <v>1117</v>
       </c>
       <c r="C237" t="s">
-        <v>878</v>
+        <v>787</v>
       </c>
       <c r="D237" t="s">
-        <v>879</v>
+        <v>1118</v>
       </c>
       <c r="E237" t="s">
-        <v>146</v>
+        <v>1119</v>
       </c>
       <c r="F237" t="s">
-        <v>13</v>
+        <v>789</v>
       </c>
       <c r="G237" t="s">
         <v>14</v>
       </c>
       <c r="H237" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>880</v>
+        <v>1120</v>
       </c>
       <c r="B238" t="s">
-        <v>881</v>
+        <v>1121</v>
       </c>
       <c r="C238" t="s">
-        <v>882</v>
+        <v>1122</v>
       </c>
       <c r="D238" t="s">
-        <v>140</v>
+        <v>1123</v>
       </c>
       <c r="E238" t="s">
-        <v>20</v>
+        <v>323</v>
       </c>
       <c r="F238" t="s">
-        <v>13</v>
+        <v>324</v>
       </c>
       <c r="G238" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H238" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>883</v>
+        <v>1124</v>
       </c>
       <c r="B239" t="s">
-        <v>884</v>
+        <v>1125</v>
       </c>
       <c r="C239" t="s">
-        <v>885</v>
+        <v>1126</v>
       </c>
       <c r="D239" t="s">
-        <v>886</v>
+        <v>1127</v>
       </c>
       <c r="E239" t="s">
-        <v>826</v>
+        <v>87</v>
       </c>
       <c r="F239" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G239" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H239" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>887</v>
+        <v>1128</v>
       </c>
       <c r="B240" t="s">
-        <v>888</v>
+        <v>1129</v>
       </c>
       <c r="C240" t="s">
-        <v>889</v>
+        <v>63</v>
       </c>
       <c r="D240" t="s">
-        <v>31</v>
+        <v>1130</v>
       </c>
       <c r="E240" t="s">
-        <v>20</v>
+        <v>1131</v>
       </c>
       <c r="F240" t="s">
-        <v>13</v>
+        <v>175</v>
       </c>
       <c r="G240" t="s">
         <v>14</v>
+      </c>
+      <c r="H240" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>890</v>
+        <v>1132</v>
       </c>
       <c r="B241" t="s">
-        <v>891</v>
+        <v>1133</v>
       </c>
       <c r="C241" t="s">
-        <v>892</v>
+        <v>1134</v>
       </c>
       <c r="D241" t="s">
-        <v>384</v>
+        <v>1135</v>
       </c>
       <c r="E241" t="s">
-        <v>71</v>
+        <v>169</v>
       </c>
       <c r="F241" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G241" t="s">
         <v>14</v>
       </c>
       <c r="H241" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>893</v>
+        <v>1136</v>
       </c>
       <c r="B242" t="s">
-        <v>894</v>
+        <v>1137</v>
       </c>
       <c r="C242" t="s">
-        <v>895</v>
+        <v>1138</v>
       </c>
       <c r="D242" t="s">
-        <v>896</v>
+        <v>1139</v>
       </c>
       <c r="E242" t="s">
-        <v>897</v>
+        <v>1140</v>
       </c>
       <c r="F242" t="s">
-        <v>13</v>
+        <v>1059</v>
       </c>
       <c r="G242" t="s">
         <v>14</v>
       </c>
       <c r="H242" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>898</v>
+        <v>1141</v>
       </c>
       <c r="B243" t="s">
-        <v>899</v>
+        <v>1142</v>
       </c>
       <c r="C243" t="s">
-        <v>900</v>
+        <v>1143</v>
       </c>
       <c r="D243" t="s">
-        <v>901</v>
+        <v>1144</v>
       </c>
       <c r="E243" t="s">
-        <v>902</v>
+        <v>33</v>
       </c>
       <c r="F243" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G243" t="s">
         <v>14</v>
+      </c>
+      <c r="H243" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>903</v>
+        <v>1145</v>
       </c>
       <c r="B244" t="s">
-        <v>904</v>
+        <v>1146</v>
       </c>
       <c r="C244" t="s">
-        <v>905</v>
+        <v>1147</v>
       </c>
       <c r="D244" t="s">
-        <v>906</v>
+        <v>1148</v>
       </c>
       <c r="E244" t="s">
-        <v>313</v>
+        <v>1149</v>
       </c>
       <c r="F244" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G244" t="s">
         <v>14</v>
       </c>
       <c r="H244" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>907</v>
+        <v>1150</v>
       </c>
       <c r="B245" t="s">
-        <v>908</v>
+        <v>1151</v>
       </c>
       <c r="C245" t="s">
-        <v>909</v>
+        <v>1152</v>
       </c>
       <c r="D245" t="s">
-        <v>741</v>
+        <v>1153</v>
       </c>
       <c r="E245" t="s">
-        <v>20</v>
+        <v>1154</v>
       </c>
       <c r="F245" t="s">
-        <v>13</v>
+        <v>1155</v>
       </c>
       <c r="G245" t="s">
         <v>14</v>
       </c>
       <c r="H245" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>910</v>
+        <v>1156</v>
       </c>
       <c r="B246" t="s">
-        <v>911</v>
+        <v>1157</v>
       </c>
       <c r="C246" t="s">
-        <v>912</v>
+        <v>1158</v>
       </c>
       <c r="D246" t="s">
-        <v>913</v>
+        <v>1159</v>
       </c>
       <c r="E246" t="s">
-        <v>115</v>
+        <v>1160</v>
       </c>
       <c r="F246" t="s">
-        <v>13</v>
+        <v>1161</v>
       </c>
       <c r="G246" t="s">
         <v>14</v>
       </c>
       <c r="H246" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>914</v>
+        <v>1162</v>
       </c>
       <c r="B247" t="s">
-        <v>618</v>
+        <v>1163</v>
       </c>
       <c r="C247" t="s">
-        <v>915</v>
+        <v>1164</v>
       </c>
       <c r="D247" t="s">
-        <v>916</v>
+        <v>1165</v>
       </c>
       <c r="E247" t="s">
-        <v>620</v>
+        <v>1166</v>
       </c>
       <c r="F247" t="s">
-        <v>13</v>
+        <v>388</v>
       </c>
       <c r="G247" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H247" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>917</v>
+        <v>1167</v>
       </c>
       <c r="B248" t="s">
-        <v>884</v>
+        <v>1168</v>
       </c>
       <c r="C248" t="s">
-        <v>918</v>
+        <v>1169</v>
       </c>
       <c r="D248" t="s">
-        <v>919</v>
+        <v>1170</v>
       </c>
       <c r="E248" t="s">
-        <v>826</v>
+        <v>989</v>
       </c>
       <c r="F248" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G248" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H248" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>920</v>
+        <v>1171</v>
       </c>
       <c r="B249" t="s">
-        <v>921</v>
+        <v>1172</v>
       </c>
       <c r="C249" t="s">
-        <v>922</v>
+        <v>1173</v>
       </c>
       <c r="D249" t="s">
-        <v>923</v>
+        <v>1174</v>
       </c>
       <c r="E249" t="s">
-        <v>301</v>
+        <v>1175</v>
       </c>
       <c r="F249" t="s">
-        <v>13</v>
+        <v>137</v>
       </c>
       <c r="G249" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H249" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>924</v>
+        <v>1176</v>
       </c>
       <c r="B250" t="s">
-        <v>925</v>
+        <v>1177</v>
       </c>
       <c r="C250" t="s">
-        <v>926</v>
+        <v>787</v>
       </c>
       <c r="D250" t="s">
-        <v>927</v>
+        <v>1178</v>
       </c>
       <c r="E250" t="s">
-        <v>928</v>
+        <v>1179</v>
       </c>
       <c r="F250" t="s">
-        <v>13</v>
+        <v>789</v>
       </c>
       <c r="G250" t="s">
         <v>14</v>
+      </c>
+      <c r="H250" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>929</v>
+        <v>1180</v>
       </c>
       <c r="B251" t="s">
-        <v>930</v>
+        <v>1181</v>
       </c>
       <c r="C251" t="s">
-        <v>931</v>
+        <v>1138</v>
       </c>
       <c r="D251" t="s">
-        <v>932</v>
+        <v>1182</v>
       </c>
       <c r="E251" t="s">
-        <v>115</v>
+        <v>1183</v>
       </c>
       <c r="F251" t="s">
-        <v>13</v>
+        <v>1059</v>
       </c>
       <c r="G251" t="s">
         <v>14</v>
+      </c>
+      <c r="H251" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>933</v>
+        <v>1184</v>
       </c>
       <c r="B252" t="s">
-        <v>934</v>
+        <v>1185</v>
       </c>
       <c r="C252" t="s">
-        <v>935</v>
+        <v>1186</v>
       </c>
       <c r="D252" t="s">
-        <v>132</v>
+        <v>1187</v>
       </c>
       <c r="E252" t="s">
-        <v>20</v>
+        <v>1188</v>
       </c>
       <c r="F252" t="s">
-        <v>13</v>
+        <v>373</v>
       </c>
       <c r="G252" t="s">
         <v>14</v>
       </c>
       <c r="H252" t="s">
-        <v>15</v>
+        <v>240</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>936</v>
+        <v>1189</v>
       </c>
       <c r="B253" t="s">
-        <v>937</v>
+        <v>1190</v>
       </c>
       <c r="C253" t="s">
-        <v>938</v>
+        <v>1191</v>
       </c>
       <c r="D253" t="s">
-        <v>939</v>
+        <v>1192</v>
       </c>
       <c r="E253" t="s">
-        <v>940</v>
+        <v>1193</v>
       </c>
       <c r="F253" t="s">
-        <v>13</v>
+        <v>1194</v>
       </c>
       <c r="G253" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H253" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>941</v>
+        <v>1195</v>
       </c>
       <c r="B254" t="s">
-        <v>942</v>
+        <v>1196</v>
       </c>
       <c r="C254" t="s">
-        <v>943</v>
+        <v>1197</v>
       </c>
       <c r="D254" t="s">
-        <v>944</v>
+        <v>1198</v>
       </c>
       <c r="E254" t="s">
-        <v>71</v>
+        <v>1199</v>
       </c>
       <c r="F254" t="s">
-        <v>13</v>
+        <v>137</v>
       </c>
       <c r="G254" t="s">
         <v>14</v>
+      </c>
+      <c r="H254" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>945</v>
+        <v>1200</v>
       </c>
       <c r="B255" t="s">
-        <v>946</v>
+        <v>1201</v>
       </c>
       <c r="C255" t="s">
-        <v>947</v>
+        <v>1202</v>
       </c>
       <c r="D255" t="s">
-        <v>948</v>
+        <v>1203</v>
       </c>
       <c r="E255" t="s">
-        <v>110</v>
+        <v>159</v>
       </c>
       <c r="F255" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G255" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H255" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>949</v>
+        <v>1204</v>
       </c>
       <c r="B256" t="s">
-        <v>950</v>
+        <v>1205</v>
       </c>
       <c r="C256" t="s">
-        <v>951</v>
+        <v>1206</v>
       </c>
       <c r="D256" t="s">
-        <v>952</v>
+        <v>1207</v>
       </c>
       <c r="E256" t="s">
-        <v>146</v>
+        <v>1208</v>
       </c>
       <c r="F256" t="s">
-        <v>13</v>
+        <v>1209</v>
       </c>
       <c r="G256" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H256" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>953</v>
+        <v>1210</v>
       </c>
       <c r="B257" t="s">
-        <v>954</v>
+        <v>1211</v>
       </c>
       <c r="C257" t="s">
-        <v>955</v>
+        <v>1212</v>
       </c>
       <c r="D257" t="s">
-        <v>76</v>
+        <v>1213</v>
       </c>
       <c r="E257" t="s">
-        <v>99</v>
+        <v>1214</v>
       </c>
       <c r="F257" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G257" t="s">
         <v>14</v>
       </c>
       <c r="H257" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>956</v>
+        <v>1215</v>
       </c>
       <c r="B258" t="s">
-        <v>957</v>
+        <v>1216</v>
       </c>
       <c r="C258" t="s">
-        <v>958</v>
+        <v>1217</v>
       </c>
       <c r="D258" t="s">
-        <v>644</v>
+        <v>1218</v>
       </c>
       <c r="E258" t="s">
-        <v>45</v>
+        <v>1219</v>
       </c>
       <c r="F258" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G258" t="s">
         <v>14</v>
       </c>
       <c r="H258" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>959</v>
+        <v>1220</v>
       </c>
       <c r="B259" t="s">
-        <v>960</v>
+        <v>1221</v>
       </c>
       <c r="C259" t="s">
-        <v>961</v>
+        <v>1222</v>
       </c>
       <c r="D259" t="s">
-        <v>450</v>
+        <v>1223</v>
       </c>
       <c r="E259" t="s">
-        <v>20</v>
+        <v>1224</v>
       </c>
       <c r="F259" t="s">
-        <v>13</v>
+        <v>175</v>
       </c>
       <c r="G259" t="s">
         <v>14</v>
+      </c>
+      <c r="H259" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>959</v>
+        <v>1225</v>
       </c>
       <c r="B260" t="s">
-        <v>962</v>
+        <v>1226</v>
       </c>
       <c r="C260" t="s">
-        <v>961</v>
+        <v>1227</v>
       </c>
       <c r="D260" t="s">
-        <v>450</v>
+        <v>1228</v>
       </c>
       <c r="E260" t="s">
-        <v>20</v>
+        <v>87</v>
       </c>
       <c r="F260" t="s">
-        <v>13</v>
+        <v>117</v>
       </c>
       <c r="G260" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H260" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>963</v>
+        <v>1229</v>
       </c>
       <c r="B261" t="s">
-        <v>964</v>
+        <v>1230</v>
       </c>
       <c r="C261" t="s">
-        <v>965</v>
+        <v>1231</v>
       </c>
       <c r="D261" t="s">
-        <v>783</v>
+        <v>1232</v>
       </c>
       <c r="E261" t="s">
-        <v>12</v>
+        <v>820</v>
       </c>
       <c r="F261" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G261" t="s">
         <v>14</v>
       </c>
       <c r="H261" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>963</v>
+        <v>1233</v>
       </c>
       <c r="B262" t="s">
-        <v>966</v>
+        <v>1234</v>
       </c>
       <c r="C262" t="s">
-        <v>967</v>
+        <v>1235</v>
       </c>
       <c r="D262" t="s">
-        <v>968</v>
+        <v>1236</v>
       </c>
       <c r="E262" t="s">
-        <v>40</v>
+        <v>558</v>
       </c>
       <c r="F262" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G262" t="s">
         <v>14</v>
+      </c>
+      <c r="H262" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>969</v>
+        <v>1237</v>
       </c>
       <c r="B263" t="s">
-        <v>970</v>
+        <v>1234</v>
       </c>
       <c r="C263" t="s">
-        <v>971</v>
+        <v>1238</v>
       </c>
       <c r="D263" t="s">
-        <v>35</v>
+        <v>1236</v>
       </c>
       <c r="E263" t="s">
-        <v>20</v>
+        <v>558</v>
       </c>
       <c r="F263" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G263" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H263" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>972</v>
+        <v>1239</v>
       </c>
       <c r="B264" t="s">
-        <v>973</v>
+        <v>1240</v>
       </c>
       <c r="C264" t="s">
-        <v>974</v>
+        <v>1241</v>
       </c>
       <c r="D264" t="s">
-        <v>975</v>
+        <v>1242</v>
       </c>
       <c r="E264" t="s">
-        <v>301</v>
+        <v>998</v>
       </c>
       <c r="F264" t="s">
         <v>13</v>
       </c>
       <c r="G264" t="s">
         <v>14</v>
       </c>
       <c r="H264" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>976</v>
+        <v>1243</v>
       </c>
       <c r="B265" t="s">
-        <v>977</v>
+        <v>1240</v>
       </c>
       <c r="C265" t="s">
-        <v>978</v>
+        <v>1244</v>
       </c>
       <c r="D265" t="s">
-        <v>31</v>
+        <v>1245</v>
       </c>
       <c r="E265" t="s">
-        <v>20</v>
+        <v>1246</v>
       </c>
       <c r="F265" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G265" t="s">
         <v>14</v>
       </c>
       <c r="H265" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>979</v>
+        <v>1247</v>
       </c>
       <c r="B266" t="s">
-        <v>980</v>
+        <v>1248</v>
       </c>
       <c r="C266" t="s">
-        <v>981</v>
+        <v>1249</v>
       </c>
       <c r="D266" t="s">
-        <v>140</v>
+        <v>1250</v>
       </c>
       <c r="E266" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="F266" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G266" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H266" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>982</v>
+        <v>1251</v>
       </c>
       <c r="B267" t="s">
-        <v>983</v>
+        <v>1252</v>
       </c>
       <c r="C267" t="s">
-        <v>984</v>
+        <v>1253</v>
       </c>
       <c r="D267" t="s">
-        <v>545</v>
+        <v>1254</v>
       </c>
       <c r="E267" t="s">
-        <v>20</v>
+        <v>1255</v>
       </c>
       <c r="F267" t="s">
-        <v>13</v>
+        <v>373</v>
       </c>
       <c r="G267" t="s">
         <v>14</v>
+      </c>
+      <c r="H267" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>985</v>
+        <v>1256</v>
       </c>
       <c r="B268" t="s">
-        <v>180</v>
+        <v>1257</v>
       </c>
       <c r="C268" t="s">
-        <v>986</v>
+        <v>1258</v>
       </c>
       <c r="D268" t="s">
-        <v>987</v>
+        <v>1259</v>
       </c>
       <c r="E268" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F268" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G268" t="s">
         <v>14</v>
       </c>
       <c r="H268" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>988</v>
+        <v>1260</v>
       </c>
       <c r="B269" t="s">
-        <v>989</v>
+        <v>1261</v>
       </c>
       <c r="C269" t="s">
-        <v>990</v>
+        <v>1262</v>
       </c>
       <c r="D269" t="s">
-        <v>477</v>
+        <v>1263</v>
       </c>
       <c r="E269" t="s">
-        <v>40</v>
+        <v>169</v>
       </c>
       <c r="F269" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G269" t="s">
         <v>14</v>
       </c>
       <c r="H269" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>991</v>
+        <v>1264</v>
       </c>
       <c r="B270" t="s">
-        <v>992</v>
+        <v>1265</v>
       </c>
       <c r="C270" t="s">
-        <v>993</v>
+        <v>1266</v>
       </c>
       <c r="D270" t="s">
-        <v>994</v>
+        <v>1267</v>
       </c>
       <c r="E270" t="s">
-        <v>754</v>
+        <v>679</v>
       </c>
       <c r="F270" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G270" t="s">
         <v>14</v>
       </c>
       <c r="H270" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>995</v>
+        <v>1268</v>
       </c>
       <c r="B271" t="s">
-        <v>996</v>
+        <v>1269</v>
       </c>
       <c r="C271" t="s">
-        <v>997</v>
+        <v>218</v>
       </c>
       <c r="D271" t="s">
-        <v>998</v>
+        <v>1270</v>
       </c>
       <c r="E271" t="s">
-        <v>331</v>
+        <v>1271</v>
       </c>
       <c r="F271" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G271" t="s">
         <v>14</v>
+      </c>
+      <c r="H271" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>999</v>
+        <v>1272</v>
       </c>
       <c r="B272" t="s">
-        <v>1000</v>
+        <v>1273</v>
       </c>
       <c r="C272" t="s">
-        <v>1001</v>
+        <v>1274</v>
       </c>
       <c r="D272" t="s">
-        <v>1002</v>
+        <v>1275</v>
       </c>
       <c r="E272" t="s">
-        <v>20</v>
+        <v>592</v>
       </c>
       <c r="F272" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G272" t="s">
         <v>14</v>
       </c>
       <c r="H272" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>1003</v>
+        <v>1276</v>
       </c>
       <c r="B273" t="s">
-        <v>180</v>
+        <v>1277</v>
       </c>
       <c r="C273" t="s">
-        <v>1004</v>
+        <v>1278</v>
       </c>
       <c r="D273" t="s">
-        <v>741</v>
+        <v>1279</v>
       </c>
       <c r="E273" t="s">
-        <v>20</v>
+        <v>1280</v>
       </c>
       <c r="F273" t="s">
-        <v>13</v>
+        <v>960</v>
       </c>
       <c r="G273" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H273" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>1005</v>
+        <v>1281</v>
       </c>
       <c r="B274" t="s">
-        <v>884</v>
+        <v>1282</v>
       </c>
       <c r="C274" t="s">
-        <v>1006</v>
+        <v>1283</v>
       </c>
       <c r="D274" t="s">
-        <v>1007</v>
+        <v>1284</v>
       </c>
       <c r="E274" t="s">
-        <v>826</v>
+        <v>1285</v>
       </c>
       <c r="F274" t="s">
-        <v>13</v>
+        <v>411</v>
       </c>
       <c r="G274" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H274" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>1008</v>
+        <v>1286</v>
       </c>
       <c r="B275" t="s">
-        <v>884</v>
+        <v>1287</v>
       </c>
       <c r="C275" t="s">
-        <v>1009</v>
+        <v>1288</v>
       </c>
       <c r="D275" t="s">
-        <v>886</v>
+        <v>1289</v>
       </c>
       <c r="E275" t="s">
-        <v>826</v>
+        <v>1290</v>
       </c>
       <c r="F275" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G275" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H275" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>1010</v>
+        <v>1291</v>
       </c>
       <c r="B276" t="s">
-        <v>55</v>
+        <v>1292</v>
       </c>
       <c r="C276" t="s">
-        <v>1011</v>
+        <v>218</v>
       </c>
       <c r="D276" t="s">
-        <v>1012</v>
+        <v>1293</v>
       </c>
       <c r="E276" t="s">
-        <v>12</v>
+        <v>989</v>
       </c>
       <c r="F276" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G276" t="s">
         <v>14</v>
       </c>
       <c r="H276" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>1013</v>
+        <v>1294</v>
       </c>
       <c r="B277" t="s">
-        <v>1014</v>
+        <v>1295</v>
       </c>
       <c r="C277" t="s">
-        <v>1015</v>
+        <v>1138</v>
       </c>
       <c r="D277" t="s">
-        <v>1016</v>
+        <v>1296</v>
       </c>
       <c r="E277" t="s">
-        <v>71</v>
+        <v>1297</v>
       </c>
       <c r="F277" t="s">
-        <v>13</v>
+        <v>1059</v>
       </c>
       <c r="G277" t="s">
         <v>14</v>
       </c>
       <c r="H277" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>1017</v>
+        <v>1298</v>
       </c>
       <c r="B278" t="s">
-        <v>1018</v>
+        <v>1299</v>
       </c>
       <c r="C278" t="s">
-        <v>1019</v>
+        <v>1138</v>
       </c>
       <c r="D278" t="s">
-        <v>1020</v>
+        <v>1300</v>
       </c>
       <c r="E278" t="s">
-        <v>1021</v>
+        <v>1140</v>
       </c>
       <c r="F278" t="s">
-        <v>13</v>
+        <v>1059</v>
       </c>
       <c r="G278" t="s">
         <v>14</v>
       </c>
       <c r="H278" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1022</v>
+        <v>1301</v>
       </c>
       <c r="B279" t="s">
-        <v>1023</v>
+        <v>1302</v>
       </c>
       <c r="C279" t="s">
-        <v>1024</v>
+        <v>63</v>
       </c>
       <c r="D279" t="s">
-        <v>1025</v>
+        <v>1303</v>
       </c>
       <c r="E279" t="s">
-        <v>1026</v>
+        <v>1304</v>
       </c>
       <c r="F279" t="s">
         <v>13</v>
       </c>
       <c r="G279" t="s">
         <v>14</v>
       </c>
+      <c r="H279" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1027</v>
+        <v>1305</v>
       </c>
       <c r="B280" t="s">
-        <v>1028</v>
+        <v>1306</v>
       </c>
       <c r="C280" t="s">
-        <v>1029</v>
+        <v>1307</v>
       </c>
       <c r="D280" t="s">
-        <v>109</v>
+        <v>1308</v>
       </c>
       <c r="E280" t="s">
-        <v>110</v>
+        <v>1309</v>
       </c>
       <c r="F280" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G280" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H280" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1030</v>
+        <v>1310</v>
       </c>
       <c r="B281" t="s">
-        <v>1031</v>
+        <v>1311</v>
       </c>
       <c r="C281" t="s">
-        <v>1032</v>
+        <v>1312</v>
       </c>
       <c r="D281" t="s">
-        <v>1033</v>
+        <v>1313</v>
       </c>
       <c r="E281" t="s">
-        <v>40</v>
+        <v>1314</v>
       </c>
       <c r="F281" t="s">
-        <v>13</v>
+        <v>1315</v>
       </c>
       <c r="G281" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H281" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1034</v>
+        <v>1316</v>
       </c>
       <c r="B282" t="s">
-        <v>884</v>
+        <v>1317</v>
       </c>
       <c r="C282" t="s">
-        <v>1035</v>
+        <v>1318</v>
       </c>
       <c r="D282" t="s">
-        <v>1036</v>
+        <v>1319</v>
       </c>
       <c r="E282" t="s">
-        <v>826</v>
+        <v>1320</v>
       </c>
       <c r="F282" t="s">
-        <v>13</v>
+        <v>1321</v>
       </c>
       <c r="G282" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H282" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1037</v>
+        <v>1322</v>
       </c>
       <c r="B283" t="s">
-        <v>1038</v>
+        <v>1323</v>
       </c>
       <c r="C283" t="s">
-        <v>1039</v>
+        <v>1324</v>
       </c>
       <c r="D283" t="s">
-        <v>1040</v>
+        <v>1325</v>
       </c>
       <c r="E283" t="s">
-        <v>940</v>
+        <v>130</v>
       </c>
       <c r="F283" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G283" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H283" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1041</v>
+        <v>1326</v>
       </c>
       <c r="B284" t="s">
-        <v>1042</v>
+        <v>1327</v>
       </c>
       <c r="C284" t="s">
-        <v>1043</v>
+        <v>1328</v>
       </c>
       <c r="D284" t="s">
-        <v>1044</v>
+        <v>1329</v>
       </c>
       <c r="E284" t="s">
-        <v>323</v>
+        <v>1330</v>
       </c>
       <c r="F284" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G284" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H284" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1045</v>
+        <v>1331</v>
       </c>
       <c r="B285" t="s">
-        <v>1046</v>
+        <v>1332</v>
       </c>
       <c r="C285" t="s">
-        <v>1047</v>
+        <v>1138</v>
       </c>
       <c r="D285" t="s">
-        <v>76</v>
+        <v>1333</v>
       </c>
       <c r="E285" t="s">
-        <v>754</v>
+        <v>1334</v>
       </c>
       <c r="F285" t="s">
-        <v>13</v>
+        <v>1059</v>
       </c>
       <c r="G285" t="s">
         <v>14</v>
+      </c>
+      <c r="H285" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1048</v>
+        <v>1335</v>
       </c>
       <c r="B286" t="s">
-        <v>1049</v>
+        <v>1336</v>
       </c>
       <c r="C286" t="s">
-        <v>1050</v>
+        <v>1337</v>
       </c>
       <c r="D286" t="s">
-        <v>741</v>
+        <v>1338</v>
       </c>
       <c r="E286" t="s">
-        <v>20</v>
+        <v>1339</v>
       </c>
       <c r="F286" t="s">
-        <v>13</v>
+        <v>1209</v>
       </c>
       <c r="G286" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H286" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1051</v>
+        <v>1340</v>
       </c>
       <c r="B287" t="s">
-        <v>1052</v>
+        <v>1341</v>
       </c>
       <c r="C287" t="s">
-        <v>1053</v>
+        <v>1342</v>
       </c>
       <c r="D287" t="s">
-        <v>562</v>
+        <v>1343</v>
       </c>
       <c r="E287" t="s">
-        <v>115</v>
+        <v>1344</v>
       </c>
       <c r="F287" t="s">
-        <v>13</v>
+        <v>400</v>
       </c>
       <c r="G287" t="s">
         <v>14</v>
+      </c>
+      <c r="H287" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1054</v>
+        <v>1345</v>
       </c>
       <c r="B288" t="s">
-        <v>646</v>
+        <v>1346</v>
       </c>
       <c r="C288" t="s">
-        <v>909</v>
+        <v>1347</v>
       </c>
       <c r="D288" t="s">
-        <v>741</v>
+        <v>1348</v>
       </c>
       <c r="E288" t="s">
-        <v>20</v>
+        <v>87</v>
       </c>
       <c r="F288" t="s">
-        <v>13</v>
+        <v>960</v>
       </c>
       <c r="G288" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H288" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1055</v>
+        <v>1349</v>
       </c>
       <c r="B289" t="s">
-        <v>1056</v>
+        <v>1350</v>
       </c>
       <c r="C289" t="s">
-        <v>1057</v>
+        <v>1351</v>
       </c>
       <c r="D289" t="s">
-        <v>1058</v>
+        <v>1352</v>
       </c>
       <c r="E289" t="s">
-        <v>71</v>
+        <v>989</v>
       </c>
       <c r="F289" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G289" t="s">
         <v>14</v>
       </c>
       <c r="H289" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1059</v>
+        <v>1353</v>
       </c>
       <c r="B290" t="s">
-        <v>1060</v>
+        <v>1354</v>
       </c>
       <c r="C290" t="s">
-        <v>1061</v>
+        <v>1355</v>
       </c>
       <c r="D290" t="s">
-        <v>549</v>
+        <v>1356</v>
       </c>
       <c r="E290" t="s">
-        <v>45</v>
+        <v>700</v>
       </c>
       <c r="F290" t="s">
-        <v>13</v>
+        <v>137</v>
       </c>
       <c r="G290" t="s">
         <v>14</v>
       </c>
       <c r="H290" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1062</v>
+        <v>1357</v>
       </c>
       <c r="B291" t="s">
-        <v>1063</v>
+        <v>1358</v>
       </c>
       <c r="C291" t="s">
-        <v>1064</v>
+        <v>823</v>
       </c>
       <c r="D291" t="s">
-        <v>1065</v>
+        <v>1170</v>
       </c>
       <c r="E291" t="s">
-        <v>20</v>
+        <v>989</v>
       </c>
       <c r="F291" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G291" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H291" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1066</v>
+        <v>1359</v>
       </c>
       <c r="B292" t="s">
-        <v>884</v>
+        <v>1360</v>
       </c>
       <c r="C292" t="s">
-        <v>1035</v>
+        <v>1361</v>
       </c>
       <c r="D292" t="s">
-        <v>1036</v>
+        <v>1362</v>
       </c>
       <c r="E292" t="s">
-        <v>826</v>
+        <v>1363</v>
       </c>
       <c r="F292" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G292" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H292" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1067</v>
+        <v>1364</v>
       </c>
       <c r="B293" t="s">
-        <v>1068</v>
+        <v>1365</v>
       </c>
       <c r="C293" t="s">
-        <v>1069</v>
+        <v>1366</v>
       </c>
       <c r="D293" t="s">
-        <v>241</v>
+        <v>1367</v>
       </c>
       <c r="E293" t="s">
-        <v>45</v>
+        <v>684</v>
       </c>
       <c r="F293" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G293" t="s">
         <v>14</v>
       </c>
       <c r="H293" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1067</v>
+        <v>1368</v>
       </c>
       <c r="B294" t="s">
-        <v>1070</v>
+        <v>1369</v>
       </c>
       <c r="C294" t="s">
-        <v>1071</v>
+        <v>1370</v>
       </c>
       <c r="D294" t="s">
-        <v>1072</v>
+        <v>1371</v>
       </c>
       <c r="E294" t="s">
-        <v>20</v>
+        <v>1372</v>
       </c>
       <c r="F294" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G294" t="s">
         <v>14</v>
       </c>
       <c r="H294" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1073</v>
+        <v>1373</v>
       </c>
       <c r="B295" t="s">
-        <v>1074</v>
+        <v>1374</v>
       </c>
       <c r="C295" t="s">
-        <v>1075</v>
+        <v>1138</v>
       </c>
       <c r="D295" t="s">
-        <v>1076</v>
+        <v>1333</v>
       </c>
       <c r="E295" t="s">
-        <v>12</v>
+        <v>1334</v>
       </c>
       <c r="F295" t="s">
-        <v>13</v>
+        <v>1059</v>
       </c>
       <c r="G295" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H295" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1077</v>
+        <v>1375</v>
       </c>
       <c r="B296" t="s">
-        <v>1078</v>
+        <v>1376</v>
       </c>
       <c r="C296" t="s">
-        <v>1079</v>
+        <v>1377</v>
       </c>
       <c r="D296" t="s">
-        <v>284</v>
+        <v>1378</v>
       </c>
       <c r="E296" t="s">
-        <v>20</v>
+        <v>298</v>
       </c>
       <c r="F296" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G296" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H296" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1080</v>
+        <v>1379</v>
       </c>
       <c r="B297" t="s">
-        <v>55</v>
+        <v>1376</v>
       </c>
       <c r="C297" t="s">
-        <v>1081</v>
+        <v>1380</v>
       </c>
       <c r="D297" t="s">
-        <v>1082</v>
+        <v>1381</v>
       </c>
       <c r="E297" t="s">
-        <v>146</v>
+        <v>1382</v>
       </c>
       <c r="F297" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G297" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H297" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1083</v>
+        <v>1383</v>
       </c>
       <c r="B298" t="s">
-        <v>1084</v>
+        <v>1384</v>
       </c>
       <c r="C298" t="s">
-        <v>1085</v>
+        <v>1385</v>
       </c>
       <c r="D298" t="s">
-        <v>1086</v>
+        <v>1386</v>
       </c>
       <c r="E298" t="s">
-        <v>71</v>
+        <v>1387</v>
       </c>
       <c r="F298" t="s">
         <v>13</v>
       </c>
       <c r="G298" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H298" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1087</v>
+        <v>1388</v>
       </c>
       <c r="B299" t="s">
-        <v>1088</v>
+        <v>1389</v>
       </c>
       <c r="C299" t="s">
-        <v>1089</v>
+        <v>1390</v>
       </c>
       <c r="D299" t="s">
-        <v>1090</v>
+        <v>1391</v>
       </c>
       <c r="E299" t="s">
-        <v>20</v>
+        <v>352</v>
       </c>
       <c r="F299" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G299" t="s">
         <v>14</v>
+      </c>
+      <c r="H299" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1091</v>
+        <v>1392</v>
       </c>
       <c r="B300" t="s">
-        <v>1088</v>
+        <v>1393</v>
       </c>
       <c r="C300" t="s">
-        <v>1092</v>
+        <v>63</v>
       </c>
       <c r="D300" t="s">
-        <v>245</v>
+        <v>1394</v>
       </c>
       <c r="E300" t="s">
-        <v>20</v>
+        <v>1395</v>
       </c>
       <c r="F300" t="s">
-        <v>13</v>
+        <v>175</v>
       </c>
       <c r="G300" t="s">
         <v>14</v>
+      </c>
+      <c r="H300" t="s">
+        <v>107</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1093</v>
+        <v>1396</v>
       </c>
       <c r="B301" t="s">
-        <v>1094</v>
+        <v>1397</v>
       </c>
       <c r="C301" t="s">
-        <v>1095</v>
+        <v>1398</v>
       </c>
       <c r="D301" t="s">
-        <v>1007</v>
+        <v>1399</v>
       </c>
       <c r="E301" t="s">
-        <v>127</v>
+        <v>1400</v>
       </c>
       <c r="F301" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G301" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H301" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1096</v>
+        <v>1401</v>
       </c>
       <c r="B302" t="s">
-        <v>1097</v>
+        <v>1402</v>
       </c>
       <c r="C302" t="s">
-        <v>1098</v>
+        <v>1403</v>
       </c>
       <c r="D302" t="s">
-        <v>1099</v>
+        <v>1404</v>
       </c>
       <c r="E302" t="s">
-        <v>20</v>
+        <v>1405</v>
       </c>
       <c r="F302" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G302" t="s">
         <v>14</v>
       </c>
       <c r="H302" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1100</v>
+        <v>1406</v>
       </c>
       <c r="B303" t="s">
-        <v>1101</v>
+        <v>1407</v>
       </c>
       <c r="C303" t="s">
-        <v>1102</v>
+        <v>1403</v>
       </c>
       <c r="D303" t="s">
-        <v>1103</v>
+        <v>1408</v>
       </c>
       <c r="E303" t="s">
-        <v>620</v>
+        <v>303</v>
       </c>
       <c r="F303" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G303" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H303" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1104</v>
+        <v>1409</v>
       </c>
       <c r="B304" t="s">
-        <v>1105</v>
+        <v>1410</v>
       </c>
       <c r="C304" t="s">
-        <v>1106</v>
+        <v>1411</v>
       </c>
       <c r="D304" t="s">
-        <v>1107</v>
+        <v>1412</v>
       </c>
       <c r="E304" t="s">
-        <v>45</v>
+        <v>1297</v>
       </c>
       <c r="F304" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G304" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H304" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1108</v>
+        <v>1413</v>
       </c>
       <c r="B305" t="s">
-        <v>1109</v>
+        <v>1414</v>
       </c>
       <c r="C305" t="s">
-        <v>1110</v>
+        <v>1415</v>
       </c>
       <c r="D305" t="s">
-        <v>1111</v>
+        <v>1416</v>
       </c>
       <c r="E305" t="s">
-        <v>71</v>
+        <v>1417</v>
       </c>
       <c r="F305" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G305" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H305" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1112</v>
+        <v>1418</v>
       </c>
       <c r="B306" t="s">
-        <v>243</v>
+        <v>1419</v>
       </c>
       <c r="C306" t="s">
-        <v>1113</v>
+        <v>1420</v>
       </c>
       <c r="D306" t="s">
-        <v>1114</v>
+        <v>1421</v>
       </c>
       <c r="E306" t="s">
-        <v>20</v>
+        <v>1422</v>
       </c>
       <c r="F306" t="s">
-        <v>13</v>
+        <v>789</v>
       </c>
       <c r="G306" t="s">
         <v>14</v>
       </c>
       <c r="H306" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1115</v>
+        <v>1423</v>
       </c>
       <c r="B307" t="s">
-        <v>1116</v>
+        <v>1424</v>
       </c>
       <c r="C307" t="s">
-        <v>1117</v>
+        <v>1425</v>
       </c>
       <c r="D307" t="s">
-        <v>1099</v>
+        <v>1426</v>
       </c>
       <c r="E307" t="s">
-        <v>20</v>
+        <v>1427</v>
       </c>
       <c r="F307" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G307" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H307" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1118</v>
+        <v>1428</v>
       </c>
       <c r="B308" t="s">
-        <v>1119</v>
+        <v>1429</v>
       </c>
       <c r="C308" t="s">
-        <v>1120</v>
+        <v>1430</v>
       </c>
       <c r="D308" t="s">
-        <v>1121</v>
+        <v>1431</v>
       </c>
       <c r="E308" t="s">
-        <v>902</v>
+        <v>1432</v>
       </c>
       <c r="F308" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G308" t="s">
         <v>14</v>
+      </c>
+      <c r="H308" t="s">
+        <v>107</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1122</v>
+        <v>1433</v>
       </c>
       <c r="B309" t="s">
-        <v>1123</v>
+        <v>1434</v>
       </c>
       <c r="C309" t="s">
-        <v>1124</v>
+        <v>301</v>
       </c>
       <c r="D309" t="s">
-        <v>1125</v>
+        <v>1435</v>
       </c>
       <c r="E309" t="s">
-        <v>1126</v>
+        <v>1436</v>
       </c>
       <c r="F309" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G309" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H309" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1127</v>
+        <v>1437</v>
       </c>
       <c r="B310" t="s">
-        <v>1128</v>
+        <v>1438</v>
       </c>
       <c r="C310" t="s">
-        <v>1129</v>
+        <v>1439</v>
       </c>
       <c r="D310" t="s">
-        <v>1130</v>
+        <v>1440</v>
       </c>
       <c r="E310" t="s">
-        <v>45</v>
+        <v>1417</v>
       </c>
       <c r="F310" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G310" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H310" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1131</v>
+        <v>1441</v>
       </c>
       <c r="B311" t="s">
-        <v>1132</v>
+        <v>1442</v>
       </c>
       <c r="C311" t="s">
-        <v>1133</v>
+        <v>1443</v>
       </c>
       <c r="D311" t="s">
-        <v>566</v>
+        <v>1444</v>
       </c>
       <c r="E311" t="s">
-        <v>20</v>
+        <v>1445</v>
       </c>
       <c r="F311" t="s">
-        <v>13</v>
+        <v>1446</v>
       </c>
       <c r="G311" t="s">
         <v>14</v>
+      </c>
+      <c r="H311" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1134</v>
+        <v>1447</v>
       </c>
       <c r="B312" t="s">
-        <v>1135</v>
+        <v>1448</v>
       </c>
       <c r="C312" t="s">
-        <v>1136</v>
+        <v>1449</v>
       </c>
       <c r="D312" t="s">
-        <v>1137</v>
+        <v>1450</v>
       </c>
       <c r="E312" t="s">
-        <v>71</v>
+        <v>1451</v>
       </c>
       <c r="F312" t="s">
-        <v>13</v>
+        <v>1161</v>
       </c>
       <c r="G312" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H312" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1138</v>
+        <v>1452</v>
       </c>
       <c r="B313" t="s">
-        <v>1139</v>
+        <v>1453</v>
       </c>
       <c r="C313" t="s">
-        <v>1140</v>
+        <v>1454</v>
       </c>
       <c r="D313" t="s">
-        <v>1141</v>
+        <v>1455</v>
       </c>
       <c r="E313" t="s">
-        <v>115</v>
+        <v>1456</v>
       </c>
       <c r="F313" t="s">
-        <v>13</v>
+        <v>1457</v>
       </c>
       <c r="G313" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H313" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1142</v>
+        <v>1458</v>
       </c>
       <c r="B314" t="s">
-        <v>1143</v>
+        <v>1459</v>
       </c>
       <c r="C314" t="s">
-        <v>1144</v>
+        <v>1460</v>
       </c>
       <c r="D314" t="s">
-        <v>309</v>
+        <v>1461</v>
       </c>
       <c r="E314" t="s">
-        <v>71</v>
+        <v>1462</v>
       </c>
       <c r="F314" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G314" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H314" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1145</v>
+        <v>1463</v>
       </c>
       <c r="B315" t="s">
-        <v>701</v>
+        <v>1464</v>
       </c>
       <c r="C315" t="s">
-        <v>1146</v>
+        <v>1465</v>
       </c>
       <c r="D315" t="s">
-        <v>1147</v>
+        <v>1466</v>
       </c>
       <c r="E315" t="s">
-        <v>374</v>
+        <v>705</v>
       </c>
       <c r="F315" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G315" t="s">
         <v>14</v>
       </c>
       <c r="H315" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1148</v>
+        <v>1467</v>
       </c>
       <c r="B316" t="s">
-        <v>1149</v>
+        <v>1468</v>
       </c>
       <c r="C316" t="s">
-        <v>1150</v>
+        <v>1469</v>
       </c>
       <c r="D316" t="s">
-        <v>1151</v>
+        <v>1470</v>
       </c>
       <c r="E316" t="s">
-        <v>146</v>
+        <v>1471</v>
       </c>
       <c r="F316" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G316" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H316" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1152</v>
+        <v>1472</v>
       </c>
       <c r="B317" t="s">
-        <v>701</v>
+        <v>1473</v>
       </c>
       <c r="C317" t="s">
-        <v>1146</v>
+        <v>1474</v>
       </c>
       <c r="D317" t="s">
-        <v>1147</v>
+        <v>1475</v>
       </c>
       <c r="E317" t="s">
-        <v>374</v>
+        <v>1476</v>
       </c>
       <c r="F317" t="s">
-        <v>13</v>
+        <v>137</v>
       </c>
       <c r="G317" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H317" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1153</v>
+        <v>1477</v>
       </c>
       <c r="B318" t="s">
-        <v>1154</v>
+        <v>1478</v>
       </c>
       <c r="C318" t="s">
-        <v>1155</v>
+        <v>1479</v>
       </c>
       <c r="D318" t="s">
-        <v>836</v>
+        <v>1480</v>
       </c>
       <c r="E318" t="s">
-        <v>115</v>
+        <v>383</v>
       </c>
       <c r="F318" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G318" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H318" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1156</v>
+        <v>1481</v>
       </c>
       <c r="B319" t="s">
-        <v>1157</v>
+        <v>1482</v>
       </c>
       <c r="C319" t="s">
-        <v>1158</v>
+        <v>893</v>
       </c>
       <c r="D319" t="s">
-        <v>1159</v>
+        <v>1483</v>
       </c>
       <c r="E319" t="s">
-        <v>127</v>
+        <v>1484</v>
       </c>
       <c r="F319" t="s">
-        <v>13</v>
+        <v>462</v>
       </c>
       <c r="G319" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H319" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1160</v>
+        <v>1485</v>
       </c>
       <c r="B320" t="s">
-        <v>1161</v>
+        <v>1486</v>
       </c>
       <c r="C320" t="s">
-        <v>1162</v>
+        <v>1487</v>
       </c>
       <c r="D320" t="s">
-        <v>545</v>
+        <v>1488</v>
       </c>
       <c r="E320" t="s">
-        <v>20</v>
+        <v>1489</v>
       </c>
       <c r="F320" t="s">
-        <v>13</v>
+        <v>175</v>
       </c>
       <c r="G320" t="s">
         <v>14</v>
+      </c>
+      <c r="H320" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1160</v>
+        <v>1490</v>
       </c>
       <c r="B321" t="s">
-        <v>1161</v>
+        <v>1491</v>
       </c>
       <c r="C321" t="s">
-        <v>1162</v>
+        <v>893</v>
       </c>
       <c r="D321" t="s">
-        <v>545</v>
+        <v>1483</v>
       </c>
       <c r="E321" t="s">
-        <v>20</v>
+        <v>1484</v>
       </c>
       <c r="F321" t="s">
-        <v>13</v>
+        <v>462</v>
       </c>
       <c r="G321" t="s">
         <v>14</v>
+      </c>
+      <c r="H321" t="s">
+        <v>107</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1163</v>
+        <v>1492</v>
       </c>
       <c r="B322" t="s">
-        <v>1164</v>
+        <v>1493</v>
       </c>
       <c r="C322" t="s">
-        <v>1165</v>
+        <v>1494</v>
       </c>
       <c r="D322" t="s">
-        <v>280</v>
+        <v>1495</v>
       </c>
       <c r="E322" t="s">
-        <v>20</v>
+        <v>1075</v>
       </c>
       <c r="F322" t="s">
-        <v>13</v>
+        <v>137</v>
       </c>
       <c r="G322" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H322" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1166</v>
+        <v>1496</v>
       </c>
       <c r="B323" t="s">
-        <v>1167</v>
+        <v>1497</v>
       </c>
       <c r="C323" t="s">
-        <v>1168</v>
+        <v>1498</v>
       </c>
       <c r="D323" t="s">
-        <v>553</v>
+        <v>1499</v>
       </c>
       <c r="E323" t="s">
-        <v>20</v>
+        <v>1500</v>
       </c>
       <c r="F323" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G323" t="s">
         <v>14</v>
+      </c>
+      <c r="H323" t="s">
+        <v>107</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1169</v>
+        <v>1501</v>
       </c>
       <c r="B324" t="s">
-        <v>1170</v>
+        <v>1502</v>
       </c>
       <c r="C324" t="s">
-        <v>1171</v>
+        <v>1503</v>
       </c>
       <c r="D324" t="s">
-        <v>553</v>
+        <v>1504</v>
       </c>
       <c r="E324" t="s">
-        <v>20</v>
+        <v>679</v>
       </c>
       <c r="F324" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G324" t="s">
         <v>14</v>
       </c>
       <c r="H324" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1172</v>
+        <v>1505</v>
       </c>
       <c r="B325" t="s">
-        <v>1173</v>
+        <v>1502</v>
       </c>
       <c r="C325" t="s">
-        <v>1174</v>
+        <v>1503</v>
       </c>
       <c r="D325" t="s">
-        <v>1175</v>
+        <v>1504</v>
       </c>
       <c r="E325" t="s">
-        <v>558</v>
+        <v>679</v>
       </c>
       <c r="F325" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G325" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H325" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1176</v>
+        <v>1506</v>
       </c>
       <c r="B326" t="s">
-        <v>1177</v>
+        <v>1507</v>
       </c>
       <c r="C326" t="s">
-        <v>1178</v>
+        <v>1508</v>
       </c>
       <c r="D326" t="s">
-        <v>31</v>
+        <v>1509</v>
       </c>
       <c r="E326" t="s">
-        <v>20</v>
+        <v>347</v>
       </c>
       <c r="F326" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G326" t="s">
         <v>14</v>
       </c>
       <c r="H326" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1179</v>
+        <v>1510</v>
       </c>
       <c r="B327" t="s">
-        <v>1180</v>
+        <v>1511</v>
       </c>
       <c r="C327" t="s">
-        <v>1181</v>
+        <v>1512</v>
       </c>
       <c r="D327" t="s">
-        <v>541</v>
+        <v>1513</v>
       </c>
       <c r="E327" t="s">
-        <v>20</v>
+        <v>689</v>
       </c>
       <c r="F327" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G327" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H327" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1182</v>
+        <v>1514</v>
       </c>
       <c r="B328" t="s">
-        <v>1183</v>
+        <v>1515</v>
       </c>
       <c r="C328" t="s">
-        <v>1184</v>
+        <v>1516</v>
       </c>
       <c r="D328" t="s">
-        <v>741</v>
+        <v>1517</v>
       </c>
       <c r="E328" t="s">
-        <v>20</v>
+        <v>689</v>
       </c>
       <c r="F328" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G328" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H328" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1185</v>
+        <v>1518</v>
       </c>
       <c r="B329" t="s">
-        <v>416</v>
+        <v>1519</v>
       </c>
       <c r="C329" t="s">
-        <v>1186</v>
+        <v>1520</v>
       </c>
       <c r="D329" t="s">
-        <v>1187</v>
+        <v>1521</v>
       </c>
       <c r="E329" t="s">
-        <v>20</v>
+        <v>1522</v>
       </c>
       <c r="F329" t="s">
-        <v>13</v>
+        <v>695</v>
       </c>
       <c r="G329" t="s">
         <v>14</v>
       </c>
       <c r="H329" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1185</v>
+        <v>1523</v>
       </c>
       <c r="B330" t="s">
-        <v>416</v>
+        <v>1524</v>
       </c>
       <c r="C330" t="s">
-        <v>1186</v>
+        <v>1525</v>
       </c>
       <c r="D330" t="s">
-        <v>1187</v>
+        <v>1526</v>
       </c>
       <c r="E330" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F330" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G330" t="s">
         <v>14</v>
       </c>
       <c r="H330" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1188</v>
+        <v>1527</v>
       </c>
       <c r="B331" t="s">
-        <v>1189</v>
+        <v>1528</v>
       </c>
       <c r="C331" t="s">
-        <v>1190</v>
+        <v>1529</v>
       </c>
       <c r="D331" t="s">
-        <v>758</v>
+        <v>1530</v>
       </c>
       <c r="E331" t="s">
-        <v>110</v>
+        <v>674</v>
       </c>
       <c r="F331" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G331" t="s">
         <v>14</v>
       </c>
       <c r="H331" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1191</v>
+        <v>1531</v>
       </c>
       <c r="B332" t="s">
-        <v>1192</v>
+        <v>1532</v>
       </c>
       <c r="C332" t="s">
-        <v>1193</v>
+        <v>1533</v>
       </c>
       <c r="D332" t="s">
-        <v>549</v>
+        <v>1534</v>
       </c>
       <c r="E332" t="s">
-        <v>45</v>
+        <v>989</v>
       </c>
       <c r="F332" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G332" t="s">
         <v>14</v>
+      </c>
+      <c r="H332" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1194</v>
+        <v>1535</v>
       </c>
       <c r="B333" t="s">
-        <v>1195</v>
+        <v>1536</v>
       </c>
       <c r="C333" t="s">
-        <v>1196</v>
+        <v>514</v>
       </c>
       <c r="D333" t="s">
-        <v>57</v>
+        <v>1537</v>
       </c>
       <c r="E333" t="s">
-        <v>12</v>
+        <v>1538</v>
       </c>
       <c r="F333" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G333" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H333" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1197</v>
+        <v>1539</v>
       </c>
       <c r="B334" t="s">
-        <v>1198</v>
+        <v>1536</v>
       </c>
       <c r="C334" t="s">
-        <v>1199</v>
+        <v>514</v>
       </c>
       <c r="D334" t="s">
-        <v>35</v>
+        <v>1537</v>
       </c>
       <c r="E334" t="s">
-        <v>20</v>
+        <v>1538</v>
       </c>
       <c r="F334" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G334" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H334" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1200</v>
+        <v>1540</v>
       </c>
       <c r="B335" t="s">
-        <v>1201</v>
+        <v>1541</v>
       </c>
       <c r="C335" t="s">
-        <v>1202</v>
+        <v>1542</v>
       </c>
       <c r="D335" t="s">
-        <v>1203</v>
+        <v>1543</v>
       </c>
       <c r="E335" t="s">
-        <v>110</v>
+        <v>965</v>
       </c>
       <c r="F335" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G335" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H335" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1204</v>
+        <v>1544</v>
       </c>
       <c r="B336" t="s">
-        <v>1201</v>
+        <v>1545</v>
       </c>
       <c r="C336" t="s">
-        <v>1205</v>
+        <v>1546</v>
       </c>
       <c r="D336" t="s">
-        <v>1121</v>
+        <v>1547</v>
       </c>
       <c r="E336" t="s">
-        <v>902</v>
+        <v>684</v>
       </c>
       <c r="F336" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G336" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H336" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1206</v>
+        <v>1548</v>
       </c>
       <c r="B337" t="s">
-        <v>1207</v>
+        <v>1549</v>
       </c>
       <c r="C337" t="s">
-        <v>1208</v>
+        <v>1550</v>
       </c>
       <c r="D337" t="s">
-        <v>1209</v>
+        <v>1551</v>
       </c>
       <c r="E337" t="s">
-        <v>127</v>
+        <v>65</v>
       </c>
       <c r="F337" t="s">
         <v>13</v>
       </c>
       <c r="G337" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H337" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1210</v>
+        <v>1552</v>
       </c>
       <c r="B338" t="s">
-        <v>180</v>
+        <v>1553</v>
       </c>
       <c r="C338" t="s">
-        <v>1211</v>
+        <v>1554</v>
       </c>
       <c r="D338" t="s">
-        <v>666</v>
+        <v>1555</v>
       </c>
       <c r="E338" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="F338" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G338" t="s">
         <v>14</v>
+      </c>
+      <c r="H338" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1212</v>
+        <v>1556</v>
       </c>
       <c r="B339" t="s">
-        <v>701</v>
+        <v>1557</v>
       </c>
       <c r="C339" t="s">
-        <v>1213</v>
+        <v>1558</v>
       </c>
       <c r="D339" t="s">
-        <v>1214</v>
+        <v>1559</v>
       </c>
       <c r="E339" t="s">
-        <v>71</v>
+        <v>1560</v>
       </c>
       <c r="F339" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G339" t="s">
         <v>14</v>
       </c>
       <c r="H339" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1215</v>
+        <v>1561</v>
       </c>
       <c r="B340" t="s">
-        <v>1216</v>
+        <v>1562</v>
       </c>
       <c r="C340" t="s">
-        <v>1217</v>
+        <v>1558</v>
       </c>
       <c r="D340" t="s">
-        <v>1218</v>
+        <v>1563</v>
       </c>
       <c r="E340" t="s">
-        <v>1219</v>
+        <v>1451</v>
       </c>
       <c r="F340" t="s">
-        <v>13</v>
+        <v>1161</v>
       </c>
       <c r="G340" t="s">
         <v>14</v>
       </c>
       <c r="H340" t="s">
-        <v>21</v>
+        <v>107</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1220</v>
+        <v>1564</v>
       </c>
       <c r="B341" t="s">
-        <v>1221</v>
+        <v>1565</v>
       </c>
       <c r="C341" t="s">
-        <v>1222</v>
+        <v>1566</v>
       </c>
       <c r="D341" t="s">
-        <v>1223</v>
+        <v>1567</v>
       </c>
       <c r="E341" t="s">
-        <v>127</v>
+        <v>1568</v>
       </c>
       <c r="F341" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G341" t="s">
         <v>14</v>
       </c>
       <c r="H341" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1224</v>
+        <v>1569</v>
       </c>
       <c r="B342" t="s">
-        <v>1225</v>
+        <v>1570</v>
       </c>
       <c r="C342" t="s">
-        <v>1226</v>
+        <v>218</v>
       </c>
       <c r="D342" t="s">
-        <v>1227</v>
+        <v>1571</v>
       </c>
       <c r="E342" t="s">
-        <v>45</v>
+        <v>848</v>
       </c>
       <c r="F342" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G342" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H342" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1228</v>
+        <v>1572</v>
       </c>
       <c r="B343" t="s">
-        <v>1229</v>
+        <v>1573</v>
       </c>
       <c r="C343" t="s">
-        <v>1230</v>
+        <v>893</v>
       </c>
       <c r="D343" t="s">
-        <v>66</v>
+        <v>1574</v>
       </c>
       <c r="E343" t="s">
-        <v>20</v>
+        <v>1575</v>
       </c>
       <c r="F343" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G343" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H343" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1231</v>
+        <v>1576</v>
       </c>
       <c r="B344" t="s">
-        <v>1232</v>
+        <v>1577</v>
       </c>
       <c r="C344" t="s">
-        <v>1233</v>
+        <v>1578</v>
       </c>
       <c r="D344" t="s">
-        <v>836</v>
+        <v>1579</v>
       </c>
       <c r="E344" t="s">
-        <v>115</v>
+        <v>1580</v>
       </c>
       <c r="F344" t="s">
-        <v>13</v>
+        <v>1581</v>
       </c>
       <c r="G344" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H344" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1234</v>
+        <v>1582</v>
       </c>
       <c r="B345" t="s">
-        <v>1235</v>
+        <v>1583</v>
       </c>
       <c r="C345" t="s">
-        <v>1236</v>
+        <v>1584</v>
       </c>
       <c r="D345" t="s">
-        <v>1130</v>
+        <v>1585</v>
       </c>
       <c r="E345" t="s">
-        <v>45</v>
+        <v>1586</v>
       </c>
       <c r="F345" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G345" t="s">
         <v>14</v>
+      </c>
+      <c r="H345" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1237</v>
+        <v>1587</v>
       </c>
       <c r="B346" t="s">
-        <v>1238</v>
+        <v>1588</v>
       </c>
       <c r="C346" t="s">
-        <v>1239</v>
+        <v>1589</v>
       </c>
       <c r="D346" t="s">
-        <v>31</v>
+        <v>1590</v>
       </c>
       <c r="E346" t="s">
-        <v>20</v>
+        <v>1591</v>
       </c>
       <c r="F346" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G346" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H346" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1240</v>
+        <v>1592</v>
       </c>
       <c r="B347" t="s">
-        <v>1070</v>
+        <v>1593</v>
       </c>
       <c r="C347" t="s">
-        <v>1241</v>
+        <v>1594</v>
       </c>
       <c r="D347" t="s">
-        <v>1242</v>
+        <v>1595</v>
       </c>
       <c r="E347" t="s">
-        <v>20</v>
+        <v>75</v>
       </c>
       <c r="F347" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G347" t="s">
         <v>14</v>
+      </c>
+      <c r="H347" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1243</v>
+        <v>1596</v>
       </c>
       <c r="B348" t="s">
-        <v>1244</v>
+        <v>1597</v>
       </c>
       <c r="C348" t="s">
-        <v>221</v>
+        <v>1598</v>
       </c>
       <c r="D348" t="s">
-        <v>1245</v>
+        <v>1599</v>
       </c>
       <c r="E348" t="s">
-        <v>146</v>
+        <v>1075</v>
       </c>
       <c r="F348" t="s">
-        <v>13</v>
+        <v>137</v>
       </c>
       <c r="G348" t="s">
         <v>14</v>
       </c>
       <c r="H348" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1246</v>
+        <v>1600</v>
       </c>
       <c r="B349" t="s">
-        <v>1247</v>
+        <v>1601</v>
       </c>
       <c r="C349" t="s">
-        <v>1248</v>
+        <v>1602</v>
       </c>
       <c r="D349" t="s">
-        <v>741</v>
+        <v>1603</v>
       </c>
       <c r="E349" t="s">
-        <v>20</v>
+        <v>1462</v>
       </c>
       <c r="F349" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G349" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H349" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1249</v>
+        <v>1604</v>
       </c>
       <c r="B350" t="s">
-        <v>1250</v>
+        <v>1605</v>
       </c>
       <c r="C350" t="s">
-        <v>1251</v>
+        <v>1606</v>
       </c>
       <c r="D350" t="s">
-        <v>1252</v>
+        <v>1607</v>
       </c>
       <c r="E350" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F350" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G350" t="s">
         <v>14</v>
       </c>
       <c r="H350" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1253</v>
+        <v>1608</v>
       </c>
       <c r="B351" t="s">
-        <v>1254</v>
+        <v>1609</v>
       </c>
       <c r="C351" t="s">
-        <v>1255</v>
+        <v>1380</v>
       </c>
       <c r="D351" t="s">
-        <v>545</v>
+        <v>1610</v>
       </c>
       <c r="E351" t="s">
-        <v>20</v>
+        <v>1611</v>
       </c>
       <c r="F351" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G351" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H351" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1256</v>
+        <v>1612</v>
       </c>
       <c r="B352" t="s">
-        <v>1257</v>
+        <v>1613</v>
       </c>
       <c r="C352" t="s">
-        <v>1258</v>
+        <v>1614</v>
       </c>
       <c r="D352" t="s">
-        <v>1259</v>
+        <v>271</v>
       </c>
       <c r="E352" t="s">
-        <v>45</v>
+        <v>275</v>
       </c>
       <c r="F352" t="s">
-        <v>13</v>
+        <v>175</v>
       </c>
       <c r="G352" t="s">
         <v>14</v>
       </c>
       <c r="H352" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1260</v>
+        <v>1615</v>
       </c>
       <c r="B353" t="s">
-        <v>1261</v>
+        <v>1616</v>
       </c>
       <c r="C353" t="s">
-        <v>1262</v>
+        <v>1617</v>
       </c>
       <c r="D353" t="s">
-        <v>44</v>
+        <v>1618</v>
       </c>
       <c r="E353" t="s">
-        <v>45</v>
+        <v>989</v>
       </c>
       <c r="F353" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G353" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H353" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1263</v>
+        <v>1619</v>
       </c>
       <c r="B354" t="s">
-        <v>1264</v>
+        <v>1620</v>
       </c>
       <c r="C354" t="s">
-        <v>1265</v>
+        <v>1621</v>
       </c>
       <c r="D354" t="s">
-        <v>1058</v>
+        <v>1622</v>
       </c>
       <c r="E354" t="s">
-        <v>71</v>
+        <v>1623</v>
       </c>
       <c r="F354" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G354" t="s">
         <v>14</v>
       </c>
       <c r="H354" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1266</v>
+        <v>1624</v>
       </c>
       <c r="B355" t="s">
-        <v>1267</v>
+        <v>1625</v>
       </c>
       <c r="C355" t="s">
-        <v>1268</v>
+        <v>1626</v>
       </c>
       <c r="D355" t="s">
-        <v>666</v>
+        <v>1627</v>
       </c>
       <c r="E355" t="s">
-        <v>20</v>
+        <v>1628</v>
       </c>
       <c r="F355" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G355" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H355" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1269</v>
+        <v>1629</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1630</v>
       </c>
       <c r="C356" t="s">
-        <v>1270</v>
+        <v>1631</v>
       </c>
       <c r="D356" t="s">
-        <v>31</v>
+        <v>1632</v>
       </c>
       <c r="E356" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="F356" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G356" t="s">
         <v>14</v>
       </c>
       <c r="H356" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1271</v>
+        <v>1633</v>
       </c>
       <c r="B357" t="s">
-        <v>1238</v>
+        <v>1634</v>
       </c>
       <c r="C357" t="s">
-        <v>1272</v>
+        <v>1635</v>
       </c>
       <c r="D357" t="s">
-        <v>31</v>
+        <v>1636</v>
       </c>
       <c r="E357" t="s">
-        <v>20</v>
+        <v>1637</v>
       </c>
       <c r="F357" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G357" t="s">
         <v>14</v>
       </c>
       <c r="H357" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1273</v>
+        <v>1638</v>
       </c>
       <c r="B358" t="s">
-        <v>1274</v>
+        <v>1639</v>
       </c>
       <c r="C358" t="s">
-        <v>1275</v>
+        <v>1640</v>
       </c>
       <c r="D358" t="s">
-        <v>919</v>
+        <v>1641</v>
       </c>
       <c r="E358" t="s">
-        <v>20</v>
+        <v>848</v>
       </c>
       <c r="F358" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G358" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H358" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1276</v>
-[...2 lines deleted...]
-        <v>1277</v>
+        <v>1642</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1643</v>
       </c>
       <c r="D359" t="s">
-        <v>1278</v>
+        <v>1644</v>
       </c>
       <c r="E359" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F359" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G359" t="s">
         <v>14</v>
+      </c>
+      <c r="H359" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1279</v>
+        <v>1645</v>
       </c>
       <c r="B360" t="s">
-        <v>349</v>
+        <v>1646</v>
       </c>
       <c r="C360" t="s">
-        <v>1280</v>
+        <v>1606</v>
       </c>
       <c r="D360" t="s">
-        <v>541</v>
+        <v>1647</v>
       </c>
       <c r="E360" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F360" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G360" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H360" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1281</v>
+        <v>1648</v>
       </c>
       <c r="B361" t="s">
-        <v>1282</v>
+        <v>1649</v>
       </c>
       <c r="C361" t="s">
-        <v>1283</v>
+        <v>1650</v>
       </c>
       <c r="D361" t="s">
-        <v>442</v>
+        <v>1651</v>
       </c>
       <c r="E361" t="s">
-        <v>262</v>
+        <v>1183</v>
       </c>
       <c r="F361" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G361" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H361" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1284</v>
+        <v>1652</v>
       </c>
       <c r="B362" t="s">
-        <v>1285</v>
-[...2 lines deleted...]
-        <v>1286</v>
+        <v>1653</v>
       </c>
       <c r="D362" t="s">
-        <v>182</v>
+        <v>1654</v>
       </c>
       <c r="E362" t="s">
-        <v>20</v>
+        <v>1655</v>
       </c>
       <c r="F362" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G362" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H362" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1287</v>
+        <v>1656</v>
       </c>
       <c r="B363" t="s">
-        <v>1288</v>
+        <v>1657</v>
       </c>
       <c r="C363" t="s">
-        <v>1289</v>
+        <v>431</v>
       </c>
       <c r="D363" t="s">
-        <v>541</v>
+        <v>1658</v>
       </c>
       <c r="E363" t="s">
-        <v>20</v>
+        <v>674</v>
       </c>
       <c r="F363" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G363" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H363" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1290</v>
+        <v>1659</v>
       </c>
       <c r="B364" t="s">
-        <v>243</v>
+        <v>1660</v>
       </c>
       <c r="C364" t="s">
-        <v>1291</v>
+        <v>1661</v>
       </c>
       <c r="D364" t="s">
-        <v>257</v>
+        <v>1662</v>
       </c>
       <c r="E364" t="s">
-        <v>20</v>
+        <v>548</v>
       </c>
       <c r="F364" t="s">
-        <v>13</v>
+        <v>324</v>
       </c>
       <c r="G364" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H364" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1292</v>
+        <v>1663</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1664</v>
       </c>
       <c r="C365" t="s">
-        <v>1293</v>
+        <v>1665</v>
       </c>
       <c r="D365" t="s">
-        <v>1294</v>
+        <v>1666</v>
       </c>
       <c r="E365" t="s">
-        <v>115</v>
+        <v>220</v>
       </c>
       <c r="F365" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G365" t="s">
         <v>14</v>
       </c>
       <c r="H365" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1295</v>
+        <v>1667</v>
       </c>
       <c r="B366" t="s">
-        <v>1296</v>
+        <v>1668</v>
       </c>
       <c r="C366" t="s">
-        <v>1297</v>
+        <v>1669</v>
       </c>
       <c r="D366" t="s">
-        <v>1065</v>
+        <v>1670</v>
       </c>
       <c r="E366" t="s">
-        <v>1298</v>
+        <v>674</v>
       </c>
       <c r="F366" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G366" t="s">
         <v>14</v>
       </c>
       <c r="H366" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1299</v>
+        <v>1671</v>
       </c>
       <c r="B367" t="s">
-        <v>1229</v>
+        <v>1672</v>
       </c>
       <c r="C367" t="s">
-        <v>1300</v>
+        <v>301</v>
       </c>
       <c r="D367" t="s">
-        <v>666</v>
+        <v>1673</v>
       </c>
       <c r="E367" t="s">
-        <v>20</v>
+        <v>318</v>
       </c>
       <c r="F367" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G367" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H367" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1301</v>
+        <v>1674</v>
       </c>
       <c r="B368" t="s">
-        <v>1229</v>
-[...2 lines deleted...]
-        <v>1302</v>
+        <v>1675</v>
       </c>
       <c r="D368" t="s">
-        <v>245</v>
+        <v>1676</v>
       </c>
       <c r="E368" t="s">
-        <v>20</v>
+        <v>1677</v>
       </c>
       <c r="F368" t="s">
-        <v>13</v>
+        <v>137</v>
       </c>
       <c r="G368" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H368" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1303</v>
+        <v>1678</v>
       </c>
       <c r="B369" t="s">
-        <v>1304</v>
+        <v>1679</v>
       </c>
       <c r="C369" t="s">
-        <v>1305</v>
+        <v>1680</v>
       </c>
       <c r="D369" t="s">
-        <v>245</v>
+        <v>1681</v>
       </c>
       <c r="E369" t="s">
-        <v>20</v>
+        <v>1372</v>
       </c>
       <c r="F369" t="s">
-        <v>13</v>
+        <v>1682</v>
       </c>
       <c r="G369" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H369" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1306</v>
+        <v>1683</v>
       </c>
       <c r="B370" t="s">
-        <v>81</v>
+        <v>1684</v>
       </c>
       <c r="C370" t="s">
-        <v>1307</v>
+        <v>1594</v>
       </c>
       <c r="D370" t="s">
-        <v>1065</v>
+        <v>1685</v>
       </c>
       <c r="E370" t="s">
-        <v>20</v>
+        <v>848</v>
       </c>
       <c r="F370" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G370" t="s">
         <v>14</v>
+      </c>
+      <c r="H370" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1308</v>
+        <v>1686</v>
       </c>
       <c r="B371" t="s">
-        <v>1309</v>
+        <v>1687</v>
       </c>
       <c r="C371" t="s">
-        <v>1310</v>
+        <v>1594</v>
       </c>
       <c r="D371" t="s">
-        <v>624</v>
+        <v>1688</v>
       </c>
       <c r="E371" t="s">
-        <v>20</v>
+        <v>303</v>
       </c>
       <c r="F371" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G371" t="s">
         <v>14</v>
       </c>
       <c r="H371" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1311</v>
+        <v>1689</v>
       </c>
       <c r="B372" t="s">
-        <v>1312</v>
+        <v>1690</v>
       </c>
       <c r="C372" t="s">
-        <v>1313</v>
+        <v>1691</v>
       </c>
       <c r="D372" t="s">
-        <v>1314</v>
+        <v>1692</v>
       </c>
       <c r="E372" t="s">
-        <v>331</v>
+        <v>303</v>
       </c>
       <c r="F372" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G372" t="s">
         <v>14</v>
       </c>
       <c r="H372" t="s">
-        <v>27</v>
+        <v>240</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1315</v>
+        <v>1693</v>
       </c>
       <c r="B373" t="s">
-        <v>1316</v>
+        <v>1694</v>
       </c>
       <c r="C373" t="s">
-        <v>1317</v>
+        <v>1695</v>
       </c>
       <c r="D373" t="s">
-        <v>1318</v>
+        <v>1696</v>
       </c>
       <c r="E373" t="s">
-        <v>20</v>
+        <v>679</v>
       </c>
       <c r="F373" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G373" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H373" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1319</v>
+        <v>1697</v>
       </c>
       <c r="B374" t="s">
-        <v>1320</v>
+        <v>1698</v>
       </c>
       <c r="C374" t="s">
-        <v>117</v>
+        <v>94</v>
       </c>
       <c r="D374" t="s">
-        <v>118</v>
+        <v>1699</v>
       </c>
       <c r="E374" t="s">
-        <v>20</v>
+        <v>1372</v>
       </c>
       <c r="F374" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G374" t="s">
         <v>14</v>
       </c>
       <c r="H374" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1321</v>
+        <v>1700</v>
       </c>
       <c r="B375" t="s">
-        <v>1322</v>
+        <v>1701</v>
       </c>
       <c r="C375" t="s">
-        <v>1323</v>
+        <v>1702</v>
       </c>
       <c r="D375" t="s">
-        <v>1324</v>
+        <v>1703</v>
       </c>
       <c r="E375" t="s">
-        <v>20</v>
+        <v>794</v>
       </c>
       <c r="F375" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G375" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H375" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1325</v>
+        <v>1704</v>
       </c>
       <c r="B376" t="s">
-        <v>1326</v>
+        <v>1705</v>
       </c>
       <c r="C376" t="s">
-        <v>1327</v>
+        <v>1706</v>
       </c>
       <c r="D376" t="s">
-        <v>31</v>
+        <v>1707</v>
       </c>
       <c r="E376" t="s">
-        <v>20</v>
+        <v>1708</v>
       </c>
       <c r="F376" t="s">
-        <v>13</v>
+        <v>411</v>
       </c>
       <c r="G376" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H376" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1328</v>
+        <v>1709</v>
       </c>
       <c r="B377" t="s">
-        <v>1329</v>
+        <v>1710</v>
       </c>
       <c r="C377" t="s">
-        <v>1330</v>
+        <v>1711</v>
       </c>
       <c r="D377" t="s">
-        <v>1331</v>
+        <v>1712</v>
       </c>
       <c r="E377" t="s">
-        <v>1332</v>
+        <v>1713</v>
       </c>
       <c r="F377" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G377" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H377" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1333</v>
+        <v>1714</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1715</v>
       </c>
       <c r="C378" t="s">
-        <v>1334</v>
+        <v>1716</v>
       </c>
       <c r="D378" t="s">
-        <v>76</v>
+        <v>140</v>
       </c>
       <c r="E378" t="s">
-        <v>40</v>
+        <v>141</v>
       </c>
       <c r="F378" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G378" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H378" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1335</v>
+        <v>1717</v>
       </c>
       <c r="B379" t="s">
-        <v>1336</v>
+        <v>1718</v>
       </c>
       <c r="C379" t="s">
-        <v>1330</v>
+        <v>1719</v>
       </c>
       <c r="D379" t="s">
-        <v>1331</v>
+        <v>1720</v>
       </c>
       <c r="E379" t="s">
-        <v>1332</v>
+        <v>1721</v>
       </c>
       <c r="F379" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G379" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H379" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1337</v>
+        <v>1722</v>
       </c>
       <c r="B380" t="s">
-        <v>1338</v>
+        <v>1723</v>
       </c>
       <c r="C380" t="s">
-        <v>1339</v>
+        <v>1724</v>
       </c>
       <c r="D380" t="s">
-        <v>24</v>
+        <v>1725</v>
       </c>
       <c r="E380" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F380" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G380" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H380" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1340</v>
+        <v>1726</v>
       </c>
       <c r="B381" t="s">
-        <v>1341</v>
+        <v>1727</v>
       </c>
       <c r="C381" t="s">
-        <v>1342</v>
+        <v>1728</v>
       </c>
       <c r="D381" t="s">
-        <v>1343</v>
+        <v>1729</v>
       </c>
       <c r="E381" t="s">
-        <v>20</v>
+        <v>1730</v>
       </c>
       <c r="F381" t="s">
-        <v>13</v>
+        <v>1731</v>
       </c>
       <c r="G381" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H381" t="s">
-        <v>27</v>
+        <v>240</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1344</v>
+        <v>1732</v>
       </c>
       <c r="B382" t="s">
-        <v>1345</v>
-[...2 lines deleted...]
-        <v>673</v>
+        <v>1733</v>
       </c>
       <c r="D382" t="s">
-        <v>674</v>
+        <v>1734</v>
       </c>
       <c r="E382" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="F382" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G382" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H382" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1346</v>
+        <v>1735</v>
       </c>
       <c r="B383" t="s">
-        <v>1347</v>
+        <v>1736</v>
       </c>
       <c r="C383" t="s">
-        <v>1348</v>
+        <v>1737</v>
       </c>
       <c r="D383" t="s">
-        <v>1349</v>
+        <v>1729</v>
       </c>
       <c r="E383" t="s">
-        <v>71</v>
+        <v>1730</v>
       </c>
       <c r="F383" t="s">
-        <v>13</v>
+        <v>1731</v>
       </c>
       <c r="G383" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H383" t="s">
-        <v>27</v>
+        <v>240</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1350</v>
+        <v>1738</v>
       </c>
       <c r="B384" t="s">
-        <v>1351</v>
+        <v>1739</v>
       </c>
       <c r="C384" t="s">
-        <v>1352</v>
+        <v>1740</v>
       </c>
       <c r="D384" t="s">
-        <v>450</v>
+        <v>1741</v>
       </c>
       <c r="E384" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F384" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G384" t="s">
         <v>14</v>
       </c>
       <c r="H384" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1353</v>
+        <v>1742</v>
       </c>
       <c r="B385" t="s">
-        <v>1354</v>
+        <v>1743</v>
       </c>
       <c r="C385" t="s">
-        <v>1355</v>
+        <v>1744</v>
       </c>
       <c r="D385" t="s">
-        <v>566</v>
+        <v>1745</v>
       </c>
       <c r="E385" t="s">
-        <v>20</v>
+        <v>1746</v>
       </c>
       <c r="F385" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G385" t="s">
         <v>14</v>
+      </c>
+      <c r="H385" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1356</v>
+        <v>1747</v>
       </c>
       <c r="B386" t="s">
-        <v>1357</v>
+        <v>1748</v>
       </c>
       <c r="C386" t="s">
-        <v>1358</v>
+        <v>1749</v>
       </c>
       <c r="D386" t="s">
-        <v>624</v>
+        <v>857</v>
       </c>
       <c r="E386" t="s">
-        <v>20</v>
+        <v>858</v>
       </c>
       <c r="F386" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G386" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H386" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1359</v>
+        <v>1750</v>
       </c>
       <c r="B387" t="s">
-        <v>1360</v>
+        <v>1751</v>
       </c>
       <c r="C387" t="s">
-        <v>1361</v>
+        <v>1752</v>
       </c>
       <c r="D387" t="s">
-        <v>1362</v>
+        <v>1753</v>
       </c>
       <c r="E387" t="s">
-        <v>20</v>
+        <v>1754</v>
       </c>
       <c r="F387" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G387" t="s">
         <v>14</v>
       </c>
       <c r="H387" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1363</v>
+        <v>1755</v>
       </c>
       <c r="B388" t="s">
-        <v>701</v>
+        <v>1756</v>
       </c>
       <c r="C388" t="s">
-        <v>1364</v>
+        <v>1757</v>
       </c>
       <c r="D388" t="s">
-        <v>269</v>
+        <v>1758</v>
       </c>
       <c r="E388" t="s">
-        <v>71</v>
+        <v>558</v>
       </c>
       <c r="F388" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G388" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H388" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1365</v>
+        <v>1759</v>
       </c>
       <c r="B389" t="s">
-        <v>1366</v>
+        <v>1760</v>
       </c>
       <c r="C389" t="s">
-        <v>1367</v>
+        <v>1761</v>
       </c>
       <c r="D389" t="s">
-        <v>76</v>
+        <v>1762</v>
       </c>
       <c r="E389" t="s">
-        <v>826</v>
+        <v>705</v>
       </c>
       <c r="F389" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G389" t="s">
         <v>14</v>
       </c>
       <c r="H389" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1368</v>
+        <v>1763</v>
       </c>
       <c r="B390" t="s">
-        <v>1369</v>
+        <v>1764</v>
       </c>
       <c r="C390" t="s">
-        <v>1370</v>
+        <v>1765</v>
       </c>
       <c r="D390" t="s">
-        <v>557</v>
+        <v>1766</v>
       </c>
       <c r="E390" t="s">
-        <v>1371</v>
+        <v>794</v>
       </c>
       <c r="F390" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G390" t="s">
         <v>14</v>
       </c>
       <c r="H390" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1372</v>
+        <v>1767</v>
       </c>
       <c r="B391" t="s">
-        <v>1373</v>
+        <v>1768</v>
       </c>
       <c r="C391" t="s">
-        <v>1374</v>
+        <v>1769</v>
       </c>
       <c r="D391" t="s">
-        <v>545</v>
+        <v>1770</v>
       </c>
       <c r="E391" t="s">
-        <v>20</v>
+        <v>1771</v>
       </c>
       <c r="F391" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G391" t="s">
         <v>14</v>
       </c>
       <c r="H391" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1375</v>
+        <v>1772</v>
       </c>
       <c r="B392" t="s">
-        <v>1376</v>
+        <v>1773</v>
       </c>
       <c r="C392" t="s">
-        <v>1377</v>
+        <v>893</v>
       </c>
       <c r="D392" t="s">
-        <v>517</v>
+        <v>1774</v>
       </c>
       <c r="E392" t="s">
-        <v>110</v>
+        <v>333</v>
       </c>
       <c r="F392" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G392" t="s">
         <v>14</v>
       </c>
       <c r="H392" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1378</v>
+        <v>1775</v>
       </c>
       <c r="B393" t="s">
-        <v>1379</v>
+        <v>1776</v>
       </c>
       <c r="C393" t="s">
-        <v>1380</v>
+        <v>1777</v>
       </c>
       <c r="D393" t="s">
-        <v>553</v>
+        <v>1778</v>
       </c>
       <c r="E393" t="s">
-        <v>20</v>
+        <v>87</v>
       </c>
       <c r="F393" t="s">
-        <v>13</v>
+        <v>1059</v>
       </c>
       <c r="G393" t="s">
         <v>14</v>
       </c>
       <c r="H393" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1381</v>
+        <v>1779</v>
       </c>
       <c r="B394" t="s">
-        <v>1382</v>
+        <v>1780</v>
       </c>
       <c r="C394" t="s">
-        <v>1383</v>
+        <v>1781</v>
       </c>
       <c r="D394" t="s">
-        <v>440</v>
+        <v>1782</v>
       </c>
       <c r="E394" t="s">
-        <v>40</v>
+        <v>1372</v>
       </c>
       <c r="F394" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G394" t="s">
         <v>14</v>
       </c>
       <c r="H394" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1384</v>
+        <v>1783</v>
       </c>
       <c r="B395" t="s">
-        <v>1385</v>
+        <v>1784</v>
       </c>
       <c r="C395" t="s">
-        <v>1386</v>
+        <v>1785</v>
       </c>
       <c r="D395" t="s">
-        <v>648</v>
+        <v>1786</v>
       </c>
       <c r="E395" t="s">
-        <v>20</v>
+        <v>694</v>
       </c>
       <c r="F395" t="s">
-        <v>13</v>
+        <v>1787</v>
       </c>
       <c r="G395" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H395" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1387</v>
+        <v>1788</v>
       </c>
       <c r="B396" t="s">
-        <v>1388</v>
+        <v>1789</v>
       </c>
       <c r="C396" t="s">
-        <v>1389</v>
+        <v>1790</v>
       </c>
       <c r="D396" t="s">
-        <v>384</v>
+        <v>1791</v>
       </c>
       <c r="E396" t="s">
-        <v>71</v>
+        <v>1792</v>
       </c>
       <c r="F396" t="s">
-        <v>13</v>
+        <v>411</v>
       </c>
       <c r="G396" t="s">
         <v>14</v>
       </c>
       <c r="H396" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1390</v>
+        <v>1793</v>
       </c>
       <c r="B397" t="s">
-        <v>1391</v>
+        <v>1794</v>
       </c>
       <c r="C397" t="s">
-        <v>1392</v>
+        <v>1795</v>
       </c>
       <c r="D397" t="s">
-        <v>1393</v>
+        <v>1796</v>
       </c>
       <c r="E397" t="s">
-        <v>20</v>
+        <v>679</v>
       </c>
       <c r="F397" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G397" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H397" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1394</v>
+        <v>1797</v>
       </c>
       <c r="B398" t="s">
-        <v>1395</v>
+        <v>1798</v>
       </c>
       <c r="C398" t="s">
-        <v>1396</v>
+        <v>1799</v>
       </c>
       <c r="D398" t="s">
-        <v>541</v>
+        <v>1800</v>
       </c>
       <c r="E398" t="s">
-        <v>20</v>
+        <v>643</v>
       </c>
       <c r="F398" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G398" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H398" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1397</v>
+        <v>1801</v>
       </c>
       <c r="B399" t="s">
-        <v>1398</v>
+        <v>1802</v>
       </c>
       <c r="C399" t="s">
-        <v>1399</v>
+        <v>1803</v>
       </c>
       <c r="D399" t="s">
-        <v>1400</v>
+        <v>1804</v>
       </c>
       <c r="E399" t="s">
-        <v>352</v>
+        <v>689</v>
       </c>
       <c r="F399" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G399" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H399" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1401</v>
+        <v>1805</v>
       </c>
       <c r="B400" t="s">
-        <v>1402</v>
+        <v>1806</v>
       </c>
       <c r="C400" t="s">
-        <v>1403</v>
+        <v>1164</v>
       </c>
       <c r="D400" t="s">
-        <v>541</v>
+        <v>1807</v>
       </c>
       <c r="E400" t="s">
-        <v>20</v>
+        <v>448</v>
       </c>
       <c r="F400" t="s">
-        <v>13</v>
+        <v>388</v>
       </c>
       <c r="G400" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H400" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1404</v>
+        <v>1808</v>
       </c>
       <c r="B401" t="s">
-        <v>1405</v>
+        <v>1809</v>
       </c>
       <c r="C401" t="s">
-        <v>1406</v>
+        <v>1810</v>
       </c>
       <c r="D401" t="s">
-        <v>1407</v>
+        <v>1811</v>
       </c>
       <c r="E401" t="s">
-        <v>20</v>
+        <v>545</v>
       </c>
       <c r="F401" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G401" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H401" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1408</v>
+        <v>1812</v>
       </c>
       <c r="B402" t="s">
-        <v>1409</v>
+        <v>1813</v>
       </c>
       <c r="C402" t="s">
-        <v>1410</v>
+        <v>1814</v>
       </c>
       <c r="D402" t="s">
-        <v>182</v>
+        <v>1815</v>
       </c>
       <c r="E402" t="s">
-        <v>20</v>
+        <v>825</v>
       </c>
       <c r="F402" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G402" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H402" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1411</v>
+        <v>1816</v>
       </c>
       <c r="B403" t="s">
-        <v>1412</v>
+        <v>1817</v>
       </c>
       <c r="C403" t="s">
-        <v>1413</v>
+        <v>1818</v>
       </c>
       <c r="D403" t="s">
-        <v>624</v>
+        <v>1819</v>
       </c>
       <c r="E403" t="s">
-        <v>20</v>
+        <v>1149</v>
       </c>
       <c r="F403" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G403" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H403" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1414</v>
+        <v>1820</v>
       </c>
       <c r="B404" t="s">
-        <v>1415</v>
+        <v>1821</v>
       </c>
       <c r="C404" t="s">
-        <v>1416</v>
+        <v>1822</v>
       </c>
       <c r="D404" t="s">
-        <v>1417</v>
+        <v>1823</v>
       </c>
       <c r="E404" t="s">
-        <v>1203</v>
+        <v>944</v>
       </c>
       <c r="F404" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G404" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H404" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1418</v>
+        <v>1824</v>
       </c>
       <c r="B405" t="s">
-        <v>1229</v>
+        <v>1825</v>
       </c>
       <c r="C405" t="s">
-        <v>1419</v>
+        <v>1826</v>
       </c>
       <c r="D405" t="s">
-        <v>1420</v>
+        <v>1827</v>
       </c>
       <c r="E405" t="s">
-        <v>20</v>
+        <v>674</v>
       </c>
       <c r="F405" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G405" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H405" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1421</v>
+        <v>1828</v>
       </c>
       <c r="B406" t="s">
-        <v>1422</v>
+        <v>1829</v>
       </c>
       <c r="C406" t="s">
-        <v>1423</v>
+        <v>1830</v>
       </c>
       <c r="D406" t="s">
-        <v>741</v>
+        <v>1831</v>
       </c>
       <c r="E406" t="s">
-        <v>20</v>
+        <v>1832</v>
       </c>
       <c r="F406" t="s">
-        <v>13</v>
+        <v>434</v>
       </c>
       <c r="G406" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H406" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1424</v>
+        <v>1833</v>
       </c>
       <c r="B407" t="s">
-        <v>1425</v>
+        <v>1834</v>
       </c>
       <c r="C407" t="s">
-        <v>1426</v>
+        <v>1835</v>
       </c>
       <c r="D407" t="s">
-        <v>545</v>
+        <v>1836</v>
       </c>
       <c r="E407" t="s">
-        <v>20</v>
+        <v>674</v>
       </c>
       <c r="F407" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G407" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H407" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1427</v>
+        <v>1837</v>
       </c>
       <c r="B408" t="s">
-        <v>1428</v>
+        <v>1838</v>
       </c>
       <c r="C408" t="s">
-        <v>1429</v>
+        <v>1839</v>
       </c>
       <c r="D408" t="s">
-        <v>269</v>
+        <v>1840</v>
       </c>
       <c r="E408" t="s">
-        <v>71</v>
+        <v>1841</v>
       </c>
       <c r="F408" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G408" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H408" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1430</v>
+        <v>1842</v>
       </c>
       <c r="B409" t="s">
-        <v>1431</v>
+        <v>1843</v>
       </c>
       <c r="C409" t="s">
-        <v>1432</v>
+        <v>1844</v>
       </c>
       <c r="D409" t="s">
-        <v>1433</v>
+        <v>1845</v>
       </c>
       <c r="E409" t="s">
-        <v>902</v>
+        <v>220</v>
       </c>
       <c r="F409" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G409" t="s">
         <v>14</v>
       </c>
       <c r="H409" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1434</v>
+        <v>1846</v>
       </c>
       <c r="B410" t="s">
-        <v>1435</v>
+        <v>1847</v>
       </c>
       <c r="C410" t="s">
-        <v>1436</v>
+        <v>1848</v>
       </c>
       <c r="D410" t="s">
-        <v>1065</v>
+        <v>1849</v>
       </c>
       <c r="E410" t="s">
-        <v>20</v>
+        <v>794</v>
       </c>
       <c r="F410" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G410" t="s">
         <v>14</v>
       </c>
       <c r="H410" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1437</v>
+        <v>1850</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1851</v>
       </c>
       <c r="C411" t="s">
-        <v>1438</v>
+        <v>1852</v>
       </c>
       <c r="D411" t="s">
-        <v>549</v>
+        <v>1853</v>
       </c>
       <c r="E411" t="s">
-        <v>115</v>
+        <v>1854</v>
       </c>
       <c r="F411" t="s">
-        <v>13</v>
+        <v>1560</v>
       </c>
       <c r="G411" t="s">
         <v>14</v>
       </c>
       <c r="H411" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1439</v>
+        <v>1855</v>
       </c>
       <c r="B412" t="s">
-        <v>1440</v>
+        <v>1856</v>
       </c>
       <c r="C412" t="s">
-        <v>1441</v>
+        <v>1594</v>
       </c>
       <c r="D412" t="s">
-        <v>1016</v>
+        <v>1857</v>
       </c>
       <c r="E412" t="s">
-        <v>71</v>
+        <v>1858</v>
       </c>
       <c r="F412" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G412" t="s">
-        <v>141</v>
+        <v>14</v>
       </c>
       <c r="H412" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1442</v>
+        <v>1859</v>
       </c>
       <c r="B413" t="s">
-        <v>1443</v>
+        <v>1860</v>
       </c>
       <c r="C413" t="s">
-        <v>1444</v>
+        <v>1861</v>
       </c>
       <c r="D413" t="s">
-        <v>269</v>
+        <v>1862</v>
       </c>
       <c r="E413" t="s">
-        <v>71</v>
+        <v>989</v>
       </c>
       <c r="F413" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G413" t="s">
-        <v>141</v>
+        <v>14</v>
       </c>
       <c r="H413" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1445</v>
+        <v>1863</v>
       </c>
       <c r="B414" t="s">
-        <v>1446</v>
+        <v>1864</v>
       </c>
       <c r="C414" t="s">
-        <v>1447</v>
+        <v>1865</v>
       </c>
       <c r="D414" t="s">
-        <v>1448</v>
+        <v>1866</v>
       </c>
       <c r="E414" t="s">
-        <v>1203</v>
+        <v>679</v>
       </c>
       <c r="F414" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G414" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H414" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1449</v>
+        <v>1867</v>
       </c>
       <c r="B415" t="s">
-        <v>1450</v>
+        <v>1868</v>
       </c>
       <c r="C415" t="s">
-        <v>1451</v>
+        <v>1869</v>
       </c>
       <c r="D415" t="s">
-        <v>1452</v>
+        <v>1870</v>
       </c>
       <c r="E415" t="s">
-        <v>127</v>
+        <v>333</v>
       </c>
       <c r="F415" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G415" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H415" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1453</v>
+        <v>1871</v>
       </c>
       <c r="B416" t="s">
-        <v>1454</v>
+        <v>1872</v>
       </c>
       <c r="C416" t="s">
-        <v>1455</v>
+        <v>1873</v>
       </c>
       <c r="D416" t="s">
-        <v>1456</v>
+        <v>1874</v>
       </c>
       <c r="E416" t="s">
-        <v>323</v>
+        <v>1875</v>
       </c>
       <c r="F416" t="s">
-        <v>13</v>
+        <v>1161</v>
       </c>
       <c r="G416" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H416" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1457</v>
+        <v>1876</v>
       </c>
       <c r="B417" t="s">
-        <v>1458</v>
+        <v>1877</v>
       </c>
       <c r="C417" t="s">
-        <v>1459</v>
+        <v>1878</v>
       </c>
       <c r="D417" t="s">
-        <v>741</v>
+        <v>1879</v>
       </c>
       <c r="E417" t="s">
-        <v>20</v>
+        <v>1372</v>
       </c>
       <c r="F417" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G417" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H417" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1460</v>
+        <v>1880</v>
       </c>
       <c r="B418" t="s">
-        <v>1461</v>
-[...2 lines deleted...]
-        <v>1462</v>
+        <v>1881</v>
       </c>
       <c r="D418" t="s">
-        <v>1463</v>
+        <v>1882</v>
       </c>
       <c r="E418" t="s">
-        <v>99</v>
+        <v>684</v>
       </c>
       <c r="F418" t="s">
-        <v>13</v>
+        <v>137</v>
       </c>
       <c r="G418" t="s">
         <v>14</v>
       </c>
       <c r="H418" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1464</v>
+        <v>1883</v>
       </c>
       <c r="B419" t="s">
-        <v>1465</v>
+        <v>1884</v>
       </c>
       <c r="C419" t="s">
-        <v>1466</v>
+        <v>1885</v>
       </c>
       <c r="D419" t="s">
-        <v>140</v>
+        <v>1886</v>
       </c>
       <c r="E419" t="s">
-        <v>20</v>
+        <v>1309</v>
       </c>
       <c r="F419" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G419" t="s">
         <v>14</v>
+      </c>
+      <c r="H419" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1467</v>
+        <v>1887</v>
       </c>
       <c r="B420" t="s">
-        <v>1468</v>
+        <v>1888</v>
       </c>
       <c r="C420" t="s">
-        <v>1469</v>
+        <v>1889</v>
       </c>
       <c r="D420" t="s">
-        <v>1470</v>
+        <v>1890</v>
       </c>
       <c r="E420" t="s">
-        <v>292</v>
+        <v>333</v>
       </c>
       <c r="F420" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G420" t="s">
         <v>14</v>
       </c>
       <c r="H420" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1471</v>
+        <v>1891</v>
       </c>
       <c r="B421" t="s">
-        <v>1472</v>
+        <v>1892</v>
       </c>
       <c r="C421" t="s">
-        <v>1473</v>
+        <v>1893</v>
       </c>
       <c r="D421" t="s">
-        <v>1474</v>
+        <v>1894</v>
       </c>
       <c r="E421" t="s">
-        <v>20</v>
+        <v>1895</v>
       </c>
       <c r="F421" t="s">
-        <v>13</v>
+        <v>1560</v>
       </c>
       <c r="G421" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H421" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1475</v>
+        <v>1896</v>
       </c>
       <c r="B422" t="s">
-        <v>1476</v>
+        <v>1897</v>
       </c>
       <c r="C422" t="s">
-        <v>1477</v>
+        <v>1898</v>
       </c>
       <c r="D422" t="s">
-        <v>1478</v>
+        <v>1899</v>
       </c>
       <c r="E422" t="s">
-        <v>99</v>
+        <v>1900</v>
       </c>
       <c r="F422" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G422" t="s">
         <v>14</v>
       </c>
       <c r="H422" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1479</v>
+        <v>1901</v>
       </c>
       <c r="B423" t="s">
-        <v>1480</v>
+        <v>1902</v>
       </c>
       <c r="C423" t="s">
-        <v>1481</v>
+        <v>1903</v>
       </c>
       <c r="D423" t="s">
-        <v>790</v>
+        <v>1904</v>
       </c>
       <c r="E423" t="s">
-        <v>40</v>
+        <v>1905</v>
       </c>
       <c r="F423" t="s">
-        <v>13</v>
+        <v>400</v>
       </c>
       <c r="G423" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H423" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>1482</v>
+        <v>1906</v>
       </c>
       <c r="B424" t="s">
-        <v>1483</v>
+        <v>1907</v>
       </c>
       <c r="C424" t="s">
-        <v>1484</v>
+        <v>1908</v>
       </c>
       <c r="D424" t="s">
-        <v>1485</v>
+        <v>1909</v>
       </c>
       <c r="E424" t="s">
-        <v>20</v>
+        <v>989</v>
       </c>
       <c r="F424" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G424" t="s">
         <v>14</v>
       </c>
       <c r="H424" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>1486</v>
+        <v>1910</v>
       </c>
       <c r="B425" t="s">
-        <v>1105</v>
+        <v>1911</v>
       </c>
       <c r="C425" t="s">
-        <v>1487</v>
+        <v>1912</v>
       </c>
       <c r="D425" t="s">
-        <v>49</v>
+        <v>1913</v>
       </c>
       <c r="E425" t="s">
-        <v>45</v>
+        <v>1914</v>
       </c>
       <c r="F425" t="s">
-        <v>13</v>
+        <v>117</v>
       </c>
       <c r="G425" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H425" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1488</v>
+        <v>1915</v>
       </c>
       <c r="B426" t="s">
-        <v>1128</v>
+        <v>1916</v>
       </c>
       <c r="C426" t="s">
-        <v>1489</v>
+        <v>1917</v>
       </c>
       <c r="D426" t="s">
-        <v>49</v>
+        <v>1918</v>
       </c>
       <c r="E426" t="s">
-        <v>45</v>
+        <v>169</v>
       </c>
       <c r="F426" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G426" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H426" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1490</v>
+        <v>1919</v>
       </c>
       <c r="B427" t="s">
-        <v>1491</v>
+        <v>1920</v>
       </c>
       <c r="C427" t="s">
-        <v>1492</v>
+        <v>1921</v>
       </c>
       <c r="D427" t="s">
-        <v>1493</v>
+        <v>1922</v>
       </c>
       <c r="E427" t="s">
-        <v>20</v>
+        <v>1923</v>
       </c>
       <c r="F427" t="s">
-        <v>13</v>
+        <v>362</v>
       </c>
       <c r="G427" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H427" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1494</v>
+        <v>1924</v>
       </c>
       <c r="B428" t="s">
-        <v>1495</v>
+        <v>1925</v>
       </c>
       <c r="C428" t="s">
-        <v>1496</v>
+        <v>1926</v>
       </c>
       <c r="D428" t="s">
-        <v>541</v>
+        <v>1927</v>
       </c>
       <c r="E428" t="s">
-        <v>20</v>
+        <v>1928</v>
       </c>
       <c r="F428" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G428" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H428" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1497</v>
+        <v>1929</v>
       </c>
       <c r="B429" t="s">
-        <v>1498</v>
+        <v>1930</v>
       </c>
       <c r="C429" t="s">
-        <v>1499</v>
+        <v>1931</v>
       </c>
       <c r="D429" t="s">
-        <v>132</v>
+        <v>1932</v>
       </c>
       <c r="E429" t="s">
-        <v>20</v>
+        <v>1933</v>
       </c>
       <c r="F429" t="s">
-        <v>13</v>
+        <v>117</v>
       </c>
       <c r="G429" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H429" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1500</v>
+        <v>1934</v>
       </c>
       <c r="B430" t="s">
-        <v>1498</v>
+        <v>1935</v>
       </c>
       <c r="C430" t="s">
-        <v>1499</v>
+        <v>1936</v>
       </c>
       <c r="D430" t="s">
-        <v>132</v>
+        <v>1937</v>
       </c>
       <c r="E430" t="s">
-        <v>20</v>
+        <v>1007</v>
       </c>
       <c r="F430" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G430" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H430" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1501</v>
+        <v>1938</v>
       </c>
       <c r="B431" t="s">
-        <v>1502</v>
+        <v>1939</v>
       </c>
       <c r="C431" t="s">
-        <v>1186</v>
+        <v>1940</v>
       </c>
       <c r="D431" t="s">
-        <v>1503</v>
+        <v>1941</v>
       </c>
       <c r="E431" t="s">
-        <v>20</v>
+        <v>1942</v>
       </c>
       <c r="F431" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G431" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H431" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1504</v>
+        <v>1943</v>
       </c>
       <c r="B432" t="s">
-        <v>1505</v>
+        <v>1944</v>
       </c>
       <c r="C432" t="s">
-        <v>1506</v>
+        <v>1425</v>
       </c>
       <c r="D432" t="s">
-        <v>644</v>
+        <v>1945</v>
       </c>
       <c r="E432" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="F432" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G432" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H432" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1507</v>
+        <v>1946</v>
       </c>
       <c r="B433" t="s">
-        <v>1508</v>
+        <v>1947</v>
       </c>
       <c r="C433" t="s">
-        <v>1509</v>
+        <v>1460</v>
       </c>
       <c r="D433" t="s">
-        <v>635</v>
+        <v>1948</v>
       </c>
       <c r="E433" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="F433" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G433" t="s">
         <v>14</v>
       </c>
       <c r="H433" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1510</v>
+        <v>1949</v>
       </c>
       <c r="B434" t="s">
-        <v>1511</v>
+        <v>1950</v>
       </c>
       <c r="C434" t="s">
-        <v>1512</v>
+        <v>1951</v>
       </c>
       <c r="D434" t="s">
-        <v>582</v>
+        <v>1952</v>
       </c>
       <c r="E434" t="s">
-        <v>20</v>
+        <v>1953</v>
       </c>
       <c r="F434" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G434" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H434" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1513</v>
+        <v>1954</v>
       </c>
       <c r="B435" t="s">
-        <v>1238</v>
+        <v>1955</v>
       </c>
       <c r="C435" t="s">
-        <v>1514</v>
+        <v>1956</v>
       </c>
       <c r="D435" t="s">
-        <v>257</v>
+        <v>1957</v>
       </c>
       <c r="E435" t="s">
-        <v>20</v>
+        <v>674</v>
       </c>
       <c r="F435" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G435" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H435" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1515</v>
+        <v>1958</v>
       </c>
       <c r="B436" t="s">
-        <v>1516</v>
+        <v>1959</v>
       </c>
       <c r="C436" t="s">
-        <v>1517</v>
+        <v>1960</v>
       </c>
       <c r="D436" t="s">
-        <v>31</v>
+        <v>1961</v>
       </c>
       <c r="E436" t="s">
-        <v>20</v>
+        <v>159</v>
       </c>
       <c r="F436" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G436" t="s">
         <v>14</v>
+      </c>
+      <c r="H436" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1518</v>
+        <v>1962</v>
       </c>
       <c r="B437" t="s">
-        <v>1519</v>
+        <v>1963</v>
       </c>
       <c r="C437" t="s">
-        <v>1520</v>
+        <v>1964</v>
       </c>
       <c r="D437" t="s">
-        <v>35</v>
+        <v>1537</v>
       </c>
       <c r="E437" t="s">
-        <v>20</v>
+        <v>1965</v>
       </c>
       <c r="F437" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G437" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H437" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1521</v>
+        <v>1966</v>
       </c>
       <c r="B438" t="s">
-        <v>1522</v>
+        <v>1967</v>
       </c>
       <c r="C438" t="s">
-        <v>1523</v>
+        <v>1968</v>
       </c>
       <c r="D438" t="s">
-        <v>182</v>
+        <v>1969</v>
       </c>
       <c r="E438" t="s">
-        <v>20</v>
+        <v>820</v>
       </c>
       <c r="F438" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G438" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H438" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1524</v>
+        <v>1970</v>
       </c>
       <c r="B439" t="s">
-        <v>243</v>
+        <v>1971</v>
       </c>
       <c r="C439" t="s">
-        <v>1525</v>
+        <v>1972</v>
       </c>
       <c r="D439" t="s">
-        <v>269</v>
+        <v>1973</v>
       </c>
       <c r="E439" t="s">
-        <v>71</v>
+        <v>808</v>
       </c>
       <c r="F439" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G439" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H439" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1526</v>
+        <v>1974</v>
       </c>
       <c r="B440" t="s">
-        <v>1527</v>
+        <v>1975</v>
       </c>
       <c r="C440" t="s">
-        <v>1528</v>
+        <v>1976</v>
       </c>
       <c r="D440" t="s">
-        <v>1529</v>
+        <v>1977</v>
       </c>
       <c r="E440" t="s">
-        <v>127</v>
+        <v>726</v>
       </c>
       <c r="F440" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G440" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H440" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1530</v>
+        <v>1978</v>
       </c>
       <c r="B441" t="s">
-        <v>1531</v>
+        <v>1979</v>
       </c>
       <c r="C441" t="s">
-        <v>1532</v>
+        <v>1606</v>
       </c>
       <c r="D441" t="s">
-        <v>1533</v>
+        <v>1980</v>
       </c>
       <c r="E441" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="F441" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G441" t="s">
         <v>14</v>
+      </c>
+      <c r="H441" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1530</v>
+        <v>1981</v>
       </c>
       <c r="B442" t="s">
-        <v>1534</v>
+        <v>1982</v>
       </c>
       <c r="C442" t="s">
-        <v>1532</v>
+        <v>1983</v>
       </c>
       <c r="D442" t="s">
-        <v>1533</v>
+        <v>1984</v>
       </c>
       <c r="E442" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="F442" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G442" t="s">
         <v>14</v>
       </c>
       <c r="H442" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1535</v>
+        <v>1985</v>
       </c>
       <c r="B443" t="s">
-        <v>1536</v>
+        <v>1986</v>
       </c>
       <c r="C443" t="s">
-        <v>1537</v>
+        <v>1987</v>
       </c>
       <c r="D443" t="s">
-        <v>1538</v>
+        <v>1988</v>
       </c>
       <c r="E443" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="F443" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G443" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H443" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1539</v>
+        <v>1989</v>
       </c>
       <c r="B444" t="s">
-        <v>1540</v>
+        <v>1990</v>
       </c>
       <c r="C444" t="s">
-        <v>673</v>
+        <v>1991</v>
       </c>
       <c r="D444" t="s">
-        <v>510</v>
+        <v>1992</v>
       </c>
       <c r="E444" t="s">
-        <v>20</v>
+        <v>220</v>
       </c>
       <c r="F444" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G444" t="s">
         <v>14</v>
       </c>
       <c r="H444" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1541</v>
+        <v>1993</v>
       </c>
       <c r="B445" t="s">
-        <v>701</v>
+        <v>1994</v>
       </c>
       <c r="C445" t="s">
-        <v>1542</v>
+        <v>301</v>
       </c>
       <c r="D445" t="s">
-        <v>1543</v>
+        <v>1995</v>
       </c>
       <c r="E445" t="s">
-        <v>262</v>
+        <v>333</v>
       </c>
       <c r="F445" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G445" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H445" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1544</v>
+        <v>1996</v>
       </c>
       <c r="B446" t="s">
-        <v>1545</v>
+        <v>1997</v>
       </c>
       <c r="C446" t="s">
-        <v>1546</v>
+        <v>1998</v>
       </c>
       <c r="D446" t="s">
-        <v>741</v>
+        <v>1999</v>
       </c>
       <c r="E446" t="s">
-        <v>20</v>
+        <v>2000</v>
       </c>
       <c r="F446" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G446" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H446" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1547</v>
+        <v>2001</v>
       </c>
       <c r="B447" t="s">
-        <v>1548</v>
+        <v>2002</v>
       </c>
       <c r="C447" t="s">
-        <v>1549</v>
+        <v>2003</v>
       </c>
       <c r="D447" t="s">
-        <v>76</v>
+        <v>2004</v>
       </c>
       <c r="E447" t="s">
-        <v>99</v>
+        <v>2005</v>
       </c>
       <c r="F447" t="s">
         <v>13</v>
       </c>
       <c r="G447" t="s">
         <v>14</v>
       </c>
       <c r="H447" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1550</v>
+        <v>2006</v>
       </c>
       <c r="B448" t="s">
-        <v>1551</v>
+        <v>2002</v>
       </c>
       <c r="C448" t="s">
-        <v>1552</v>
+        <v>2007</v>
       </c>
       <c r="D448" t="s">
-        <v>541</v>
+        <v>2004</v>
       </c>
       <c r="E448" t="s">
-        <v>20</v>
+        <v>2005</v>
       </c>
       <c r="F448" t="s">
         <v>13</v>
       </c>
       <c r="G448" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H448" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>1553</v>
+        <v>2008</v>
       </c>
       <c r="B449" t="s">
-        <v>1554</v>
+        <v>2009</v>
       </c>
       <c r="C449" t="s">
-        <v>1392</v>
+        <v>2010</v>
       </c>
       <c r="D449" t="s">
-        <v>1393</v>
+        <v>2011</v>
       </c>
       <c r="E449" t="s">
-        <v>20</v>
+        <v>2012</v>
       </c>
       <c r="F449" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G449" t="s">
         <v>14</v>
       </c>
       <c r="H449" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>1555</v>
+        <v>2013</v>
       </c>
       <c r="B450" t="s">
-        <v>243</v>
+        <v>2014</v>
       </c>
       <c r="C450" t="s">
-        <v>1556</v>
+        <v>2015</v>
       </c>
       <c r="D450" t="s">
-        <v>39</v>
+        <v>857</v>
       </c>
       <c r="E450" t="s">
-        <v>40</v>
+        <v>634</v>
       </c>
       <c r="F450" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G450" t="s">
         <v>14</v>
       </c>
       <c r="H450" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>1557</v>
+        <v>2016</v>
       </c>
       <c r="B451" t="s">
-        <v>1558</v>
+        <v>2017</v>
       </c>
       <c r="C451" t="s">
-        <v>1559</v>
+        <v>893</v>
       </c>
       <c r="D451" t="s">
-        <v>31</v>
+        <v>2018</v>
       </c>
       <c r="E451" t="s">
-        <v>20</v>
+        <v>2019</v>
       </c>
       <c r="F451" t="s">
-        <v>13</v>
+        <v>324</v>
       </c>
       <c r="G451" t="s">
         <v>14</v>
+      </c>
+      <c r="H451" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>1560</v>
+        <v>2020</v>
       </c>
       <c r="B452" t="s">
-        <v>1561</v>
+        <v>2021</v>
       </c>
       <c r="C452" t="s">
-        <v>1562</v>
+        <v>2022</v>
       </c>
       <c r="D452" t="s">
-        <v>261</v>
+        <v>2023</v>
       </c>
       <c r="E452" t="s">
-        <v>1563</v>
+        <v>989</v>
       </c>
       <c r="F452" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G452" t="s">
         <v>14</v>
+      </c>
+      <c r="H452" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>1564</v>
+        <v>2024</v>
       </c>
       <c r="B453" t="s">
-        <v>701</v>
+        <v>2025</v>
       </c>
       <c r="C453" t="s">
-        <v>1565</v>
+        <v>2026</v>
       </c>
       <c r="D453" t="s">
-        <v>1566</v>
+        <v>2027</v>
       </c>
       <c r="E453" t="s">
-        <v>1567</v>
+        <v>87</v>
       </c>
       <c r="F453" t="s">
-        <v>13</v>
+        <v>117</v>
       </c>
       <c r="G453" t="s">
         <v>14</v>
       </c>
       <c r="H453" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
-        <v>1568</v>
+        <v>2028</v>
       </c>
       <c r="B454" t="s">
-        <v>1569</v>
+        <v>2029</v>
       </c>
       <c r="C454" t="s">
-        <v>1570</v>
+        <v>2030</v>
       </c>
       <c r="D454" t="s">
-        <v>462</v>
+        <v>2031</v>
       </c>
       <c r="E454" t="s">
-        <v>20</v>
+        <v>674</v>
       </c>
       <c r="F454" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G454" t="s">
         <v>14</v>
+      </c>
+      <c r="H454" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>1571</v>
+        <v>2032</v>
       </c>
       <c r="B455" t="s">
-        <v>1572</v>
+        <v>2033</v>
       </c>
       <c r="C455" t="s">
-        <v>1573</v>
+        <v>2034</v>
       </c>
       <c r="D455" t="s">
-        <v>1574</v>
+        <v>1823</v>
       </c>
       <c r="E455" t="s">
-        <v>1575</v>
+        <v>944</v>
       </c>
       <c r="F455" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G455" t="s">
         <v>14</v>
       </c>
       <c r="H455" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>1576</v>
+        <v>2035</v>
       </c>
       <c r="B456" t="s">
-        <v>1577</v>
+        <v>2036</v>
       </c>
       <c r="C456" t="s">
-        <v>1578</v>
+        <v>301</v>
       </c>
       <c r="D456" t="s">
-        <v>741</v>
+        <v>2037</v>
       </c>
       <c r="E456" t="s">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="F456" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G456" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H456" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>1579</v>
+        <v>2038</v>
       </c>
       <c r="B457" t="s">
-        <v>1580</v>
+        <v>2039</v>
       </c>
       <c r="C457" t="s">
-        <v>1581</v>
+        <v>2040</v>
       </c>
       <c r="D457" t="s">
-        <v>1582</v>
+        <v>2041</v>
       </c>
       <c r="E457" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="F457" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G457" t="s">
         <v>14</v>
       </c>
       <c r="H457" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
-        <v>1583</v>
+        <v>2042</v>
       </c>
       <c r="B458" t="s">
-        <v>1161</v>
+        <v>2043</v>
       </c>
       <c r="C458" t="s">
-        <v>1584</v>
+        <v>2044</v>
       </c>
       <c r="D458" t="s">
-        <v>1585</v>
+        <v>2045</v>
       </c>
       <c r="E458" t="s">
-        <v>20</v>
+        <v>323</v>
       </c>
       <c r="F458" t="s">
-        <v>13</v>
+        <v>2046</v>
       </c>
       <c r="G458" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H458" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
-        <v>1586</v>
+        <v>2047</v>
       </c>
       <c r="B459" t="s">
-        <v>1587</v>
+        <v>2048</v>
       </c>
       <c r="C459" t="s">
-        <v>1588</v>
+        <v>893</v>
       </c>
       <c r="D459" t="s">
-        <v>1533</v>
+        <v>2049</v>
       </c>
       <c r="E459" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="F459" t="s">
-        <v>13</v>
+        <v>2050</v>
       </c>
       <c r="G459" t="s">
         <v>14</v>
       </c>
       <c r="H459" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>1589</v>
+        <v>2051</v>
       </c>
       <c r="B460" t="s">
-        <v>1590</v>
+        <v>2052</v>
       </c>
       <c r="C460" t="s">
-        <v>1591</v>
+        <v>2053</v>
       </c>
       <c r="D460" t="s">
-        <v>741</v>
+        <v>2054</v>
       </c>
       <c r="E460" t="s">
-        <v>20</v>
+        <v>573</v>
       </c>
       <c r="F460" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G460" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H460" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>1592</v>
+        <v>2055</v>
       </c>
       <c r="B461" t="s">
-        <v>55</v>
+        <v>2056</v>
       </c>
       <c r="C461" t="s">
-        <v>1593</v>
+        <v>2057</v>
       </c>
       <c r="D461" t="s">
-        <v>1082</v>
+        <v>2058</v>
       </c>
       <c r="E461" t="s">
-        <v>146</v>
+        <v>2059</v>
       </c>
       <c r="F461" t="s">
-        <v>13</v>
+        <v>2060</v>
       </c>
       <c r="G461" t="s">
-        <v>141</v>
+        <v>14</v>
       </c>
       <c r="H461" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
-        <v>1594</v>
+        <v>2061</v>
       </c>
       <c r="B462" t="s">
-        <v>1595</v>
+        <v>2062</v>
       </c>
       <c r="C462" t="s">
-        <v>1596</v>
+        <v>2063</v>
       </c>
       <c r="D462" t="s">
-        <v>245</v>
+        <v>2064</v>
       </c>
       <c r="E462" t="s">
-        <v>20</v>
+        <v>989</v>
       </c>
       <c r="F462" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G462" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H462" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>1594</v>
+        <v>2065</v>
       </c>
       <c r="B463" t="s">
-        <v>866</v>
+        <v>2066</v>
       </c>
       <c r="C463" t="s">
-        <v>981</v>
+        <v>2067</v>
       </c>
       <c r="D463" t="s">
-        <v>140</v>
+        <v>2068</v>
       </c>
       <c r="E463" t="s">
-        <v>20</v>
+        <v>2069</v>
       </c>
       <c r="F463" t="s">
         <v>13</v>
       </c>
       <c r="G463" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H463" t="s">
-        <v>27</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
-        <v>1597</v>
+        <v>2071</v>
       </c>
       <c r="B464" t="s">
-        <v>1598</v>
+        <v>2072</v>
       </c>
       <c r="C464" t="s">
-        <v>1599</v>
+        <v>1503</v>
       </c>
       <c r="D464" t="s">
-        <v>31</v>
+        <v>2073</v>
       </c>
       <c r="E464" t="s">
-        <v>20</v>
+        <v>2074</v>
       </c>
       <c r="F464" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G464" t="s">
         <v>14</v>
       </c>
       <c r="H464" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
-        <v>1600</v>
+        <v>2075</v>
       </c>
       <c r="B465" t="s">
-        <v>1601</v>
+        <v>2076</v>
       </c>
       <c r="C465" t="s">
-        <v>1602</v>
+        <v>2077</v>
       </c>
       <c r="D465" t="s">
-        <v>31</v>
+        <v>2078</v>
       </c>
       <c r="E465" t="s">
-        <v>20</v>
+        <v>2005</v>
       </c>
       <c r="F465" t="s">
         <v>13</v>
       </c>
       <c r="G465" t="s">
         <v>14</v>
       </c>
       <c r="H465" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
-        <v>1603</v>
+        <v>2079</v>
       </c>
       <c r="B466" t="s">
-        <v>1604</v>
+        <v>2080</v>
       </c>
       <c r="C466" t="s">
-        <v>1605</v>
+        <v>2081</v>
       </c>
       <c r="D466" t="s">
-        <v>76</v>
+        <v>2082</v>
       </c>
       <c r="E466" t="s">
-        <v>99</v>
+        <v>989</v>
       </c>
       <c r="F466" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G466" t="s">
         <v>14</v>
       </c>
       <c r="H466" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
-        <v>1606</v>
+        <v>2083</v>
       </c>
       <c r="B467" t="s">
-        <v>1607</v>
+        <v>2084</v>
       </c>
       <c r="C467" t="s">
-        <v>1608</v>
+        <v>63</v>
       </c>
       <c r="D467" t="s">
-        <v>1609</v>
+        <v>2085</v>
       </c>
       <c r="E467" t="s">
-        <v>940</v>
+        <v>1395</v>
       </c>
       <c r="F467" t="s">
-        <v>13</v>
+        <v>175</v>
       </c>
       <c r="G467" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H467" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
-        <v>1610</v>
+        <v>2086</v>
       </c>
       <c r="B468" t="s">
-        <v>1611</v>
+        <v>2087</v>
       </c>
       <c r="C468" t="s">
-        <v>1612</v>
+        <v>2088</v>
       </c>
       <c r="D468" t="s">
-        <v>462</v>
+        <v>2089</v>
       </c>
       <c r="E468" t="s">
-        <v>20</v>
+        <v>303</v>
       </c>
       <c r="F468" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G468" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H468" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
-        <v>1613</v>
+        <v>2090</v>
       </c>
       <c r="B469" t="s">
-        <v>1614</v>
+        <v>2087</v>
       </c>
       <c r="C469" t="s">
-        <v>1615</v>
+        <v>1114</v>
       </c>
       <c r="D469" t="s">
-        <v>741</v>
+        <v>1263</v>
       </c>
       <c r="E469" t="s">
-        <v>20</v>
+        <v>169</v>
       </c>
       <c r="F469" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G469" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H469" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>1616</v>
+        <v>2091</v>
       </c>
       <c r="B470" t="s">
-        <v>1617</v>
+        <v>2092</v>
       </c>
       <c r="C470" t="s">
-        <v>1618</v>
+        <v>2093</v>
       </c>
       <c r="D470" t="s">
-        <v>1619</v>
+        <v>2094</v>
       </c>
       <c r="E470" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F470" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G470" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H470" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
-        <v>1620</v>
+        <v>2095</v>
       </c>
       <c r="B471" t="s">
-        <v>1621</v>
+        <v>2096</v>
       </c>
       <c r="C471" t="s">
-        <v>1622</v>
+        <v>2097</v>
       </c>
       <c r="D471" t="s">
-        <v>1623</v>
+        <v>2098</v>
       </c>
       <c r="E471" t="s">
-        <v>110</v>
+        <v>33</v>
       </c>
       <c r="F471" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G471" t="s">
         <v>14</v>
       </c>
       <c r="H471" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>1624</v>
+        <v>2099</v>
       </c>
       <c r="B472" t="s">
-        <v>1625</v>
+        <v>2100</v>
       </c>
       <c r="C472" t="s">
-        <v>1626</v>
+        <v>2101</v>
       </c>
       <c r="D472" t="s">
-        <v>31</v>
+        <v>2102</v>
       </c>
       <c r="E472" t="s">
-        <v>20</v>
+        <v>87</v>
       </c>
       <c r="F472" t="s">
-        <v>13</v>
+        <v>117</v>
       </c>
       <c r="G472" t="s">
         <v>14</v>
       </c>
       <c r="H472" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
-        <v>1627</v>
+        <v>2103</v>
       </c>
       <c r="B473" t="s">
-        <v>1628</v>
+        <v>2104</v>
       </c>
       <c r="C473" t="s">
-        <v>1629</v>
+        <v>2105</v>
       </c>
       <c r="D473" t="s">
-        <v>741</v>
+        <v>2106</v>
       </c>
       <c r="E473" t="s">
-        <v>20</v>
+        <v>2107</v>
       </c>
       <c r="F473" t="s">
-        <v>13</v>
+        <v>1209</v>
       </c>
       <c r="G473" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H473" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>1630</v>
+        <v>2108</v>
       </c>
       <c r="B474" t="s">
-        <v>1631</v>
+        <v>2109</v>
       </c>
       <c r="C474" t="s">
-        <v>1632</v>
+        <v>2110</v>
       </c>
       <c r="D474" t="s">
-        <v>741</v>
+        <v>2111</v>
       </c>
       <c r="E474" t="s">
-        <v>20</v>
+        <v>573</v>
       </c>
       <c r="F474" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G474" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H474" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>1633</v>
+        <v>2112</v>
       </c>
       <c r="B475" t="s">
-        <v>1634</v>
+        <v>2113</v>
       </c>
       <c r="C475" t="s">
-        <v>1635</v>
+        <v>2114</v>
       </c>
       <c r="D475" t="s">
-        <v>1636</v>
+        <v>2115</v>
       </c>
       <c r="E475" t="s">
-        <v>20</v>
+        <v>989</v>
       </c>
       <c r="F475" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G475" t="s">
         <v>14</v>
+      </c>
+      <c r="H475" t="s">
+        <v>107</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>1637</v>
+        <v>2116</v>
       </c>
       <c r="B476" t="s">
-        <v>1638</v>
+        <v>2117</v>
       </c>
       <c r="C476" t="s">
-        <v>1632</v>
+        <v>2118</v>
       </c>
       <c r="D476" t="s">
-        <v>741</v>
+        <v>2119</v>
       </c>
       <c r="E476" t="s">
-        <v>20</v>
+        <v>2120</v>
       </c>
       <c r="F476" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G476" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H476" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>1639</v>
+        <v>2121</v>
       </c>
       <c r="B477" t="s">
-        <v>1640</v>
+        <v>2122</v>
       </c>
       <c r="C477" t="s">
-        <v>1641</v>
+        <v>2123</v>
       </c>
       <c r="D477" t="s">
-        <v>1642</v>
+        <v>2124</v>
       </c>
       <c r="E477" t="s">
-        <v>12</v>
+        <v>2125</v>
       </c>
       <c r="F477" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G477" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H477" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>1643</v>
+        <v>2126</v>
       </c>
       <c r="B478" t="s">
-        <v>1644</v>
+        <v>2127</v>
       </c>
       <c r="C478" t="s">
-        <v>1645</v>
+        <v>2128</v>
       </c>
       <c r="D478" t="s">
-        <v>1646</v>
+        <v>2129</v>
       </c>
       <c r="E478" t="s">
-        <v>928</v>
+        <v>33</v>
       </c>
       <c r="F478" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G478" t="s">
-        <v>141</v>
+        <v>14</v>
       </c>
       <c r="H478" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>1647</v>
+        <v>2130</v>
       </c>
       <c r="B479" t="s">
-        <v>1648</v>
+        <v>2131</v>
       </c>
       <c r="C479" t="s">
-        <v>1649</v>
+        <v>2132</v>
       </c>
       <c r="D479" t="s">
-        <v>998</v>
+        <v>2133</v>
       </c>
       <c r="E479" t="s">
-        <v>331</v>
+        <v>989</v>
       </c>
       <c r="F479" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G479" t="s">
         <v>14</v>
+      </c>
+      <c r="H479" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
-        <v>1650</v>
+        <v>2134</v>
       </c>
       <c r="B480" t="s">
-        <v>1651</v>
+        <v>2135</v>
       </c>
       <c r="C480" t="s">
-        <v>1652</v>
+        <v>2136</v>
       </c>
       <c r="D480" t="s">
-        <v>450</v>
+        <v>2137</v>
       </c>
       <c r="E480" t="s">
-        <v>20</v>
+        <v>989</v>
       </c>
       <c r="F480" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G480" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H480" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
-        <v>1653</v>
+        <v>2138</v>
       </c>
       <c r="B481" t="s">
-        <v>1654</v>
+        <v>2139</v>
       </c>
       <c r="C481" t="s">
-        <v>1339</v>
+        <v>2140</v>
       </c>
       <c r="D481" t="s">
-        <v>24</v>
+        <v>2141</v>
       </c>
       <c r="E481" t="s">
-        <v>20</v>
+        <v>2142</v>
       </c>
       <c r="F481" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G481" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H481" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>1655</v>
+        <v>2143</v>
       </c>
       <c r="B482" t="s">
-        <v>243</v>
+        <v>2144</v>
       </c>
       <c r="C482" t="s">
-        <v>1656</v>
+        <v>2145</v>
       </c>
       <c r="D482" t="s">
-        <v>1657</v>
+        <v>2137</v>
       </c>
       <c r="E482" t="s">
-        <v>40</v>
+        <v>989</v>
       </c>
       <c r="F482" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G482" t="s">
         <v>14</v>
       </c>
       <c r="H482" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
-        <v>1658</v>
+        <v>2146</v>
       </c>
       <c r="B483" t="s">
-        <v>1409</v>
+        <v>2147</v>
       </c>
       <c r="C483" t="s">
-        <v>1659</v>
+        <v>2148</v>
       </c>
       <c r="D483" t="s">
-        <v>26</v>
+        <v>2149</v>
       </c>
       <c r="E483" t="s">
-        <v>20</v>
+        <v>2150</v>
       </c>
       <c r="F483" t="s">
         <v>13</v>
       </c>
       <c r="G483" t="s">
         <v>14</v>
       </c>
+      <c r="H483" t="s">
+        <v>82</v>
+      </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
-        <v>1660</v>
+        <v>2151</v>
       </c>
       <c r="B484" t="s">
-        <v>1446</v>
+        <v>2152</v>
       </c>
       <c r="C484" t="s">
-        <v>1661</v>
+        <v>2153</v>
       </c>
       <c r="D484" t="s">
-        <v>1448</v>
+        <v>2154</v>
       </c>
       <c r="E484" t="s">
-        <v>1203</v>
+        <v>2155</v>
       </c>
       <c r="F484" t="s">
-        <v>13</v>
+        <v>1194</v>
       </c>
       <c r="G484" t="s">
         <v>14</v>
       </c>
       <c r="H484" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>1662</v>
+        <v>2156</v>
       </c>
       <c r="B485" t="s">
-        <v>1663</v>
+        <v>2157</v>
       </c>
       <c r="C485" t="s">
-        <v>1664</v>
+        <v>2158</v>
       </c>
       <c r="D485" t="s">
-        <v>76</v>
+        <v>2159</v>
       </c>
       <c r="E485" t="s">
-        <v>1665</v>
+        <v>1285</v>
       </c>
       <c r="F485" t="s">
-        <v>13</v>
+        <v>411</v>
       </c>
       <c r="G485" t="s">
         <v>14</v>
       </c>
       <c r="H485" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>1666</v>
+        <v>2160</v>
       </c>
       <c r="B486" t="s">
-        <v>1667</v>
+        <v>2161</v>
       </c>
       <c r="C486" t="s">
-        <v>1668</v>
+        <v>2162</v>
       </c>
       <c r="D486" t="s">
-        <v>477</v>
+        <v>2163</v>
       </c>
       <c r="E486" t="s">
-        <v>40</v>
+        <v>558</v>
       </c>
       <c r="F486" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G486" t="s">
         <v>14</v>
+      </c>
+      <c r="H486" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
-        <v>1669</v>
+        <v>2164</v>
       </c>
       <c r="B487" t="s">
-        <v>1670</v>
+        <v>2165</v>
       </c>
       <c r="C487" t="s">
-        <v>1671</v>
+        <v>2166</v>
       </c>
       <c r="D487" t="s">
-        <v>1672</v>
+        <v>1741</v>
       </c>
       <c r="E487" t="s">
-        <v>115</v>
+        <v>25</v>
       </c>
       <c r="F487" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G487" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H487" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
-        <v>1673</v>
+        <v>2167</v>
       </c>
       <c r="B488" t="s">
-        <v>1674</v>
+        <v>2168</v>
       </c>
       <c r="C488" t="s">
-        <v>1675</v>
+        <v>301</v>
       </c>
       <c r="D488" t="s">
-        <v>1324</v>
+        <v>2169</v>
       </c>
       <c r="E488" t="s">
-        <v>20</v>
+        <v>1446</v>
       </c>
       <c r="F488" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G488" t="s">
         <v>14</v>
+      </c>
+      <c r="H488" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
-        <v>1676</v>
+        <v>2170</v>
       </c>
       <c r="B489" t="s">
-        <v>1677</v>
+        <v>2171</v>
       </c>
       <c r="C489" t="s">
-        <v>1678</v>
+        <v>1844</v>
       </c>
       <c r="D489" t="s">
-        <v>545</v>
+        <v>2172</v>
       </c>
       <c r="E489" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="F489" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G489" t="s">
         <v>14</v>
       </c>
       <c r="H489" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
-        <v>1679</v>
+        <v>2173</v>
       </c>
       <c r="B490" t="s">
-        <v>1680</v>
+        <v>2174</v>
       </c>
       <c r="C490" t="s">
-        <v>1681</v>
+        <v>1893</v>
       </c>
       <c r="D490" t="s">
-        <v>1682</v>
+        <v>2175</v>
       </c>
       <c r="E490" t="s">
-        <v>20</v>
+        <v>1895</v>
       </c>
       <c r="F490" t="s">
-        <v>13</v>
+        <v>1560</v>
       </c>
       <c r="G490" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H490" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>1683</v>
+        <v>2176</v>
       </c>
       <c r="B491" t="s">
-        <v>1684</v>
+        <v>2177</v>
       </c>
       <c r="C491" t="s">
-        <v>1685</v>
+        <v>2178</v>
       </c>
       <c r="D491" t="s">
-        <v>215</v>
+        <v>2179</v>
       </c>
       <c r="E491" t="s">
-        <v>20</v>
+        <v>87</v>
       </c>
       <c r="F491" t="s">
-        <v>13</v>
+        <v>2180</v>
       </c>
       <c r="G491" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H491" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>1686</v>
+        <v>2181</v>
       </c>
       <c r="B492" t="s">
-        <v>1687</v>
+        <v>2182</v>
       </c>
       <c r="C492" t="s">
-        <v>1688</v>
+        <v>2183</v>
       </c>
       <c r="D492" t="s">
-        <v>1689</v>
+        <v>2184</v>
       </c>
       <c r="E492" t="s">
-        <v>110</v>
+        <v>592</v>
       </c>
       <c r="F492" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G492" t="s">
         <v>14</v>
+      </c>
+      <c r="H492" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
-        <v>1690</v>
+        <v>2185</v>
       </c>
       <c r="B493" t="s">
-        <v>1691</v>
+        <v>2186</v>
       </c>
       <c r="C493" t="s">
-        <v>1692</v>
+        <v>2187</v>
       </c>
       <c r="D493" t="s">
-        <v>741</v>
+        <v>2188</v>
       </c>
       <c r="E493" t="s">
-        <v>20</v>
+        <v>2189</v>
       </c>
       <c r="F493" t="s">
-        <v>13</v>
+        <v>137</v>
       </c>
       <c r="G493" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H493" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>1693</v>
+        <v>2190</v>
       </c>
       <c r="B494" t="s">
-        <v>1694</v>
+        <v>2191</v>
       </c>
       <c r="C494" t="s">
-        <v>1695</v>
+        <v>2192</v>
       </c>
       <c r="D494" t="s">
-        <v>1696</v>
+        <v>2193</v>
       </c>
       <c r="E494" t="s">
-        <v>20</v>
+        <v>1721</v>
       </c>
       <c r="F494" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G494" t="s">
         <v>14</v>
       </c>
       <c r="H494" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
-        <v>1697</v>
+        <v>2194</v>
       </c>
       <c r="B495" t="s">
-        <v>1698</v>
+        <v>2195</v>
       </c>
       <c r="C495" t="s">
-        <v>1699</v>
+        <v>2196</v>
       </c>
       <c r="D495" t="s">
-        <v>269</v>
+        <v>2197</v>
       </c>
       <c r="E495" t="s">
-        <v>71</v>
+        <v>679</v>
       </c>
       <c r="F495" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G495" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H495" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
-        <v>1700</v>
+        <v>2198</v>
       </c>
       <c r="B496" t="s">
-        <v>1701</v>
+        <v>2199</v>
       </c>
       <c r="C496" t="s">
-        <v>1702</v>
+        <v>2200</v>
       </c>
       <c r="D496" t="s">
-        <v>226</v>
+        <v>2201</v>
       </c>
       <c r="E496" t="s">
-        <v>352</v>
+        <v>2202</v>
       </c>
       <c r="F496" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G496" t="s">
         <v>14</v>
       </c>
       <c r="H496" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
-        <v>1703</v>
+        <v>2203</v>
       </c>
       <c r="B497" t="s">
-        <v>1704</v>
+        <v>2204</v>
       </c>
       <c r="C497" t="s">
-        <v>1705</v>
+        <v>2205</v>
       </c>
       <c r="D497" t="s">
-        <v>998</v>
+        <v>2206</v>
       </c>
       <c r="E497" t="s">
-        <v>331</v>
+        <v>263</v>
       </c>
       <c r="F497" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G497" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H497" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>1706</v>
+        <v>2207</v>
       </c>
       <c r="B498" t="s">
-        <v>55</v>
+        <v>2208</v>
       </c>
       <c r="C498" t="s">
-        <v>1707</v>
+        <v>2209</v>
       </c>
       <c r="D498" t="s">
-        <v>1082</v>
+        <v>2210</v>
       </c>
       <c r="E498" t="s">
-        <v>146</v>
+        <v>2211</v>
       </c>
       <c r="F498" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G498" t="s">
         <v>14</v>
       </c>
       <c r="H498" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>1708</v>
+        <v>2212</v>
       </c>
       <c r="B499" t="s">
-        <v>1709</v>
+        <v>2213</v>
       </c>
       <c r="C499" t="s">
-        <v>1710</v>
+        <v>2214</v>
       </c>
       <c r="D499" t="s">
-        <v>24</v>
+        <v>2215</v>
       </c>
       <c r="E499" t="s">
-        <v>20</v>
+        <v>989</v>
       </c>
       <c r="F499" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G499" t="s">
         <v>14</v>
+      </c>
+      <c r="H499" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
-        <v>1711</v>
+        <v>2216</v>
       </c>
       <c r="B500" t="s">
-        <v>180</v>
+        <v>2217</v>
       </c>
       <c r="C500" t="s">
-        <v>1712</v>
+        <v>2218</v>
       </c>
       <c r="D500" t="s">
-        <v>1065</v>
+        <v>2219</v>
       </c>
       <c r="E500" t="s">
-        <v>20</v>
+        <v>2220</v>
       </c>
       <c r="F500" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G500" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H500" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
-        <v>1713</v>
+        <v>2221</v>
       </c>
       <c r="B501" t="s">
-        <v>1714</v>
+        <v>2222</v>
       </c>
       <c r="C501" t="s">
-        <v>1715</v>
+        <v>2223</v>
       </c>
       <c r="D501" t="s">
-        <v>31</v>
+        <v>2224</v>
       </c>
       <c r="E501" t="s">
-        <v>20</v>
+        <v>333</v>
       </c>
       <c r="F501" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G501" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H501" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
-        <v>1716</v>
+        <v>2225</v>
       </c>
       <c r="B502" t="s">
-        <v>1717</v>
+        <v>2226</v>
       </c>
       <c r="C502" t="s">
-        <v>1718</v>
+        <v>2227</v>
       </c>
       <c r="D502" t="s">
-        <v>1719</v>
+        <v>2228</v>
       </c>
       <c r="E502" t="s">
-        <v>127</v>
+        <v>279</v>
       </c>
       <c r="F502" t="s">
-        <v>13</v>
+        <v>434</v>
       </c>
       <c r="G502" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H502" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
-        <v>1720</v>
+        <v>2229</v>
       </c>
       <c r="B503" t="s">
-        <v>1721</v>
+        <v>2230</v>
       </c>
       <c r="C503" t="s">
-        <v>1722</v>
+        <v>2231</v>
       </c>
       <c r="D503" t="s">
-        <v>644</v>
+        <v>2232</v>
       </c>
       <c r="E503" t="s">
-        <v>45</v>
+        <v>1285</v>
       </c>
       <c r="F503" t="s">
-        <v>13</v>
+        <v>411</v>
       </c>
       <c r="G503" t="s">
         <v>14</v>
       </c>
       <c r="H503" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
-        <v>1723</v>
+        <v>2233</v>
       </c>
       <c r="B504" t="s">
-        <v>1724</v>
+        <v>2234</v>
       </c>
       <c r="C504" t="s">
-        <v>1725</v>
+        <v>63</v>
       </c>
       <c r="D504" t="s">
-        <v>66</v>
+        <v>2235</v>
       </c>
       <c r="E504" t="s">
-        <v>20</v>
+        <v>1395</v>
       </c>
       <c r="F504" t="s">
-        <v>13</v>
+        <v>175</v>
       </c>
       <c r="G504" t="s">
         <v>14</v>
       </c>
       <c r="H504" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
-        <v>1726</v>
+        <v>2236</v>
       </c>
       <c r="B505" t="s">
-        <v>1727</v>
+        <v>2237</v>
       </c>
       <c r="C505" t="s">
-        <v>1728</v>
+        <v>2238</v>
       </c>
       <c r="D505" t="s">
-        <v>276</v>
+        <v>2239</v>
       </c>
       <c r="E505" t="s">
-        <v>127</v>
+        <v>25</v>
       </c>
       <c r="F505" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G505" t="s">
         <v>14</v>
       </c>
       <c r="H505" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
-        <v>1729</v>
+        <v>2240</v>
       </c>
       <c r="B506" t="s">
-        <v>1730</v>
+        <v>2241</v>
       </c>
       <c r="C506" t="s">
-        <v>1731</v>
+        <v>218</v>
       </c>
       <c r="D506" t="s">
-        <v>1732</v>
+        <v>2242</v>
       </c>
       <c r="E506" t="s">
-        <v>1733</v>
+        <v>1372</v>
       </c>
       <c r="F506" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G506" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H506" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
-        <v>1734</v>
+        <v>2243</v>
       </c>
       <c r="B507" t="s">
-        <v>1735</v>
+        <v>2244</v>
       </c>
       <c r="C507" t="s">
-        <v>1736</v>
+        <v>2245</v>
       </c>
       <c r="D507" t="s">
-        <v>1737</v>
+        <v>2246</v>
       </c>
       <c r="E507" t="s">
-        <v>754</v>
+        <v>33</v>
       </c>
       <c r="F507" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G507" t="s">
         <v>14</v>
+      </c>
+      <c r="H507" t="s">
+        <v>107</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
-        <v>1738</v>
+        <v>2247</v>
       </c>
       <c r="B508" t="s">
-        <v>1739</v>
+        <v>2248</v>
       </c>
       <c r="C508" t="s">
-        <v>1740</v>
+        <v>2249</v>
       </c>
       <c r="D508" t="s">
-        <v>913</v>
+        <v>2250</v>
       </c>
       <c r="E508" t="s">
-        <v>115</v>
+        <v>2251</v>
       </c>
       <c r="F508" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G508" t="s">
         <v>14</v>
       </c>
       <c r="H508" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
-        <v>1741</v>
+        <v>2252</v>
       </c>
       <c r="B509" t="s">
-        <v>1742</v>
+        <v>2253</v>
       </c>
       <c r="C509" t="s">
-        <v>225</v>
+        <v>2254</v>
       </c>
       <c r="D509" t="s">
-        <v>1619</v>
+        <v>2255</v>
       </c>
       <c r="E509" t="s">
-        <v>20</v>
+        <v>820</v>
       </c>
       <c r="F509" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G509" t="s">
         <v>14</v>
       </c>
       <c r="H509" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
-        <v>1743</v>
+        <v>2256</v>
       </c>
       <c r="B510" t="s">
-        <v>1744</v>
+        <v>2257</v>
       </c>
       <c r="C510" t="s">
-        <v>1745</v>
+        <v>2258</v>
       </c>
       <c r="D510" t="s">
-        <v>1746</v>
+        <v>2259</v>
       </c>
       <c r="E510" t="s">
-        <v>146</v>
+        <v>75</v>
       </c>
       <c r="F510" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G510" t="s">
         <v>14</v>
       </c>
       <c r="H510" t="s">
-        <v>21</v>
+        <v>107</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
-        <v>1747</v>
+        <v>2260</v>
       </c>
       <c r="B511" t="s">
-        <v>81</v>
+        <v>2261</v>
       </c>
       <c r="C511" t="s">
-        <v>1748</v>
+        <v>2262</v>
       </c>
       <c r="D511" t="s">
-        <v>741</v>
+        <v>2263</v>
       </c>
       <c r="E511" t="s">
-        <v>20</v>
+        <v>2264</v>
       </c>
       <c r="F511" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G511" t="s">
         <v>14</v>
+      </c>
+      <c r="H511" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
-        <v>1749</v>
+        <v>2265</v>
       </c>
       <c r="B512" t="s">
-        <v>81</v>
+        <v>2266</v>
       </c>
       <c r="C512" t="s">
-        <v>1750</v>
+        <v>2267</v>
       </c>
       <c r="D512" t="s">
-        <v>553</v>
+        <v>2268</v>
       </c>
       <c r="E512" t="s">
-        <v>20</v>
+        <v>342</v>
       </c>
       <c r="F512" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G512" t="s">
         <v>14</v>
+      </c>
+      <c r="H512" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
-        <v>1751</v>
+        <v>2269</v>
       </c>
       <c r="B513" t="s">
-        <v>81</v>
+        <v>2270</v>
       </c>
       <c r="C513" t="s">
-        <v>1752</v>
+        <v>2271</v>
       </c>
       <c r="D513" t="s">
-        <v>31</v>
+        <v>2272</v>
       </c>
       <c r="E513" t="s">
-        <v>20</v>
+        <v>2273</v>
       </c>
       <c r="F513" t="s">
-        <v>13</v>
+        <v>2274</v>
       </c>
       <c r="G513" t="s">
         <v>14</v>
+      </c>
+      <c r="H513" t="s">
+        <v>107</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
-        <v>1753</v>
+        <v>2275</v>
       </c>
       <c r="B514" t="s">
-        <v>81</v>
+        <v>2276</v>
       </c>
       <c r="C514" t="s">
-        <v>1754</v>
+        <v>2277</v>
       </c>
       <c r="D514" t="s">
-        <v>1420</v>
+        <v>2278</v>
       </c>
       <c r="E514" t="s">
-        <v>20</v>
+        <v>2279</v>
       </c>
       <c r="F514" t="s">
-        <v>13</v>
+        <v>960</v>
       </c>
       <c r="G514" t="s">
         <v>14</v>
+      </c>
+      <c r="H514" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
-        <v>1755</v>
+        <v>2280</v>
       </c>
       <c r="B515" t="s">
-        <v>81</v>
+        <v>2281</v>
       </c>
       <c r="C515" t="s">
-        <v>1756</v>
+        <v>2282</v>
       </c>
       <c r="D515" t="s">
-        <v>35</v>
+        <v>2283</v>
       </c>
       <c r="E515" t="s">
-        <v>20</v>
+        <v>1175</v>
       </c>
       <c r="F515" t="s">
-        <v>13</v>
+        <v>137</v>
       </c>
       <c r="G515" t="s">
         <v>14</v>
+      </c>
+      <c r="H515" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
-        <v>1757</v>
+        <v>2284</v>
       </c>
       <c r="B516" t="s">
-        <v>81</v>
+        <v>2285</v>
       </c>
       <c r="C516" t="s">
-        <v>1758</v>
+        <v>2286</v>
       </c>
       <c r="D516" t="s">
-        <v>1759</v>
+        <v>278</v>
       </c>
       <c r="E516" t="s">
-        <v>84</v>
+        <v>2120</v>
       </c>
       <c r="F516" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G516" t="s">
         <v>14</v>
+      </c>
+      <c r="H516" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
-        <v>1760</v>
+        <v>2287</v>
       </c>
       <c r="B517" t="s">
-        <v>1761</v>
+        <v>2288</v>
       </c>
       <c r="C517" t="s">
-        <v>1762</v>
+        <v>2289</v>
       </c>
       <c r="D517" t="s">
-        <v>1763</v>
+        <v>2290</v>
       </c>
       <c r="E517" t="s">
-        <v>1764</v>
+        <v>2291</v>
       </c>
       <c r="F517" t="s">
-        <v>13</v>
+        <v>175</v>
       </c>
       <c r="G517" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H517" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
-        <v>1765</v>
+        <v>2292</v>
       </c>
       <c r="B518" t="s">
-        <v>1766</v>
+        <v>2293</v>
       </c>
       <c r="C518" t="s">
-        <v>1767</v>
+        <v>94</v>
       </c>
       <c r="D518" t="s">
-        <v>1768</v>
+        <v>2294</v>
       </c>
       <c r="E518" t="s">
-        <v>1769</v>
+        <v>989</v>
       </c>
       <c r="F518" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G518" t="s">
         <v>14</v>
       </c>
       <c r="H518" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
-        <v>1770</v>
+        <v>2295</v>
       </c>
       <c r="B519" t="s">
-        <v>1771</v>
+        <v>2296</v>
       </c>
       <c r="C519" t="s">
-        <v>1772</v>
+        <v>94</v>
       </c>
       <c r="D519" t="s">
-        <v>440</v>
+        <v>2297</v>
       </c>
       <c r="E519" t="s">
-        <v>40</v>
+        <v>689</v>
       </c>
       <c r="F519" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G519" t="s">
         <v>14</v>
       </c>
       <c r="H519" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
-        <v>1773</v>
+        <v>2298</v>
       </c>
       <c r="B520" t="s">
-        <v>1774</v>
+        <v>2299</v>
       </c>
       <c r="C520" t="s">
-        <v>1775</v>
+        <v>94</v>
       </c>
       <c r="D520" t="s">
-        <v>1776</v>
+        <v>2300</v>
       </c>
       <c r="E520" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F520" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G520" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H520" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
-        <v>1777</v>
+        <v>2301</v>
       </c>
       <c r="B521" t="s">
-        <v>1778</v>
+        <v>2302</v>
       </c>
       <c r="C521" t="s">
-        <v>1779</v>
+        <v>94</v>
       </c>
       <c r="D521" t="s">
-        <v>998</v>
+        <v>2303</v>
       </c>
       <c r="E521" t="s">
-        <v>331</v>
+        <v>1858</v>
       </c>
       <c r="F521" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G521" t="s">
         <v>14</v>
       </c>
       <c r="H521" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
-        <v>1780</v>
+        <v>2304</v>
       </c>
       <c r="B522" t="s">
-        <v>1781</v>
+        <v>2305</v>
       </c>
       <c r="C522" t="s">
-        <v>1782</v>
+        <v>94</v>
       </c>
       <c r="D522" t="s">
-        <v>24</v>
+        <v>2306</v>
       </c>
       <c r="E522" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="F522" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G522" t="s">
         <v>14</v>
+      </c>
+      <c r="H522" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
-        <v>1783</v>
+        <v>2307</v>
       </c>
       <c r="B523" t="s">
-        <v>1784</v>
+        <v>2308</v>
       </c>
       <c r="C523" t="s">
-        <v>1785</v>
+        <v>94</v>
       </c>
       <c r="D523" t="s">
-        <v>666</v>
+        <v>2309</v>
       </c>
       <c r="E523" t="s">
-        <v>20</v>
+        <v>2310</v>
       </c>
       <c r="F523" t="s">
-        <v>13</v>
+        <v>97</v>
       </c>
       <c r="G523" t="s">
         <v>14</v>
       </c>
       <c r="H523" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
-        <v>1786</v>
+        <v>2311</v>
       </c>
       <c r="B524" t="s">
-        <v>1787</v>
+        <v>2312</v>
       </c>
       <c r="C524" t="s">
-        <v>1788</v>
+        <v>2313</v>
       </c>
       <c r="D524" t="s">
-        <v>1789</v>
+        <v>2314</v>
       </c>
       <c r="E524" t="s">
-        <v>20</v>
+        <v>2315</v>
       </c>
       <c r="F524" t="s">
-        <v>13</v>
+        <v>2316</v>
       </c>
       <c r="G524" t="s">
         <v>14</v>
       </c>
       <c r="H524" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
-        <v>1786</v>
+        <v>2317</v>
       </c>
       <c r="B525" t="s">
-        <v>1787</v>
+        <v>2318</v>
       </c>
       <c r="C525" t="s">
-        <v>1788</v>
+        <v>2319</v>
       </c>
       <c r="D525" t="s">
-        <v>1789</v>
+        <v>2320</v>
       </c>
       <c r="E525" t="s">
-        <v>20</v>
+        <v>2321</v>
       </c>
       <c r="F525" t="s">
-        <v>13</v>
+        <v>2322</v>
       </c>
       <c r="G525" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H525" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
-        <v>1790</v>
+        <v>2323</v>
       </c>
       <c r="B526" t="s">
-        <v>1791</v>
+        <v>2324</v>
       </c>
       <c r="C526" t="s">
-        <v>1792</v>
+        <v>2325</v>
       </c>
       <c r="D526" t="s">
-        <v>836</v>
+        <v>2326</v>
       </c>
       <c r="E526" t="s">
-        <v>115</v>
+        <v>545</v>
       </c>
       <c r="F526" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G526" t="s">
         <v>14</v>
       </c>
       <c r="H526" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
-        <v>1793</v>
+        <v>2327</v>
       </c>
       <c r="B527" t="s">
-        <v>1794</v>
+        <v>2328</v>
       </c>
       <c r="C527" t="s">
-        <v>1795</v>
+        <v>2329</v>
       </c>
       <c r="D527" t="s">
-        <v>49</v>
+        <v>2330</v>
       </c>
       <c r="E527" t="s">
-        <v>45</v>
+        <v>2331</v>
       </c>
       <c r="F527" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G527" t="s">
         <v>14</v>
+      </c>
+      <c r="H527" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
-        <v>1793</v>
+        <v>2332</v>
       </c>
       <c r="B528" t="s">
-        <v>1794</v>
+        <v>2333</v>
       </c>
       <c r="C528" t="s">
-        <v>1795</v>
+        <v>2334</v>
       </c>
       <c r="D528" t="s">
-        <v>1796</v>
+        <v>2335</v>
       </c>
       <c r="E528" t="s">
-        <v>45</v>
+        <v>2336</v>
       </c>
       <c r="F528" t="s">
-        <v>13</v>
+        <v>411</v>
       </c>
       <c r="G528" t="s">
         <v>14</v>
       </c>
       <c r="H528" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
-        <v>1797</v>
+        <v>2337</v>
       </c>
       <c r="B529" t="s">
-        <v>1798</v>
+        <v>2338</v>
       </c>
       <c r="C529" t="s">
-        <v>1722</v>
+        <v>2339</v>
       </c>
       <c r="D529" t="s">
-        <v>644</v>
+        <v>2340</v>
       </c>
       <c r="E529" t="s">
-        <v>45</v>
+        <v>2341</v>
       </c>
       <c r="F529" t="s">
-        <v>13</v>
+        <v>2342</v>
       </c>
       <c r="G529" t="s">
         <v>14</v>
+      </c>
+      <c r="H529" t="s">
+        <v>2070</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
-        <v>1799</v>
+        <v>2343</v>
       </c>
       <c r="B530" t="s">
-        <v>1800</v>
+        <v>2344</v>
       </c>
       <c r="C530" t="s">
-        <v>1801</v>
+        <v>2345</v>
       </c>
       <c r="D530" t="s">
-        <v>1802</v>
+        <v>2346</v>
       </c>
       <c r="E530" t="s">
-        <v>110</v>
+        <v>25</v>
       </c>
       <c r="F530" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G530" t="s">
         <v>14</v>
       </c>
       <c r="H530" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
-        <v>1803</v>
+        <v>2347</v>
       </c>
       <c r="B531" t="s">
-        <v>1804</v>
+        <v>2348</v>
       </c>
       <c r="C531" t="s">
-        <v>1805</v>
+        <v>2349</v>
       </c>
       <c r="D531" t="s">
-        <v>76</v>
+        <v>2350</v>
       </c>
       <c r="E531" t="s">
-        <v>1219</v>
+        <v>848</v>
       </c>
       <c r="F531" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G531" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H531" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
-        <v>1806</v>
+        <v>2351</v>
       </c>
       <c r="B532" t="s">
-        <v>1807</v>
+        <v>2352</v>
       </c>
       <c r="C532" t="s">
-        <v>1808</v>
+        <v>2353</v>
       </c>
       <c r="D532" t="s">
-        <v>1809</v>
+        <v>2354</v>
       </c>
       <c r="E532" t="s">
-        <v>110</v>
+        <v>2355</v>
       </c>
       <c r="F532" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G532" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H532" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
-        <v>1810</v>
+        <v>2356</v>
       </c>
       <c r="B533" t="s">
-        <v>1807</v>
+        <v>2352</v>
       </c>
       <c r="C533" t="s">
-        <v>1811</v>
+        <v>2353</v>
       </c>
       <c r="D533" t="s">
-        <v>1812</v>
+        <v>2354</v>
       </c>
       <c r="E533" t="s">
-        <v>110</v>
+        <v>2355</v>
       </c>
       <c r="F533" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G533" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H533" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
-        <v>1813</v>
+        <v>2357</v>
       </c>
       <c r="B534" t="s">
-        <v>1807</v>
+        <v>2358</v>
       </c>
       <c r="C534" t="s">
-        <v>1814</v>
+        <v>2359</v>
       </c>
       <c r="D534" t="s">
-        <v>1689</v>
+        <v>2360</v>
       </c>
       <c r="E534" t="s">
-        <v>110</v>
+        <v>1075</v>
       </c>
       <c r="F534" t="s">
-        <v>13</v>
+        <v>137</v>
       </c>
       <c r="G534" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H534" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
-        <v>1815</v>
+        <v>2361</v>
       </c>
       <c r="B535" t="s">
-        <v>1807</v>
+        <v>2362</v>
       </c>
       <c r="C535" t="s">
-        <v>1816</v>
+        <v>2363</v>
       </c>
       <c r="D535" t="s">
-        <v>1817</v>
+        <v>2364</v>
       </c>
       <c r="E535" t="s">
-        <v>110</v>
+        <v>55</v>
       </c>
       <c r="F535" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G535" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H535" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
-        <v>1818</v>
+        <v>2365</v>
       </c>
       <c r="B536" t="s">
-        <v>1819</v>
+        <v>2362</v>
       </c>
       <c r="C536" t="s">
-        <v>1820</v>
+        <v>2363</v>
       </c>
       <c r="D536" t="s">
-        <v>241</v>
+        <v>2364</v>
       </c>
       <c r="E536" t="s">
-        <v>45</v>
+        <v>2366</v>
       </c>
       <c r="F536" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G536" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H536" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
-        <v>1821</v>
+        <v>2367</v>
       </c>
       <c r="B537" t="s">
-        <v>1822</v>
+        <v>2368</v>
       </c>
       <c r="C537" t="s">
-        <v>1823</v>
+        <v>2369</v>
       </c>
       <c r="D537" t="s">
-        <v>265</v>
+        <v>2255</v>
       </c>
       <c r="E537" t="s">
-        <v>20</v>
+        <v>820</v>
       </c>
       <c r="F537" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G537" t="s">
         <v>14</v>
       </c>
       <c r="H537" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
-        <v>1824</v>
+        <v>2370</v>
       </c>
       <c r="B538" t="s">
-        <v>1825</v>
+        <v>2371</v>
       </c>
       <c r="C538" t="s">
-        <v>1826</v>
+        <v>2372</v>
       </c>
       <c r="D538" t="s">
-        <v>1827</v>
+        <v>2373</v>
       </c>
       <c r="E538" t="s">
-        <v>127</v>
+        <v>87</v>
       </c>
       <c r="F538" t="s">
-        <v>13</v>
+        <v>1581</v>
       </c>
       <c r="G538" t="s">
         <v>14</v>
       </c>
       <c r="H538" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
-        <v>1828</v>
+        <v>2374</v>
       </c>
       <c r="B539" t="s">
-        <v>640</v>
+        <v>2375</v>
       </c>
       <c r="C539" t="s">
-        <v>1829</v>
+        <v>2376</v>
       </c>
       <c r="D539" t="s">
-        <v>1830</v>
+        <v>2377</v>
       </c>
       <c r="E539" t="s">
-        <v>45</v>
+        <v>2378</v>
       </c>
       <c r="F539" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G539" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H539" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
-        <v>1831</v>
+        <v>2379</v>
       </c>
       <c r="B540" t="s">
-        <v>640</v>
+        <v>2380</v>
       </c>
       <c r="C540" t="s">
-        <v>1832</v>
+        <v>2376</v>
       </c>
       <c r="D540" t="s">
-        <v>1833</v>
+        <v>2381</v>
       </c>
       <c r="E540" t="s">
-        <v>45</v>
+        <v>2382</v>
       </c>
       <c r="F540" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G540" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H540" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
-        <v>1834</v>
+        <v>2383</v>
       </c>
       <c r="B541" t="s">
-        <v>640</v>
+        <v>2384</v>
       </c>
       <c r="C541" t="s">
-        <v>1835</v>
+        <v>2376</v>
       </c>
       <c r="D541" t="s">
-        <v>1130</v>
+        <v>2385</v>
       </c>
       <c r="E541" t="s">
-        <v>45</v>
+        <v>2211</v>
       </c>
       <c r="F541" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G541" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H541" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
-        <v>1836</v>
+        <v>2386</v>
       </c>
       <c r="B542" t="s">
-        <v>640</v>
+        <v>2387</v>
       </c>
       <c r="C542" t="s">
-        <v>1837</v>
+        <v>2376</v>
       </c>
       <c r="D542" t="s">
-        <v>1838</v>
+        <v>2388</v>
       </c>
       <c r="E542" t="s">
-        <v>45</v>
+        <v>2389</v>
       </c>
       <c r="F542" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G542" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H542" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
-        <v>1839</v>
+        <v>2390</v>
       </c>
       <c r="B543" t="s">
-        <v>640</v>
+        <v>2391</v>
       </c>
       <c r="C543" t="s">
-        <v>1840</v>
+        <v>2392</v>
       </c>
       <c r="D543" t="s">
-        <v>44</v>
+        <v>2393</v>
       </c>
       <c r="E543" t="s">
-        <v>45</v>
+        <v>298</v>
       </c>
       <c r="F543" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G543" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H543" t="s">
-        <v>27</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
-        <v>1841</v>
+        <v>2394</v>
       </c>
       <c r="B544" t="s">
-        <v>640</v>
+        <v>2395</v>
       </c>
       <c r="C544" t="s">
-        <v>1842</v>
+        <v>2396</v>
       </c>
       <c r="D544" t="s">
-        <v>1843</v>
+        <v>2397</v>
       </c>
       <c r="E544" t="s">
-        <v>45</v>
+        <v>2398</v>
       </c>
       <c r="F544" t="s">
-        <v>13</v>
+        <v>2399</v>
       </c>
       <c r="G544" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H544" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
-        <v>1844</v>
+        <v>2400</v>
       </c>
       <c r="B545" t="s">
-        <v>640</v>
+        <v>2401</v>
       </c>
       <c r="C545" t="s">
-        <v>1845</v>
+        <v>2402</v>
       </c>
       <c r="D545" t="s">
-        <v>1846</v>
+        <v>2403</v>
       </c>
       <c r="E545" t="s">
-        <v>45</v>
+        <v>328</v>
       </c>
       <c r="F545" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G545" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H545" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" t="s">
-        <v>1847</v>
+        <v>2404</v>
       </c>
       <c r="B546" t="s">
-        <v>640</v>
+        <v>2405</v>
       </c>
       <c r="C546" t="s">
-        <v>1848</v>
+        <v>2406</v>
       </c>
       <c r="D546" t="s">
-        <v>1849</v>
+        <v>2407</v>
       </c>
       <c r="E546" t="s">
-        <v>45</v>
+        <v>2408</v>
       </c>
       <c r="F546" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G546" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H546" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" t="s">
-        <v>1850</v>
+        <v>2409</v>
       </c>
       <c r="B547" t="s">
-        <v>640</v>
+        <v>2410</v>
       </c>
       <c r="C547" t="s">
-        <v>1851</v>
+        <v>815</v>
       </c>
       <c r="D547" t="s">
-        <v>1218</v>
+        <v>2411</v>
       </c>
       <c r="E547" t="s">
-        <v>45</v>
+        <v>2412</v>
       </c>
       <c r="F547" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G547" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H547" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" t="s">
-        <v>1852</v>
+        <v>2413</v>
       </c>
       <c r="B548" t="s">
-        <v>640</v>
+        <v>2414</v>
       </c>
       <c r="C548" t="s">
-        <v>1853</v>
+        <v>815</v>
       </c>
       <c r="D548" t="s">
-        <v>1854</v>
+        <v>2415</v>
       </c>
       <c r="E548" t="s">
-        <v>45</v>
+        <v>2416</v>
       </c>
       <c r="F548" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G548" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H548" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" t="s">
-        <v>1855</v>
+        <v>2417</v>
       </c>
       <c r="B549" t="s">
-        <v>640</v>
+        <v>2418</v>
       </c>
       <c r="C549" t="s">
-        <v>1856</v>
+        <v>815</v>
       </c>
       <c r="D549" t="s">
-        <v>1830</v>
+        <v>2419</v>
       </c>
       <c r="E549" t="s">
-        <v>45</v>
+        <v>1462</v>
       </c>
       <c r="F549" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G549" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H549" t="s">
-        <v>15</v>
+        <v>240</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" t="s">
-        <v>1857</v>
+        <v>2420</v>
       </c>
       <c r="B550" t="s">
-        <v>640</v>
+        <v>2421</v>
       </c>
       <c r="C550" t="s">
-        <v>1820</v>
+        <v>815</v>
       </c>
       <c r="D550" t="s">
-        <v>1846</v>
+        <v>2422</v>
       </c>
       <c r="E550" t="s">
-        <v>45</v>
+        <v>2423</v>
       </c>
       <c r="F550" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G550" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H550" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" t="s">
-        <v>1858</v>
+        <v>2424</v>
       </c>
       <c r="B551" t="s">
-        <v>1468</v>
+        <v>2425</v>
       </c>
       <c r="C551" t="s">
-        <v>1466</v>
+        <v>815</v>
       </c>
       <c r="D551" t="s">
-        <v>1859</v>
+        <v>2426</v>
       </c>
       <c r="E551" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="F551" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G551" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H551" t="s">
-        <v>27</v>
+        <v>240</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" t="s">
-        <v>1860</v>
+        <v>2427</v>
       </c>
       <c r="B552" t="s">
-        <v>1861</v>
+        <v>2428</v>
       </c>
       <c r="C552" t="s">
-        <v>1862</v>
+        <v>815</v>
       </c>
       <c r="D552" t="s">
-        <v>1863</v>
+        <v>2429</v>
       </c>
       <c r="E552" t="s">
-        <v>20</v>
+        <v>2430</v>
       </c>
       <c r="F552" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G552" t="s">
         <v>14</v>
       </c>
       <c r="H552" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" t="s">
-        <v>1864</v>
+        <v>2431</v>
       </c>
       <c r="B553" t="s">
-        <v>1865</v>
+        <v>2432</v>
       </c>
       <c r="C553" t="s">
-        <v>1866</v>
+        <v>815</v>
       </c>
       <c r="D553" t="s">
-        <v>532</v>
+        <v>2433</v>
       </c>
       <c r="E553" t="s">
-        <v>301</v>
+        <v>2434</v>
       </c>
       <c r="F553" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G553" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H553" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" t="s">
-        <v>1867</v>
+        <v>2435</v>
       </c>
       <c r="B554" t="s">
-        <v>1868</v>
+        <v>2436</v>
       </c>
       <c r="C554" t="s">
-        <v>1869</v>
+        <v>815</v>
       </c>
       <c r="D554" t="s">
-        <v>1870</v>
+        <v>2437</v>
       </c>
       <c r="E554" t="s">
-        <v>127</v>
+        <v>2438</v>
       </c>
       <c r="F554" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G554" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H554" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" t="s">
-        <v>1871</v>
+        <v>2439</v>
       </c>
       <c r="B555" t="s">
-        <v>1872</v>
+        <v>2440</v>
       </c>
       <c r="C555" t="s">
-        <v>1873</v>
+        <v>815</v>
       </c>
       <c r="D555" t="s">
-        <v>1874</v>
+        <v>2441</v>
       </c>
       <c r="E555" t="s">
-        <v>127</v>
+        <v>1580</v>
       </c>
       <c r="F555" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G555" t="s">
         <v>14</v>
       </c>
       <c r="H555" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" t="s">
-        <v>1875</v>
+        <v>2442</v>
       </c>
       <c r="B556" t="s">
-        <v>1876</v>
+        <v>2443</v>
       </c>
       <c r="C556" t="s">
-        <v>1877</v>
+        <v>815</v>
       </c>
       <c r="D556" t="s">
-        <v>1878</v>
+        <v>2444</v>
       </c>
       <c r="E556" t="s">
-        <v>20</v>
+        <v>2445</v>
       </c>
       <c r="F556" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G556" t="s">
         <v>14</v>
       </c>
       <c r="H556" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" t="s">
-        <v>1879</v>
+        <v>2446</v>
       </c>
       <c r="B557" t="s">
-        <v>1880</v>
+        <v>2447</v>
       </c>
       <c r="C557" t="s">
-        <v>1881</v>
+        <v>815</v>
       </c>
       <c r="D557" t="s">
-        <v>1882</v>
+        <v>2448</v>
       </c>
       <c r="E557" t="s">
-        <v>1883</v>
+        <v>2412</v>
       </c>
       <c r="F557" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G557" t="s">
         <v>14</v>
+      </c>
+      <c r="H557" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" t="s">
-        <v>1884</v>
+        <v>2449</v>
       </c>
       <c r="B558" t="s">
-        <v>1885</v>
+        <v>2450</v>
       </c>
       <c r="C558" t="s">
-        <v>1886</v>
+        <v>815</v>
       </c>
       <c r="D558" t="s">
-        <v>648</v>
+        <v>2393</v>
       </c>
       <c r="E558" t="s">
-        <v>20</v>
+        <v>2434</v>
       </c>
       <c r="F558" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G558" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H558" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" t="s">
-        <v>1887</v>
+        <v>2451</v>
       </c>
       <c r="B559" t="s">
-        <v>1888</v>
+        <v>2452</v>
       </c>
       <c r="C559" t="s">
-        <v>1889</v>
+        <v>1921</v>
       </c>
       <c r="D559" t="s">
-        <v>1890</v>
+        <v>1918</v>
       </c>
       <c r="E559" t="s">
-        <v>1891</v>
+        <v>2453</v>
       </c>
       <c r="F559" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G559" t="s">
         <v>14</v>
+      </c>
+      <c r="H559" t="s">
+        <v>107</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" t="s">
-        <v>1892</v>
+        <v>2454</v>
       </c>
       <c r="B560" t="s">
-        <v>1893</v>
+        <v>2455</v>
       </c>
       <c r="C560" t="s">
-        <v>1894</v>
+        <v>2456</v>
       </c>
       <c r="D560" t="s">
-        <v>506</v>
+        <v>2457</v>
       </c>
       <c r="E560" t="s">
-        <v>71</v>
+        <v>2458</v>
       </c>
       <c r="F560" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G560" t="s">
         <v>14</v>
+      </c>
+      <c r="H560" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" t="s">
-        <v>1895</v>
+        <v>2459</v>
       </c>
       <c r="B561" t="s">
-        <v>1896</v>
+        <v>2460</v>
       </c>
       <c r="C561" t="s">
-        <v>1897</v>
+        <v>2461</v>
       </c>
       <c r="D561" t="s">
-        <v>1898</v>
+        <v>2462</v>
       </c>
       <c r="E561" t="s">
-        <v>110</v>
+        <v>662</v>
       </c>
       <c r="F561" t="s">
-        <v>13</v>
+        <v>373</v>
       </c>
       <c r="G561" t="s">
         <v>14</v>
       </c>
       <c r="H561" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" t="s">
-        <v>1899</v>
+        <v>2463</v>
       </c>
       <c r="B562" t="s">
-        <v>1900</v>
+        <v>2464</v>
       </c>
       <c r="C562" t="s">
-        <v>1901</v>
+        <v>2465</v>
       </c>
       <c r="D562" t="s">
-        <v>1902</v>
+        <v>2466</v>
       </c>
       <c r="E562" t="s">
-        <v>71</v>
+        <v>2467</v>
       </c>
       <c r="F562" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G562" t="s">
         <v>14</v>
       </c>
       <c r="H562" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" t="s">
-        <v>1903</v>
+        <v>2468</v>
       </c>
       <c r="B563" t="s">
-        <v>1904</v>
+        <v>2469</v>
       </c>
       <c r="C563" t="s">
-        <v>1905</v>
+        <v>2470</v>
       </c>
       <c r="D563" t="s">
-        <v>1906</v>
+        <v>2471</v>
       </c>
       <c r="E563" t="s">
-        <v>127</v>
+        <v>2472</v>
       </c>
       <c r="F563" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G563" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H563" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" t="s">
-        <v>1907</v>
+        <v>2473</v>
       </c>
       <c r="B564" t="s">
-        <v>1908</v>
+        <v>2474</v>
       </c>
       <c r="C564" t="s">
-        <v>1909</v>
+        <v>2475</v>
       </c>
       <c r="D564" t="s">
-        <v>1910</v>
+        <v>2476</v>
       </c>
       <c r="E564" t="s">
-        <v>110</v>
+        <v>2477</v>
       </c>
       <c r="F564" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G564" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H564" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" t="s">
-        <v>1911</v>
+        <v>2478</v>
       </c>
       <c r="B565" t="s">
-        <v>1912</v>
+        <v>2479</v>
       </c>
       <c r="C565" t="s">
-        <v>1913</v>
+        <v>2480</v>
       </c>
       <c r="D565" t="s">
-        <v>553</v>
+        <v>2481</v>
       </c>
       <c r="E565" t="s">
-        <v>352</v>
+        <v>2482</v>
       </c>
       <c r="F565" t="s">
-        <v>13</v>
+        <v>2483</v>
       </c>
       <c r="G565" t="s">
         <v>14</v>
       </c>
       <c r="H565" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" t="s">
-        <v>1914</v>
+        <v>2484</v>
       </c>
       <c r="B566" t="s">
-        <v>1915</v>
+        <v>2485</v>
       </c>
       <c r="C566" t="s">
-        <v>1916</v>
+        <v>2486</v>
       </c>
       <c r="D566" t="s">
-        <v>1107</v>
+        <v>2487</v>
       </c>
       <c r="E566" t="s">
-        <v>45</v>
+        <v>825</v>
       </c>
       <c r="F566" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G566" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H566" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" t="s">
-        <v>1917</v>
+        <v>2488</v>
       </c>
       <c r="B567" t="s">
-        <v>1918</v>
+        <v>2489</v>
       </c>
       <c r="C567" t="s">
-        <v>1919</v>
+        <v>2490</v>
       </c>
       <c r="D567" t="s">
-        <v>666</v>
+        <v>2491</v>
       </c>
       <c r="E567" t="s">
-        <v>20</v>
+        <v>2492</v>
       </c>
       <c r="F567" t="s">
-        <v>13</v>
+        <v>2493</v>
       </c>
       <c r="G567" t="s">
         <v>14</v>
       </c>
       <c r="H567" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" t="s">
-        <v>1920</v>
+        <v>2494</v>
       </c>
       <c r="B568" t="s">
-        <v>1921</v>
+        <v>2495</v>
       </c>
       <c r="C568" t="s">
-        <v>1922</v>
+        <v>2496</v>
       </c>
       <c r="D568" t="s">
-        <v>1923</v>
+        <v>2497</v>
       </c>
       <c r="E568" t="s">
-        <v>84</v>
+        <v>629</v>
       </c>
       <c r="F568" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G568" t="s">
         <v>14</v>
+      </c>
+      <c r="H568" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" t="s">
-        <v>1924</v>
+        <v>2498</v>
       </c>
       <c r="B569" t="s">
-        <v>1925</v>
+        <v>2499</v>
       </c>
       <c r="C569" t="s">
-        <v>1926</v>
+        <v>2500</v>
       </c>
       <c r="D569" t="s">
-        <v>1927</v>
+        <v>2501</v>
       </c>
       <c r="E569" t="s">
-        <v>902</v>
+        <v>2502</v>
       </c>
       <c r="F569" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G569" t="s">
         <v>14</v>
+      </c>
+      <c r="H569" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" t="s">
-        <v>1928</v>
+        <v>2503</v>
       </c>
       <c r="B570" t="s">
-        <v>1929</v>
+        <v>2504</v>
       </c>
       <c r="C570" t="s">
-        <v>1930</v>
+        <v>2505</v>
       </c>
       <c r="D570" t="s">
-        <v>1809</v>
+        <v>2506</v>
       </c>
       <c r="E570" t="s">
-        <v>110</v>
+        <v>2507</v>
       </c>
       <c r="F570" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G570" t="s">
         <v>14</v>
+      </c>
+      <c r="H570" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" t="s">
-        <v>1931</v>
+        <v>2508</v>
+      </c>
+      <c r="B571" t="s">
+        <v>2509</v>
       </c>
       <c r="C571" t="s">
-        <v>1932</v>
+        <v>2510</v>
       </c>
       <c r="D571" t="s">
-        <v>1933</v>
+        <v>2511</v>
       </c>
       <c r="E571" t="s">
-        <v>115</v>
+        <v>2512</v>
       </c>
       <c r="F571" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G571" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H571" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" t="s">
-        <v>1934</v>
+        <v>2513</v>
       </c>
       <c r="B572" t="s">
-        <v>1935</v>
+        <v>2514</v>
       </c>
       <c r="C572" t="s">
-        <v>1559</v>
+        <v>2515</v>
       </c>
       <c r="D572" t="s">
-        <v>31</v>
+        <v>2516</v>
       </c>
       <c r="E572" t="s">
-        <v>20</v>
+        <v>2517</v>
       </c>
       <c r="F572" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G572" t="s">
         <v>14</v>
       </c>
       <c r="H572" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" t="s">
-        <v>1936</v>
+        <v>2518</v>
       </c>
       <c r="B573" t="s">
-        <v>1937</v>
+        <v>2519</v>
       </c>
       <c r="C573" t="s">
-        <v>1938</v>
+        <v>2520</v>
       </c>
       <c r="D573" t="s">
-        <v>1939</v>
+        <v>2521</v>
       </c>
       <c r="E573" t="s">
-        <v>115</v>
+        <v>689</v>
       </c>
       <c r="F573" t="s">
-        <v>13</v>
+        <v>434</v>
       </c>
       <c r="G573" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H573" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" t="s">
-        <v>1940</v>
+        <v>2522</v>
       </c>
       <c r="B574" t="s">
-        <v>1941</v>
+        <v>2523</v>
       </c>
       <c r="C574" t="s">
-        <v>1942</v>
+        <v>2524</v>
       </c>
       <c r="D574" t="s">
-        <v>24</v>
+        <v>2525</v>
       </c>
       <c r="E574" t="s">
-        <v>20</v>
+        <v>1427</v>
       </c>
       <c r="F574" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G574" t="s">
         <v>14</v>
       </c>
       <c r="H574" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" t="s">
-        <v>1943</v>
+        <v>2526</v>
       </c>
       <c r="B575" t="s">
-        <v>1944</v>
+        <v>2527</v>
       </c>
       <c r="C575" t="s">
-        <v>1945</v>
+        <v>2528</v>
       </c>
       <c r="D575" t="s">
-        <v>24</v>
+        <v>2529</v>
       </c>
       <c r="E575" t="s">
-        <v>20</v>
+        <v>848</v>
       </c>
       <c r="F575" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G575" t="s">
         <v>14</v>
       </c>
       <c r="H575" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" t="s">
-        <v>1946</v>
+        <v>2530</v>
       </c>
       <c r="B576" t="s">
-        <v>1947</v>
+        <v>2531</v>
       </c>
       <c r="C576" t="s">
-        <v>1948</v>
+        <v>2532</v>
       </c>
       <c r="D576" t="s">
-        <v>1949</v>
+        <v>2533</v>
       </c>
       <c r="E576" t="s">
-        <v>110</v>
+        <v>2534</v>
       </c>
       <c r="F576" t="s">
-        <v>13</v>
+        <v>97</v>
       </c>
       <c r="G576" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H576" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" t="s">
-        <v>1950</v>
+        <v>2535</v>
       </c>
       <c r="B577" t="s">
-        <v>1951</v>
+        <v>2536</v>
       </c>
       <c r="C577" t="s">
-        <v>1952</v>
+        <v>2537</v>
       </c>
       <c r="D577" t="s">
-        <v>582</v>
+        <v>2538</v>
       </c>
       <c r="E577" t="s">
-        <v>127</v>
+        <v>2539</v>
       </c>
       <c r="F577" t="s">
-        <v>13</v>
+        <v>1161</v>
       </c>
       <c r="G577" t="s">
         <v>14</v>
+      </c>
+      <c r="H577" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" t="s">
-        <v>1953</v>
+        <v>2540</v>
       </c>
       <c r="B578" t="s">
-        <v>1954</v>
+        <v>2541</v>
       </c>
       <c r="C578" t="s">
-        <v>1955</v>
+        <v>2542</v>
       </c>
       <c r="D578" t="s">
-        <v>1956</v>
+        <v>2543</v>
       </c>
       <c r="E578" t="s">
-        <v>20</v>
+        <v>2378</v>
       </c>
       <c r="F578" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G578" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H578" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" t="s">
-        <v>1957</v>
+        <v>2544</v>
       </c>
       <c r="B579" t="s">
-        <v>1958</v>
-[...2 lines deleted...]
-        <v>1959</v>
+        <v>2545</v>
       </c>
       <c r="D579" t="s">
-        <v>114</v>
+        <v>2546</v>
       </c>
       <c r="E579" t="s">
-        <v>115</v>
+        <v>2547</v>
       </c>
       <c r="F579" t="s">
-        <v>13</v>
+        <v>137</v>
       </c>
       <c r="G579" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H579" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" t="s">
-        <v>1960</v>
+        <v>2548</v>
       </c>
       <c r="B580" t="s">
-        <v>1961</v>
+        <v>2549</v>
       </c>
       <c r="C580" t="s">
-        <v>1962</v>
+        <v>2550</v>
       </c>
       <c r="D580" t="s">
-        <v>363</v>
+        <v>2041</v>
       </c>
       <c r="E580" t="s">
-        <v>313</v>
+        <v>33</v>
       </c>
       <c r="F580" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G580" t="s">
         <v>14</v>
+      </c>
+      <c r="H580" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" t="s">
-        <v>1963</v>
+        <v>2551</v>
       </c>
       <c r="B581" t="s">
-        <v>55</v>
+        <v>2552</v>
       </c>
       <c r="C581" t="s">
-        <v>1964</v>
+        <v>2553</v>
       </c>
       <c r="D581" t="s">
-        <v>1965</v>
+        <v>2554</v>
       </c>
       <c r="E581" t="s">
-        <v>146</v>
+        <v>2555</v>
       </c>
       <c r="F581" t="s">
-        <v>13</v>
+        <v>137</v>
       </c>
       <c r="G581" t="s">
         <v>14</v>
       </c>
       <c r="H581" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" t="s">
-        <v>1966</v>
+        <v>2556</v>
       </c>
       <c r="B582" t="s">
-        <v>1967</v>
+        <v>2557</v>
       </c>
       <c r="C582" t="s">
-        <v>1968</v>
+        <v>2558</v>
       </c>
       <c r="D582" t="s">
-        <v>1898</v>
+        <v>2559</v>
       </c>
       <c r="E582" t="s">
-        <v>110</v>
+        <v>2560</v>
       </c>
       <c r="F582" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G582" t="s">
         <v>14</v>
       </c>
       <c r="H582" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" t="s">
-        <v>1969</v>
+        <v>2561</v>
       </c>
       <c r="B583" t="s">
-        <v>1970</v>
+        <v>2562</v>
       </c>
       <c r="C583" t="s">
-        <v>1971</v>
+        <v>2563</v>
       </c>
       <c r="D583" t="s">
-        <v>1972</v>
+        <v>2564</v>
       </c>
       <c r="E583" t="s">
-        <v>146</v>
+        <v>25</v>
       </c>
       <c r="F583" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G583" t="s">
         <v>14</v>
+      </c>
+      <c r="H583" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" t="s">
-        <v>1973</v>
+        <v>2565</v>
       </c>
       <c r="B584" t="s">
-        <v>1974</v>
+        <v>2566</v>
       </c>
       <c r="C584" t="s">
-        <v>1975</v>
+        <v>2567</v>
       </c>
       <c r="D584" t="s">
-        <v>1976</v>
+        <v>2568</v>
       </c>
       <c r="E584" t="s">
-        <v>754</v>
+        <v>2569</v>
       </c>
       <c r="F584" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G584" t="s">
         <v>14</v>
+      </c>
+      <c r="H584" t="s">
+        <v>107</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" t="s">
-        <v>1977</v>
+        <v>2570</v>
       </c>
       <c r="B585" t="s">
-        <v>471</v>
+        <v>2571</v>
       </c>
       <c r="C585" t="s">
-        <v>472</v>
+        <v>2572</v>
       </c>
       <c r="D585" t="s">
-        <v>473</v>
+        <v>2573</v>
       </c>
       <c r="E585" t="s">
-        <v>165</v>
+        <v>726</v>
       </c>
       <c r="F585" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G585" t="s">
         <v>14</v>
       </c>
       <c r="H585" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586" t="s">
-        <v>1978</v>
+        <v>2574</v>
+      </c>
+      <c r="B586" t="s">
+        <v>2575</v>
       </c>
       <c r="C586" t="s">
-        <v>1979</v>
+        <v>2576</v>
       </c>
       <c r="D586" t="s">
-        <v>11</v>
+        <v>2577</v>
       </c>
       <c r="E586" t="s">
-        <v>12</v>
+        <v>2578</v>
       </c>
       <c r="F586" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G586" t="s">
         <v>14</v>
       </c>
       <c r="H586" t="s">
-        <v>21</v>
+        <v>107</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" t="s">
-        <v>1980</v>
+        <v>2579</v>
       </c>
       <c r="B587" t="s">
-        <v>1981</v>
+        <v>2580</v>
       </c>
       <c r="C587" t="s">
-        <v>1982</v>
+        <v>2581</v>
       </c>
       <c r="D587" t="s">
-        <v>1983</v>
+        <v>2582</v>
       </c>
       <c r="E587" t="s">
-        <v>20</v>
+        <v>136</v>
       </c>
       <c r="F587" t="s">
-        <v>13</v>
+        <v>137</v>
       </c>
       <c r="G587" t="s">
         <v>14</v>
       </c>
       <c r="H587" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" t="s">
-        <v>1984</v>
+        <v>2583</v>
       </c>
       <c r="B588" t="s">
-        <v>1985</v>
+        <v>2584</v>
       </c>
       <c r="C588" t="s">
-        <v>1986</v>
+        <v>2585</v>
       </c>
       <c r="D588" t="s">
-        <v>31</v>
+        <v>2586</v>
       </c>
       <c r="E588" t="s">
-        <v>20</v>
+        <v>448</v>
       </c>
       <c r="F588" t="s">
-        <v>13</v>
+        <v>388</v>
       </c>
       <c r="G588" t="s">
         <v>14</v>
       </c>
       <c r="H588" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" t="s">
-        <v>1987</v>
+        <v>2587</v>
       </c>
       <c r="B589" t="s">
-        <v>1988</v>
+        <v>2588</v>
       </c>
       <c r="C589" t="s">
-        <v>1989</v>
+        <v>63</v>
       </c>
       <c r="D589" t="s">
-        <v>1990</v>
+        <v>2589</v>
       </c>
       <c r="E589" t="s">
-        <v>110</v>
+        <v>2590</v>
       </c>
       <c r="F589" t="s">
-        <v>13</v>
+        <v>175</v>
       </c>
       <c r="G589" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H589" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590" t="s">
-        <v>1991</v>
+        <v>2591</v>
       </c>
       <c r="B590" t="s">
-        <v>1992</v>
+        <v>2592</v>
       </c>
       <c r="C590" t="s">
-        <v>1993</v>
+        <v>2593</v>
       </c>
       <c r="D590" t="s">
-        <v>1994</v>
+        <v>2594</v>
       </c>
       <c r="E590" t="s">
-        <v>20</v>
+        <v>2502</v>
       </c>
       <c r="F590" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G590" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H590" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591" t="s">
-        <v>1995</v>
+        <v>2595</v>
       </c>
       <c r="B591" t="s">
-        <v>1996</v>
+        <v>2596</v>
       </c>
       <c r="C591" t="s">
-        <v>1997</v>
+        <v>2597</v>
       </c>
       <c r="D591" t="s">
-        <v>1998</v>
+        <v>2598</v>
       </c>
       <c r="E591" t="s">
-        <v>115</v>
+        <v>2599</v>
       </c>
       <c r="F591" t="s">
-        <v>13</v>
+        <v>175</v>
       </c>
       <c r="G591" t="s">
         <v>14</v>
       </c>
       <c r="H591" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592" t="s">
-        <v>1999</v>
+        <v>2600</v>
       </c>
       <c r="B592" t="s">
-        <v>2000</v>
+        <v>2601</v>
       </c>
       <c r="C592" t="s">
-        <v>2001</v>
+        <v>2602</v>
       </c>
       <c r="D592" t="s">
-        <v>545</v>
+        <v>2603</v>
       </c>
       <c r="E592" t="s">
-        <v>20</v>
+        <v>2604</v>
       </c>
       <c r="F592" t="s">
-        <v>13</v>
+        <v>960</v>
       </c>
       <c r="G592" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H592" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593" t="s">
-        <v>2002</v>
+        <v>2605</v>
       </c>
       <c r="B593" t="s">
-        <v>2003</v>
+        <v>2606</v>
       </c>
       <c r="C593" t="s">
-        <v>2004</v>
+        <v>585</v>
       </c>
       <c r="D593" t="s">
-        <v>1983</v>
+        <v>586</v>
       </c>
       <c r="E593" t="s">
-        <v>20</v>
+        <v>587</v>
       </c>
       <c r="F593" t="s">
-        <v>13</v>
+        <v>199</v>
       </c>
       <c r="G593" t="s">
         <v>14</v>
       </c>
       <c r="H593" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594" t="s">
-        <v>2005</v>
+        <v>2607</v>
       </c>
       <c r="B594" t="s">
-        <v>2006</v>
-[...2 lines deleted...]
-        <v>1814</v>
+        <v>2608</v>
       </c>
       <c r="D594" t="s">
-        <v>549</v>
+        <v>2609</v>
       </c>
       <c r="E594" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="F594" t="s">
         <v>13</v>
       </c>
       <c r="G594" t="s">
         <v>14</v>
       </c>
+      <c r="H594" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595" t="s">
-        <v>2007</v>
+        <v>2610</v>
       </c>
       <c r="B595" t="s">
-        <v>2008</v>
+        <v>2611</v>
       </c>
       <c r="C595" t="s">
-        <v>2009</v>
+        <v>2612</v>
       </c>
       <c r="D595" t="s">
-        <v>76</v>
+        <v>2613</v>
       </c>
       <c r="E595" t="s">
-        <v>1371</v>
+        <v>2614</v>
       </c>
       <c r="F595" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G595" t="s">
         <v>14</v>
+      </c>
+      <c r="H595" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596" t="s">
-        <v>2010</v>
+        <v>2615</v>
       </c>
       <c r="B596" t="s">
-        <v>2011</v>
+        <v>2616</v>
       </c>
       <c r="C596" t="s">
-        <v>2012</v>
+        <v>2617</v>
       </c>
       <c r="D596" t="s">
-        <v>648</v>
+        <v>163</v>
       </c>
       <c r="E596" t="s">
-        <v>20</v>
+        <v>684</v>
       </c>
       <c r="F596" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G596" t="s">
         <v>14</v>
       </c>
       <c r="H596" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597" t="s">
-        <v>2013</v>
+        <v>2618</v>
       </c>
       <c r="B597" t="s">
-        <v>2014</v>
+        <v>2619</v>
       </c>
       <c r="C597" t="s">
-        <v>2015</v>
+        <v>2620</v>
       </c>
       <c r="D597" t="s">
-        <v>2016</v>
+        <v>2621</v>
       </c>
       <c r="E597" t="s">
-        <v>2017</v>
+        <v>33</v>
       </c>
       <c r="F597" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G597" t="s">
         <v>14</v>
+      </c>
+      <c r="H597" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598" t="s">
-        <v>2018</v>
+        <v>2622</v>
       </c>
       <c r="B598" t="s">
-        <v>2019</v>
+        <v>2623</v>
       </c>
       <c r="C598" t="s">
-        <v>729</v>
+        <v>2624</v>
       </c>
       <c r="D598" t="s">
-        <v>280</v>
+        <v>2625</v>
       </c>
       <c r="E598" t="s">
-        <v>20</v>
+        <v>2626</v>
       </c>
       <c r="F598" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G598" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H598" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599" t="s">
-        <v>2020</v>
+        <v>2627</v>
       </c>
       <c r="B599" t="s">
-        <v>2021</v>
+        <v>2628</v>
       </c>
       <c r="C599" t="s">
-        <v>2022</v>
+        <v>2629</v>
       </c>
       <c r="D599" t="s">
-        <v>566</v>
+        <v>2630</v>
       </c>
       <c r="E599" t="s">
-        <v>20</v>
+        <v>2631</v>
       </c>
       <c r="F599" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G599" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H599" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600" t="s">
-        <v>2023</v>
+        <v>2632</v>
       </c>
       <c r="B600" t="s">
-        <v>2024</v>
+        <v>2633</v>
       </c>
       <c r="C600" t="s">
-        <v>2025</v>
+        <v>2634</v>
       </c>
       <c r="D600" t="s">
-        <v>2026</v>
+        <v>2635</v>
       </c>
       <c r="E600" t="s">
-        <v>40</v>
+        <v>2636</v>
       </c>
       <c r="F600" t="s">
-        <v>13</v>
+        <v>137</v>
       </c>
       <c r="G600" t="s">
         <v>14</v>
+      </c>
+      <c r="H600" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601" t="s">
-        <v>2027</v>
+        <v>2637</v>
       </c>
       <c r="B601" t="s">
-        <v>2028</v>
+        <v>2638</v>
       </c>
       <c r="C601" t="s">
-        <v>2029</v>
+        <v>2639</v>
       </c>
       <c r="D601" t="s">
-        <v>2030</v>
+        <v>2640</v>
       </c>
       <c r="E601" t="s">
-        <v>331</v>
+        <v>679</v>
       </c>
       <c r="F601" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G601" t="s">
         <v>14</v>
+      </c>
+      <c r="H601" t="s">
+        <v>107</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602" t="s">
-        <v>2031</v>
+        <v>2641</v>
       </c>
       <c r="B602" t="s">
-        <v>2032</v>
+        <v>2642</v>
       </c>
       <c r="C602" t="s">
-        <v>2033</v>
+        <v>2643</v>
       </c>
       <c r="D602" t="s">
-        <v>2034</v>
+        <v>2644</v>
       </c>
       <c r="E602" t="s">
-        <v>20</v>
+        <v>2614</v>
       </c>
       <c r="F602" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G602" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H602" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603" t="s">
-        <v>2035</v>
+        <v>2645</v>
       </c>
       <c r="B603" t="s">
-        <v>2036</v>
+        <v>2646</v>
       </c>
       <c r="C603" t="s">
-        <v>2037</v>
+        <v>2647</v>
       </c>
       <c r="D603" t="s">
-        <v>169</v>
+        <v>2385</v>
       </c>
       <c r="E603" t="s">
-        <v>12</v>
+        <v>684</v>
       </c>
       <c r="F603" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G603" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H603" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604" t="s">
-        <v>2038</v>
+        <v>2648</v>
       </c>
       <c r="B604" t="s">
-        <v>2039</v>
+        <v>2649</v>
       </c>
       <c r="C604" t="s">
-        <v>2040</v>
+        <v>2650</v>
       </c>
       <c r="D604" t="s">
-        <v>609</v>
+        <v>2651</v>
       </c>
       <c r="E604" t="s">
-        <v>45</v>
+        <v>87</v>
       </c>
       <c r="F604" t="s">
-        <v>13</v>
+        <v>1787</v>
       </c>
       <c r="G604" t="s">
         <v>14</v>
       </c>
       <c r="H604" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605" t="s">
-        <v>2041</v>
+        <v>2652</v>
       </c>
       <c r="B605" t="s">
-        <v>2042</v>
+        <v>2653</v>
       </c>
       <c r="C605" t="s">
-        <v>2043</v>
+        <v>2654</v>
       </c>
       <c r="D605" t="s">
-        <v>1324</v>
+        <v>2655</v>
       </c>
       <c r="E605" t="s">
-        <v>20</v>
+        <v>825</v>
       </c>
       <c r="F605" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G605" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H605" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606" t="s">
-        <v>2044</v>
+        <v>2656</v>
       </c>
       <c r="B606" t="s">
-        <v>2045</v>
+        <v>2657</v>
       </c>
       <c r="C606" t="s">
-        <v>2046</v>
+        <v>2658</v>
       </c>
       <c r="D606" t="s">
-        <v>2047</v>
+        <v>2659</v>
       </c>
       <c r="E606" t="s">
-        <v>40</v>
+        <v>2660</v>
       </c>
       <c r="F606" t="s">
-        <v>13</v>
+        <v>2661</v>
       </c>
       <c r="G606" t="s">
         <v>14</v>
       </c>
       <c r="H606" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607" t="s">
-        <v>2048</v>
+        <v>2662</v>
       </c>
       <c r="B607" t="s">
-        <v>2049</v>
+        <v>2663</v>
       </c>
       <c r="C607" t="s">
-        <v>2050</v>
+        <v>2664</v>
       </c>
       <c r="D607" t="s">
-        <v>2051</v>
+        <v>929</v>
       </c>
       <c r="E607" t="s">
-        <v>127</v>
+        <v>347</v>
       </c>
       <c r="F607" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G607" t="s">
         <v>14</v>
       </c>
       <c r="H607" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608" t="s">
-        <v>2052</v>
+        <v>2665</v>
       </c>
       <c r="B608" t="s">
-        <v>2053</v>
+        <v>2666</v>
       </c>
       <c r="C608" t="s">
-        <v>2054</v>
+        <v>2667</v>
       </c>
       <c r="D608" t="s">
-        <v>53</v>
+        <v>2668</v>
       </c>
       <c r="E608" t="s">
-        <v>20</v>
+        <v>705</v>
       </c>
       <c r="F608" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G608" t="s">
         <v>14</v>
+      </c>
+      <c r="H608" t="s">
+        <v>240</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609" t="s">
-        <v>2055</v>
+        <v>2669</v>
       </c>
       <c r="B609" t="s">
-        <v>2056</v>
+        <v>2670</v>
       </c>
       <c r="C609" t="s">
-        <v>2057</v>
+        <v>2671</v>
       </c>
       <c r="D609" t="s">
-        <v>245</v>
+        <v>2672</v>
       </c>
       <c r="E609" t="s">
-        <v>20</v>
+        <v>2673</v>
       </c>
       <c r="F609" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G609" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H609" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610" t="s">
-        <v>2058</v>
+        <v>2674</v>
       </c>
       <c r="B610" t="s">
-        <v>2059</v>
+        <v>2675</v>
       </c>
       <c r="C610" t="s">
-        <v>2060</v>
+        <v>2676</v>
       </c>
       <c r="D610" t="s">
-        <v>524</v>
+        <v>2677</v>
       </c>
       <c r="E610" t="s">
-        <v>20</v>
+        <v>2678</v>
       </c>
       <c r="F610" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G610" t="s">
         <v>14</v>
+      </c>
+      <c r="H610" t="s">
+        <v>107</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611" t="s">
-        <v>2061</v>
+        <v>2679</v>
       </c>
       <c r="B611" t="s">
-        <v>2062</v>
+        <v>2680</v>
       </c>
       <c r="C611" t="s">
-        <v>2063</v>
+        <v>2681</v>
       </c>
       <c r="D611" t="s">
-        <v>1874</v>
+        <v>2682</v>
       </c>
       <c r="E611" t="s">
-        <v>127</v>
+        <v>204</v>
       </c>
       <c r="F611" t="s">
         <v>13</v>
       </c>
       <c r="G611" t="s">
         <v>14</v>
       </c>
+      <c r="H611" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612" t="s">
-        <v>2064</v>
+        <v>2683</v>
       </c>
       <c r="B612" t="s">
-        <v>2065</v>
+        <v>2684</v>
       </c>
       <c r="C612" t="s">
-        <v>2066</v>
+        <v>2685</v>
       </c>
       <c r="D612" t="s">
-        <v>296</v>
+        <v>2686</v>
       </c>
       <c r="E612" t="s">
-        <v>127</v>
+        <v>761</v>
       </c>
       <c r="F612" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G612" t="s">
         <v>14</v>
       </c>
       <c r="H612" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613" t="s">
-        <v>2067</v>
+        <v>2687</v>
       </c>
       <c r="B613" t="s">
-        <v>2068</v>
+        <v>2688</v>
       </c>
       <c r="C613" t="s">
-        <v>2069</v>
+        <v>2689</v>
       </c>
       <c r="D613" t="s">
-        <v>1533</v>
+        <v>2690</v>
       </c>
       <c r="E613" t="s">
-        <v>12</v>
+        <v>1721</v>
       </c>
       <c r="F613" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G613" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H613" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614" t="s">
-        <v>2070</v>
+        <v>2691</v>
       </c>
       <c r="B614" t="s">
-        <v>2039</v>
+        <v>2692</v>
       </c>
       <c r="C614" t="s">
-        <v>1820</v>
+        <v>2693</v>
       </c>
       <c r="D614" t="s">
-        <v>2071</v>
+        <v>2694</v>
       </c>
       <c r="E614" t="s">
-        <v>45</v>
+        <v>2695</v>
       </c>
       <c r="F614" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G614" t="s">
         <v>14</v>
       </c>
       <c r="H614" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615" t="s">
-        <v>2072</v>
+        <v>2696</v>
       </c>
       <c r="B615" t="s">
-        <v>2073</v>
+        <v>2697</v>
       </c>
       <c r="C615" t="s">
-        <v>2074</v>
+        <v>2698</v>
       </c>
       <c r="D615" t="s">
-        <v>31</v>
+        <v>2699</v>
       </c>
       <c r="E615" t="s">
-        <v>20</v>
+        <v>2700</v>
       </c>
       <c r="F615" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G615" t="s">
         <v>14</v>
+      </c>
+      <c r="H615" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616" t="s">
-        <v>2075</v>
+        <v>2701</v>
       </c>
       <c r="B616" t="s">
-        <v>1800</v>
+        <v>2702</v>
       </c>
       <c r="C616" t="s">
-        <v>2076</v>
+        <v>2703</v>
       </c>
       <c r="D616" t="s">
-        <v>2077</v>
+        <v>2704</v>
       </c>
       <c r="E616" t="s">
-        <v>110</v>
+        <v>60</v>
       </c>
       <c r="F616" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G616" t="s">
         <v>14</v>
       </c>
       <c r="H616" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617" t="s">
-        <v>2078</v>
+        <v>2705</v>
       </c>
       <c r="B617" t="s">
-        <v>2079</v>
+        <v>2706</v>
       </c>
       <c r="C617" t="s">
-        <v>2080</v>
+        <v>2707</v>
       </c>
       <c r="D617" t="s">
-        <v>76</v>
+        <v>2708</v>
       </c>
       <c r="E617" t="s">
-        <v>12</v>
+        <v>303</v>
       </c>
       <c r="F617" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G617" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H617" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="618" spans="1:8">
       <c r="A618" t="s">
-        <v>2078</v>
+        <v>2709</v>
       </c>
       <c r="B618" t="s">
-        <v>2081</v>
+        <v>2710</v>
       </c>
       <c r="C618" t="s">
-        <v>2082</v>
+        <v>2711</v>
       </c>
       <c r="D618" t="s">
-        <v>968</v>
+        <v>2712</v>
       </c>
       <c r="E618" t="s">
-        <v>40</v>
+        <v>652</v>
       </c>
       <c r="F618" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G618" t="s">
         <v>14</v>
+      </c>
+      <c r="H618" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619" t="s">
-        <v>2083</v>
+        <v>2713</v>
       </c>
       <c r="B619" t="s">
-        <v>2084</v>
+        <v>2714</v>
       </c>
       <c r="C619" t="s">
-        <v>2082</v>
+        <v>2715</v>
       </c>
       <c r="D619" t="s">
-        <v>968</v>
+        <v>2716</v>
       </c>
       <c r="E619" t="s">
-        <v>40</v>
+        <v>2472</v>
       </c>
       <c r="F619" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G619" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H619" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="620" spans="1:8">
       <c r="A620" t="s">
-        <v>2085</v>
+        <v>2717</v>
       </c>
       <c r="B620" t="s">
-        <v>2086</v>
+        <v>2718</v>
       </c>
       <c r="C620" t="s">
-        <v>2082</v>
+        <v>2719</v>
       </c>
       <c r="D620" t="s">
-        <v>968</v>
+        <v>2720</v>
       </c>
       <c r="E620" t="s">
-        <v>40</v>
+        <v>367</v>
       </c>
       <c r="F620" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G620" t="s">
         <v>14</v>
+      </c>
+      <c r="H620" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621" t="s">
-        <v>2087</v>
+        <v>2721</v>
       </c>
       <c r="B621" t="s">
-        <v>2088</v>
+        <v>2722</v>
       </c>
       <c r="C621" t="s">
-        <v>2089</v>
+        <v>2723</v>
       </c>
       <c r="D621" t="s">
-        <v>182</v>
+        <v>2724</v>
       </c>
       <c r="E621" t="s">
-        <v>20</v>
+        <v>2005</v>
       </c>
       <c r="F621" t="s">
         <v>13</v>
       </c>
       <c r="G621" t="s">
         <v>14</v>
       </c>
+      <c r="H621" t="s">
+        <v>82</v>
+      </c>
     </row>
     <row r="622" spans="1:8">
       <c r="A622" t="s">
-        <v>2090</v>
+        <v>2725</v>
       </c>
       <c r="B622" t="s">
-        <v>2091</v>
+        <v>2726</v>
       </c>
       <c r="C622" t="s">
-        <v>2092</v>
+        <v>2685</v>
       </c>
       <c r="D622" t="s">
-        <v>2093</v>
+        <v>2393</v>
       </c>
       <c r="E622" t="s">
-        <v>928</v>
+        <v>2727</v>
       </c>
       <c r="F622" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G622" t="s">
         <v>14</v>
       </c>
       <c r="H622" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623" t="s">
-        <v>2094</v>
+        <v>2728</v>
       </c>
       <c r="B623" t="s">
-        <v>2095</v>
+        <v>2729</v>
       </c>
       <c r="C623" t="s">
-        <v>2096</v>
+        <v>2730</v>
       </c>
       <c r="D623" t="s">
-        <v>2097</v>
+        <v>2731</v>
       </c>
       <c r="E623" t="s">
-        <v>2098</v>
+        <v>33</v>
       </c>
       <c r="F623" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G623" t="s">
         <v>14</v>
       </c>
       <c r="H623" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624" t="s">
-        <v>2099</v>
+        <v>2732</v>
       </c>
       <c r="B624" t="s">
-        <v>2100</v>
+        <v>2733</v>
       </c>
       <c r="C624" t="s">
-        <v>2101</v>
+        <v>2262</v>
       </c>
       <c r="D624" t="s">
-        <v>2102</v>
+        <v>2734</v>
       </c>
       <c r="E624" t="s">
-        <v>2103</v>
+        <v>2735</v>
       </c>
       <c r="F624" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G624" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H624" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625" t="s">
-        <v>2104</v>
+        <v>2736</v>
       </c>
       <c r="B625" t="s">
-        <v>2105</v>
+        <v>2737</v>
       </c>
       <c r="C625" t="s">
-        <v>846</v>
+        <v>2738</v>
       </c>
       <c r="D625" t="s">
-        <v>132</v>
+        <v>2739</v>
       </c>
       <c r="E625" t="s">
-        <v>20</v>
+        <v>87</v>
       </c>
       <c r="F625" t="s">
         <v>13</v>
       </c>
       <c r="G625" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H625" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626" t="s">
-        <v>2106</v>
+        <v>2740</v>
       </c>
       <c r="B626" t="s">
-        <v>2107</v>
+        <v>2737</v>
       </c>
       <c r="C626" t="s">
-        <v>2108</v>
+        <v>2741</v>
       </c>
       <c r="D626" t="s">
-        <v>76</v>
+        <v>2742</v>
       </c>
       <c r="E626" t="s">
-        <v>301</v>
+        <v>1246</v>
       </c>
       <c r="F626" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G626" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H626" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627" t="s">
-        <v>2109</v>
+        <v>2743</v>
       </c>
       <c r="B627" t="s">
-        <v>2110</v>
+        <v>2744</v>
       </c>
       <c r="C627" t="s">
-        <v>2111</v>
+        <v>2745</v>
       </c>
       <c r="D627" t="s">
-        <v>477</v>
+        <v>2742</v>
       </c>
       <c r="E627" t="s">
-        <v>40</v>
+        <v>1246</v>
       </c>
       <c r="F627" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G627" t="s">
         <v>14</v>
       </c>
       <c r="H627" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628" t="s">
-        <v>2112</v>
+        <v>2746</v>
       </c>
       <c r="B628" t="s">
-        <v>2113</v>
+        <v>2747</v>
       </c>
       <c r="C628" t="s">
-        <v>2114</v>
+        <v>2748</v>
       </c>
       <c r="D628" t="s">
-        <v>140</v>
+        <v>2742</v>
       </c>
       <c r="E628" t="s">
-        <v>20</v>
+        <v>1246</v>
       </c>
       <c r="F628" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G628" t="s">
         <v>14</v>
       </c>
       <c r="H628" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629" t="s">
-        <v>2115</v>
+        <v>2749</v>
       </c>
       <c r="B629" t="s">
-        <v>2113</v>
+        <v>2750</v>
       </c>
       <c r="C629" t="s">
-        <v>2116</v>
+        <v>2751</v>
       </c>
       <c r="D629" t="s">
-        <v>140</v>
+        <v>2752</v>
       </c>
       <c r="E629" t="s">
-        <v>20</v>
+        <v>220</v>
       </c>
       <c r="F629" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G629" t="s">
         <v>14</v>
       </c>
       <c r="H629" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630" t="s">
-        <v>2117</v>
+        <v>2753</v>
       </c>
       <c r="B630" t="s">
-        <v>2118</v>
+        <v>2754</v>
       </c>
       <c r="C630" t="s">
-        <v>2119</v>
+        <v>2755</v>
       </c>
       <c r="D630" t="s">
-        <v>2120</v>
+        <v>2756</v>
       </c>
       <c r="E630" t="s">
-        <v>45</v>
+        <v>2757</v>
       </c>
       <c r="F630" t="s">
-        <v>13</v>
+        <v>1194</v>
       </c>
       <c r="G630" t="s">
         <v>14</v>
       </c>
       <c r="H630" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631" t="s">
-        <v>2121</v>
+        <v>2758</v>
       </c>
       <c r="B631" t="s">
-        <v>908</v>
+        <v>2759</v>
       </c>
       <c r="C631" t="s">
-        <v>909</v>
+        <v>2760</v>
       </c>
       <c r="D631" t="s">
-        <v>741</v>
+        <v>2761</v>
       </c>
       <c r="E631" t="s">
-        <v>20</v>
+        <v>2762</v>
       </c>
       <c r="F631" t="s">
-        <v>13</v>
+        <v>2763</v>
       </c>
       <c r="G631" t="s">
         <v>14</v>
       </c>
       <c r="H631" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632" t="s">
-        <v>2122</v>
+        <v>2764</v>
       </c>
       <c r="B632" t="s">
-        <v>2123</v>
+        <v>2765</v>
       </c>
       <c r="C632" t="s">
-        <v>2124</v>
+        <v>2766</v>
       </c>
       <c r="D632" t="s">
-        <v>541</v>
+        <v>2767</v>
       </c>
       <c r="E632" t="s">
-        <v>20</v>
+        <v>2768</v>
       </c>
       <c r="F632" t="s">
-        <v>13</v>
+        <v>2769</v>
       </c>
       <c r="G632" t="s">
         <v>14</v>
       </c>
       <c r="H632" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633" t="s">
-        <v>2125</v>
+        <v>2770</v>
       </c>
       <c r="B633" t="s">
-        <v>2126</v>
+        <v>2771</v>
       </c>
       <c r="C633" t="s">
-        <v>2127</v>
+        <v>2772</v>
       </c>
       <c r="D633" t="s">
-        <v>2128</v>
+        <v>1088</v>
       </c>
       <c r="E633" t="s">
-        <v>115</v>
+        <v>159</v>
       </c>
       <c r="F633" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G633" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H633" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
     </row>
     <row r="634" spans="1:8">
       <c r="A634" t="s">
-        <v>2129</v>
+        <v>2773</v>
       </c>
       <c r="B634" t="s">
-        <v>2130</v>
+        <v>2774</v>
       </c>
       <c r="C634" t="s">
-        <v>2131</v>
+        <v>2775</v>
       </c>
       <c r="D634" t="s">
-        <v>2132</v>
+        <v>2776</v>
       </c>
       <c r="E634" t="s">
-        <v>323</v>
+        <v>87</v>
       </c>
       <c r="F634" t="s">
-        <v>13</v>
+        <v>373</v>
       </c>
       <c r="G634" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H634" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="635" spans="1:8">
       <c r="A635" t="s">
-        <v>2133</v>
+        <v>2777</v>
       </c>
       <c r="B635" t="s">
-        <v>2134</v>
+        <v>2778</v>
       </c>
       <c r="C635" t="s">
-        <v>1656</v>
+        <v>2779</v>
       </c>
       <c r="D635" t="s">
-        <v>549</v>
+        <v>2780</v>
       </c>
       <c r="E635" t="s">
-        <v>45</v>
+        <v>592</v>
       </c>
       <c r="F635" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G635" t="s">
         <v>14</v>
+      </c>
+      <c r="H635" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="636" spans="1:8">
       <c r="A636" t="s">
-        <v>2135</v>
+        <v>2781</v>
       </c>
       <c r="B636" t="s">
-        <v>2136</v>
+        <v>2782</v>
       </c>
       <c r="C636" t="s">
-        <v>1444</v>
+        <v>2783</v>
       </c>
       <c r="D636" t="s">
-        <v>2137</v>
+        <v>2784</v>
       </c>
       <c r="E636" t="s">
-        <v>71</v>
+        <v>169</v>
       </c>
       <c r="F636" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G636" t="s">
         <v>14</v>
       </c>
       <c r="H636" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637" t="s">
-        <v>2138</v>
+        <v>2785</v>
       </c>
       <c r="B637" t="s">
-        <v>2139</v>
+        <v>2786</v>
       </c>
       <c r="C637" t="s">
-        <v>2140</v>
+        <v>2783</v>
       </c>
       <c r="D637" t="s">
-        <v>2141</v>
+        <v>2787</v>
       </c>
       <c r="E637" t="s">
-        <v>127</v>
+        <v>169</v>
       </c>
       <c r="F637" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G637" t="s">
         <v>14</v>
+      </c>
+      <c r="H637" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="638" spans="1:8">
       <c r="A638" t="s">
-        <v>2142</v>
+        <v>2788</v>
       </c>
       <c r="B638" t="s">
-        <v>2143</v>
+        <v>2789</v>
       </c>
       <c r="C638" t="s">
-        <v>2144</v>
+        <v>2790</v>
       </c>
       <c r="D638" t="s">
-        <v>44</v>
+        <v>2791</v>
       </c>
       <c r="E638" t="s">
-        <v>45</v>
+        <v>2792</v>
       </c>
       <c r="F638" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G638" t="s">
         <v>14</v>
       </c>
       <c r="H638" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="639" spans="1:8">
       <c r="A639" t="s">
-        <v>2145</v>
+        <v>2793</v>
       </c>
       <c r="B639" t="s">
-        <v>2146</v>
+        <v>2794</v>
       </c>
       <c r="C639" t="s">
-        <v>2147</v>
+        <v>1169</v>
       </c>
       <c r="D639" t="s">
-        <v>2148</v>
+        <v>1170</v>
       </c>
       <c r="E639" t="s">
-        <v>127</v>
+        <v>989</v>
       </c>
       <c r="F639" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G639" t="s">
         <v>14</v>
       </c>
       <c r="H639" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="640" spans="1:8">
       <c r="A640" t="s">
-        <v>2149</v>
+        <v>2795</v>
       </c>
       <c r="B640" t="s">
-        <v>2150</v>
+        <v>2796</v>
       </c>
       <c r="C640" t="s">
-        <v>2151</v>
+        <v>2797</v>
       </c>
       <c r="D640" t="s">
-        <v>102</v>
+        <v>2798</v>
       </c>
       <c r="E640" t="s">
-        <v>301</v>
+        <v>674</v>
       </c>
       <c r="F640" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G640" t="s">
         <v>14</v>
       </c>
       <c r="H640" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="641" spans="1:8">
       <c r="A641" t="s">
-        <v>2152</v>
+        <v>2799</v>
       </c>
       <c r="B641" t="s">
-        <v>2153</v>
+        <v>2800</v>
       </c>
       <c r="C641" t="s">
-        <v>2154</v>
+        <v>2801</v>
       </c>
       <c r="D641" t="s">
-        <v>2155</v>
+        <v>2802</v>
       </c>
       <c r="E641" t="s">
-        <v>115</v>
+        <v>2803</v>
       </c>
       <c r="F641" t="s">
-        <v>13</v>
+        <v>137</v>
       </c>
       <c r="G641" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H641" t="s">
-        <v>27</v>
+        <v>240</v>
       </c>
     </row>
     <row r="642" spans="1:8">
       <c r="A642" t="s">
-        <v>2156</v>
+        <v>2804</v>
       </c>
       <c r="B642" t="s">
-        <v>2157</v>
+        <v>2805</v>
       </c>
       <c r="C642" t="s">
-        <v>2158</v>
+        <v>2806</v>
       </c>
       <c r="D642" t="s">
-        <v>241</v>
+        <v>2807</v>
       </c>
       <c r="E642" t="s">
-        <v>45</v>
+        <v>2808</v>
       </c>
       <c r="F642" t="s">
-        <v>13</v>
+        <v>400</v>
       </c>
       <c r="G642" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H642" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="643" spans="1:8">
       <c r="A643" t="s">
-        <v>2159</v>
+        <v>2809</v>
       </c>
       <c r="B643" t="s">
-        <v>2160</v>
+        <v>2810</v>
       </c>
       <c r="C643" t="s">
-        <v>2161</v>
+        <v>2811</v>
       </c>
       <c r="D643" t="s">
-        <v>553</v>
+        <v>2169</v>
       </c>
       <c r="E643" t="s">
-        <v>20</v>
+        <v>684</v>
       </c>
       <c r="F643" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G643" t="s">
         <v>14</v>
+      </c>
+      <c r="H643" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="644" spans="1:8">
       <c r="A644" t="s">
-        <v>2162</v>
+        <v>2812</v>
       </c>
       <c r="B644" t="s">
-        <v>2163</v>
+        <v>2813</v>
       </c>
       <c r="C644" t="s">
-        <v>476</v>
+        <v>2745</v>
       </c>
       <c r="D644" t="s">
-        <v>2164</v>
+        <v>2742</v>
       </c>
       <c r="E644" t="s">
-        <v>323</v>
+        <v>1246</v>
       </c>
       <c r="F644" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G644" t="s">
-        <v>141</v>
+        <v>14</v>
       </c>
       <c r="H644" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="645" spans="1:8">
       <c r="A645" t="s">
-        <v>2165</v>
+        <v>2814</v>
       </c>
       <c r="B645" t="s">
-        <v>1825</v>
+        <v>2815</v>
       </c>
       <c r="C645" t="s">
-        <v>1826</v>
+        <v>2816</v>
       </c>
       <c r="D645" t="s">
-        <v>1827</v>
+        <v>1890</v>
       </c>
       <c r="E645" t="s">
-        <v>127</v>
+        <v>2817</v>
       </c>
       <c r="F645" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G645" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H645" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="646" spans="1:8">
       <c r="A646" t="s">
-        <v>2166</v>
+        <v>2818</v>
       </c>
       <c r="B646" t="s">
-        <v>2167</v>
+        <v>2819</v>
       </c>
       <c r="C646" t="s">
-        <v>2168</v>
+        <v>2820</v>
       </c>
       <c r="D646" t="s">
-        <v>118</v>
+        <v>2821</v>
       </c>
       <c r="E646" t="s">
-        <v>20</v>
+        <v>2822</v>
       </c>
       <c r="F646" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G646" t="s">
         <v>14</v>
       </c>
       <c r="H646" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="647" spans="1:8">
       <c r="A647" t="s">
-        <v>2169</v>
+        <v>2823</v>
       </c>
       <c r="B647" t="s">
-        <v>2056</v>
+        <v>2824</v>
       </c>
       <c r="C647" t="s">
-        <v>2057</v>
+        <v>2825</v>
       </c>
       <c r="D647" t="s">
-        <v>245</v>
+        <v>2826</v>
       </c>
       <c r="E647" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="F647" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G647" t="s">
         <v>14</v>
       </c>
       <c r="H647" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="648" spans="1:8">
       <c r="A648" t="s">
-        <v>2170</v>
+        <v>2827</v>
       </c>
       <c r="B648" t="s">
-        <v>2171</v>
+        <v>2828</v>
       </c>
       <c r="C648" t="s">
-        <v>2172</v>
+        <v>2829</v>
       </c>
       <c r="D648" t="s">
-        <v>2173</v>
+        <v>2830</v>
       </c>
       <c r="E648" t="s">
-        <v>292</v>
+        <v>2831</v>
       </c>
       <c r="F648" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G648" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H648" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="649" spans="1:8">
       <c r="A649" t="s">
-        <v>2174</v>
+        <v>2832</v>
       </c>
       <c r="B649" t="s">
-        <v>2175</v>
+        <v>2833</v>
       </c>
       <c r="C649" t="s">
-        <v>2176</v>
+        <v>2834</v>
       </c>
       <c r="D649" t="s">
-        <v>2177</v>
+        <v>2835</v>
       </c>
       <c r="E649" t="s">
-        <v>2178</v>
+        <v>121</v>
       </c>
       <c r="F649" t="s">
-        <v>13</v>
+        <v>373</v>
       </c>
       <c r="G649" t="s">
         <v>14</v>
       </c>
       <c r="H649" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="650" spans="1:8">
       <c r="A650" t="s">
-        <v>2179</v>
+        <v>2836</v>
       </c>
       <c r="B650" t="s">
-        <v>180</v>
+        <v>2837</v>
       </c>
       <c r="C650" t="s">
-        <v>2180</v>
+        <v>2838</v>
       </c>
       <c r="D650" t="s">
-        <v>2181</v>
+        <v>2839</v>
       </c>
       <c r="E650" t="s">
-        <v>313</v>
+        <v>2840</v>
       </c>
       <c r="F650" t="s">
-        <v>13</v>
+        <v>137</v>
       </c>
       <c r="G650" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H650" t="s">
-        <v>21</v>
+        <v>107</v>
       </c>
     </row>
     <row r="651" spans="1:8">
       <c r="A651" t="s">
-        <v>2182</v>
+        <v>2841</v>
       </c>
       <c r="B651" t="s">
-        <v>2183</v>
+        <v>2842</v>
       </c>
       <c r="C651" t="s">
-        <v>2184</v>
+        <v>2843</v>
       </c>
       <c r="D651" t="s">
-        <v>1099</v>
+        <v>2844</v>
       </c>
       <c r="E651" t="s">
-        <v>20</v>
+        <v>298</v>
       </c>
       <c r="F651" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G651" t="s">
         <v>14</v>
+      </c>
+      <c r="H651" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="652" spans="1:8">
       <c r="A652" t="s">
-        <v>2185</v>
+        <v>2845</v>
       </c>
       <c r="B652" t="s">
-        <v>2186</v>
+        <v>2846</v>
       </c>
       <c r="C652" t="s">
-        <v>2187</v>
+        <v>2847</v>
       </c>
       <c r="D652" t="s">
-        <v>674</v>
+        <v>2848</v>
       </c>
       <c r="E652" t="s">
-        <v>40</v>
+        <v>689</v>
       </c>
       <c r="F652" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G652" t="s">
         <v>14</v>
+      </c>
+      <c r="H652" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="653" spans="1:8">
       <c r="A653" t="s">
-        <v>2188</v>
+        <v>2849</v>
       </c>
       <c r="B653" t="s">
-        <v>2189</v>
+        <v>2850</v>
       </c>
       <c r="C653" t="s">
-        <v>2190</v>
+        <v>2851</v>
       </c>
       <c r="D653" t="s">
-        <v>458</v>
+        <v>591</v>
       </c>
       <c r="E653" t="s">
-        <v>20</v>
+        <v>2852</v>
       </c>
       <c r="F653" t="s">
-        <v>13</v>
+        <v>400</v>
       </c>
       <c r="G653" t="s">
         <v>14</v>
+      </c>
+      <c r="H653" t="s">
+        <v>107</v>
       </c>
     </row>
     <row r="654" spans="1:8">
       <c r="A654" t="s">
-        <v>2191</v>
+        <v>2853</v>
       </c>
       <c r="B654" t="s">
-        <v>2192</v>
+        <v>2854</v>
       </c>
       <c r="C654" t="s">
-        <v>2193</v>
+        <v>2406</v>
       </c>
       <c r="D654" t="s">
-        <v>2194</v>
+        <v>2407</v>
       </c>
       <c r="E654" t="s">
-        <v>110</v>
+        <v>2408</v>
       </c>
       <c r="F654" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G654" t="s">
         <v>14</v>
       </c>
       <c r="H654" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="655" spans="1:8">
       <c r="A655" t="s">
-        <v>2195</v>
+        <v>2855</v>
       </c>
       <c r="B655" t="s">
-        <v>180</v>
+        <v>2856</v>
       </c>
       <c r="C655" t="s">
-        <v>2196</v>
+        <v>2857</v>
       </c>
       <c r="D655" t="s">
-        <v>658</v>
+        <v>2858</v>
       </c>
       <c r="E655" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="F655" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G655" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H655" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="656" spans="1:8">
       <c r="A656" t="s">
-        <v>2197</v>
+        <v>2859</v>
       </c>
       <c r="B656" t="s">
-        <v>884</v>
+        <v>2860</v>
       </c>
       <c r="C656" t="s">
-        <v>1035</v>
+        <v>2707</v>
       </c>
       <c r="D656" t="s">
-        <v>1036</v>
+        <v>2708</v>
       </c>
       <c r="E656" t="s">
-        <v>826</v>
+        <v>303</v>
       </c>
       <c r="F656" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G656" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H656" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="657" spans="1:8">
       <c r="A657" t="s">
-        <v>2198</v>
+        <v>2861</v>
       </c>
       <c r="B657" t="s">
-        <v>2199</v>
+        <v>2862</v>
       </c>
       <c r="C657" t="s">
-        <v>2200</v>
+        <v>2863</v>
       </c>
       <c r="D657" t="s">
-        <v>269</v>
+        <v>2864</v>
       </c>
       <c r="E657" t="s">
-        <v>71</v>
+        <v>2865</v>
       </c>
       <c r="F657" t="s">
-        <v>13</v>
+        <v>362</v>
       </c>
       <c r="G657" t="s">
         <v>14</v>
       </c>
       <c r="H657" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="658" spans="1:8">
       <c r="A658" t="s">
-        <v>2201</v>
+        <v>2866</v>
       </c>
       <c r="B658" t="s">
-        <v>2202</v>
+        <v>2867</v>
       </c>
       <c r="C658" t="s">
-        <v>2203</v>
+        <v>2868</v>
       </c>
       <c r="D658" t="s">
-        <v>2204</v>
+        <v>2869</v>
       </c>
       <c r="E658" t="s">
-        <v>146</v>
+        <v>2870</v>
       </c>
       <c r="F658" t="s">
-        <v>13</v>
+        <v>2871</v>
       </c>
       <c r="G658" t="s">
         <v>14</v>
+      </c>
+      <c r="H658" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="659" spans="1:8">
       <c r="A659" t="s">
-        <v>2205</v>
+        <v>2872</v>
       </c>
       <c r="B659" t="s">
-        <v>2206</v>
+        <v>2873</v>
       </c>
       <c r="C659" t="s">
-        <v>2207</v>
+        <v>218</v>
       </c>
       <c r="D659" t="s">
-        <v>2208</v>
+        <v>2874</v>
       </c>
       <c r="E659" t="s">
-        <v>146</v>
+        <v>2875</v>
       </c>
       <c r="F659" t="s">
-        <v>13</v>
+        <v>388</v>
       </c>
       <c r="G659" t="s">
         <v>14</v>
       </c>
       <c r="H659" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="660" spans="1:8">
       <c r="A660" t="s">
-        <v>2209</v>
+        <v>2876</v>
       </c>
       <c r="B660" t="s">
-        <v>2210</v>
+        <v>2877</v>
       </c>
       <c r="C660" t="s">
-        <v>2211</v>
+        <v>2878</v>
       </c>
       <c r="D660" t="s">
-        <v>53</v>
+        <v>2879</v>
       </c>
       <c r="E660" t="s">
-        <v>20</v>
+        <v>1417</v>
       </c>
       <c r="F660" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G660" t="s">
-        <v>141</v>
+        <v>14</v>
       </c>
       <c r="H660" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="661" spans="1:8">
       <c r="A661" t="s">
-        <v>2212</v>
+        <v>2880</v>
       </c>
       <c r="B661" t="s">
-        <v>2213</v>
+        <v>2881</v>
       </c>
       <c r="C661" t="s">
-        <v>2214</v>
+        <v>2882</v>
       </c>
       <c r="D661" t="s">
-        <v>602</v>
+        <v>2883</v>
       </c>
       <c r="E661" t="s">
-        <v>45</v>
+        <v>858</v>
       </c>
       <c r="F661" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G661" t="s">
         <v>14</v>
       </c>
       <c r="H661" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="662" spans="1:8">
       <c r="A662" t="s">
-        <v>2215</v>
+        <v>2884</v>
       </c>
       <c r="B662" t="s">
-        <v>2216</v>
+        <v>2885</v>
       </c>
       <c r="C662" t="s">
-        <v>2217</v>
+        <v>2886</v>
       </c>
       <c r="D662" t="s">
-        <v>1209</v>
+        <v>2887</v>
       </c>
       <c r="E662" t="s">
-        <v>127</v>
+        <v>568</v>
       </c>
       <c r="F662" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G662" t="s">
         <v>14</v>
+      </c>
+      <c r="H662" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="663" spans="1:8">
       <c r="A663" t="s">
-        <v>2218</v>
+        <v>2888</v>
       </c>
       <c r="B663" t="s">
-        <v>2219</v>
+        <v>2889</v>
       </c>
       <c r="C663" t="s">
-        <v>2220</v>
+        <v>2890</v>
       </c>
       <c r="D663" t="s">
-        <v>2221</v>
+        <v>2891</v>
       </c>
       <c r="E663" t="s">
-        <v>110</v>
+        <v>2892</v>
       </c>
       <c r="F663" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G663" t="s">
         <v>14</v>
       </c>
       <c r="H663" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="664" spans="1:8">
       <c r="A664" t="s">
-        <v>2222</v>
+        <v>2893</v>
       </c>
       <c r="B664" t="s">
-        <v>180</v>
+        <v>2894</v>
       </c>
       <c r="C664" t="s">
-        <v>2223</v>
+        <v>218</v>
       </c>
       <c r="D664" t="s">
-        <v>245</v>
+        <v>2895</v>
       </c>
       <c r="E664" t="s">
-        <v>20</v>
+        <v>838</v>
       </c>
       <c r="F664" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G664" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H664" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="665" spans="1:8">
       <c r="A665" t="s">
-        <v>2224</v>
+        <v>2896</v>
       </c>
       <c r="B665" t="s">
-        <v>2225</v>
+        <v>2897</v>
       </c>
       <c r="C665" t="s">
-        <v>2226</v>
+        <v>1138</v>
       </c>
       <c r="D665" t="s">
-        <v>276</v>
+        <v>1333</v>
       </c>
       <c r="E665" t="s">
-        <v>127</v>
+        <v>1334</v>
       </c>
       <c r="F665" t="s">
-        <v>13</v>
+        <v>1059</v>
       </c>
       <c r="G665" t="s">
         <v>14</v>
+      </c>
+      <c r="H665" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="666" spans="1:8">
       <c r="A666" t="s">
-        <v>2227</v>
+        <v>2898</v>
       </c>
       <c r="B666" t="s">
-        <v>2228</v>
+        <v>2899</v>
       </c>
       <c r="C666" t="s">
-        <v>1386</v>
+        <v>2900</v>
       </c>
       <c r="D666" t="s">
-        <v>458</v>
+        <v>2901</v>
       </c>
       <c r="E666" t="s">
-        <v>20</v>
+        <v>333</v>
       </c>
       <c r="F666" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G666" t="s">
         <v>14</v>
+      </c>
+      <c r="H666" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667" t="s">
-        <v>2229</v>
+        <v>2902</v>
       </c>
       <c r="B667" t="s">
-        <v>180</v>
+        <v>2903</v>
       </c>
       <c r="C667" t="s">
-        <v>2230</v>
+        <v>2904</v>
       </c>
       <c r="D667" t="s">
-        <v>644</v>
+        <v>2905</v>
       </c>
       <c r="E667" t="s">
-        <v>45</v>
+        <v>2906</v>
       </c>
       <c r="F667" t="s">
-        <v>13</v>
+        <v>175</v>
       </c>
       <c r="G667" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H667" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="668" spans="1:8">
       <c r="A668" t="s">
-        <v>2231</v>
+        <v>2907</v>
       </c>
       <c r="B668" t="s">
-        <v>180</v>
+        <v>2908</v>
       </c>
       <c r="C668" t="s">
-        <v>2232</v>
+        <v>2909</v>
       </c>
       <c r="D668" t="s">
-        <v>553</v>
+        <v>2910</v>
       </c>
       <c r="E668" t="s">
-        <v>20</v>
+        <v>2911</v>
       </c>
       <c r="F668" t="s">
-        <v>13</v>
+        <v>175</v>
       </c>
       <c r="G668" t="s">
         <v>14</v>
       </c>
       <c r="H668" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669" t="s">
-        <v>2233</v>
+        <v>2912</v>
       </c>
       <c r="B669" t="s">
-        <v>2234</v>
+        <v>2913</v>
       </c>
       <c r="C669" t="s">
-        <v>2235</v>
+        <v>2914</v>
       </c>
       <c r="D669" t="s">
-        <v>76</v>
+        <v>2915</v>
       </c>
       <c r="E669" t="s">
-        <v>2236</v>
+        <v>60</v>
       </c>
       <c r="F669" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G669" t="s">
         <v>14</v>
       </c>
       <c r="H669" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="670" spans="1:8">
       <c r="A670" t="s">
-        <v>2237</v>
+        <v>2916</v>
       </c>
       <c r="B670" t="s">
-        <v>2238</v>
+        <v>2917</v>
       </c>
       <c r="C670" t="s">
-        <v>2239</v>
+        <v>2918</v>
       </c>
       <c r="D670" t="s">
-        <v>24</v>
+        <v>2919</v>
       </c>
       <c r="E670" t="s">
-        <v>20</v>
+        <v>752</v>
       </c>
       <c r="F670" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G670" t="s">
         <v>14</v>
       </c>
       <c r="H670" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671" t="s">
-        <v>2240</v>
+        <v>2920</v>
       </c>
       <c r="B671" t="s">
-        <v>2241</v>
+        <v>2921</v>
       </c>
       <c r="C671" t="s">
-        <v>2242</v>
+        <v>2922</v>
       </c>
       <c r="D671" t="s">
-        <v>2243</v>
+        <v>2923</v>
       </c>
       <c r="E671" t="s">
-        <v>71</v>
+        <v>1568</v>
       </c>
       <c r="F671" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G671" t="s">
         <v>14</v>
+      </c>
+      <c r="H671" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672" t="s">
-        <v>2244</v>
+        <v>2924</v>
       </c>
       <c r="B672" t="s">
-        <v>2245</v>
+        <v>2925</v>
       </c>
       <c r="C672" t="s">
-        <v>2246</v>
+        <v>2926</v>
       </c>
       <c r="D672" t="s">
-        <v>76</v>
+        <v>2927</v>
       </c>
       <c r="E672" t="s">
-        <v>12</v>
+        <v>2928</v>
       </c>
       <c r="F672" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G672" t="s">
         <v>14</v>
       </c>
       <c r="H672" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673" t="s">
-        <v>2247</v>
+        <v>2929</v>
       </c>
       <c r="B673" t="s">
-        <v>2248</v>
+        <v>2930</v>
       </c>
       <c r="C673" t="s">
-        <v>2249</v>
+        <v>218</v>
       </c>
       <c r="D673" t="s">
-        <v>269</v>
+        <v>2931</v>
       </c>
       <c r="E673" t="s">
-        <v>71</v>
+        <v>303</v>
       </c>
       <c r="F673" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G673" t="s">
         <v>14</v>
+      </c>
+      <c r="H673" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="674" spans="1:8">
       <c r="A674" t="s">
-        <v>2250</v>
+        <v>2932</v>
       </c>
       <c r="B674" t="s">
-        <v>770</v>
+        <v>2933</v>
       </c>
       <c r="C674" t="s">
-        <v>2251</v>
+        <v>2934</v>
       </c>
       <c r="D674" t="s">
-        <v>2252</v>
+        <v>2935</v>
       </c>
       <c r="E674" t="s">
-        <v>773</v>
+        <v>342</v>
       </c>
       <c r="F674" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G674" t="s">
         <v>14</v>
       </c>
       <c r="H674" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675" t="s">
-        <v>2253</v>
+        <v>2936</v>
       </c>
       <c r="B675" t="s">
-        <v>2254</v>
+        <v>2937</v>
       </c>
       <c r="C675" t="s">
-        <v>2255</v>
+        <v>2938</v>
       </c>
       <c r="D675" t="s">
-        <v>2256</v>
+        <v>1815</v>
       </c>
       <c r="E675" t="s">
-        <v>45</v>
+        <v>568</v>
       </c>
       <c r="F675" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G675" t="s">
         <v>14</v>
       </c>
       <c r="H675" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="676" spans="1:8">
       <c r="A676" t="s">
-        <v>2257</v>
+        <v>2939</v>
       </c>
       <c r="B676" t="s">
-        <v>2258</v>
+        <v>2940</v>
       </c>
       <c r="C676" t="s">
-        <v>2259</v>
+        <v>218</v>
       </c>
       <c r="D676" t="s">
-        <v>2260</v>
+        <v>2941</v>
       </c>
       <c r="E676" t="s">
-        <v>110</v>
+        <v>820</v>
       </c>
       <c r="F676" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G676" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H676" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="677" spans="1:8">
       <c r="A677" t="s">
-        <v>2261</v>
+        <v>2942</v>
       </c>
       <c r="B677" t="s">
-        <v>2262</v>
+        <v>2943</v>
       </c>
       <c r="C677" t="s">
-        <v>2263</v>
+        <v>218</v>
       </c>
       <c r="D677" t="s">
-        <v>140</v>
+        <v>2944</v>
       </c>
       <c r="E677" t="s">
-        <v>20</v>
+        <v>689</v>
       </c>
       <c r="F677" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G677" t="s">
         <v>14</v>
       </c>
       <c r="H677" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="678" spans="1:8">
       <c r="A678" t="s">
-        <v>2264</v>
+        <v>2945</v>
       </c>
       <c r="B678" t="s">
-        <v>2265</v>
+        <v>2946</v>
       </c>
       <c r="C678" t="s">
-        <v>2266</v>
+        <v>2947</v>
       </c>
       <c r="D678" t="s">
-        <v>2267</v>
+        <v>2948</v>
       </c>
       <c r="E678" t="s">
-        <v>115</v>
+        <v>87</v>
       </c>
       <c r="F678" t="s">
-        <v>13</v>
+        <v>2949</v>
       </c>
       <c r="G678" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H678" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="679" spans="1:8">
       <c r="A679" t="s">
-        <v>2268</v>
+        <v>2950</v>
       </c>
       <c r="B679" t="s">
-        <v>2269</v>
+        <v>2951</v>
       </c>
       <c r="C679" t="s">
-        <v>2270</v>
+        <v>2952</v>
       </c>
       <c r="D679" t="s">
-        <v>545</v>
+        <v>2953</v>
       </c>
       <c r="E679" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F679" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G679" t="s">
         <v>14</v>
       </c>
       <c r="H679" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="680" spans="1:8">
       <c r="A680" t="s">
-        <v>2271</v>
+        <v>2954</v>
       </c>
       <c r="B680" t="s">
-        <v>2272</v>
+        <v>2955</v>
       </c>
       <c r="C680" t="s">
-        <v>2273</v>
+        <v>2956</v>
       </c>
       <c r="D680" t="s">
-        <v>1809</v>
+        <v>2957</v>
       </c>
       <c r="E680" t="s">
-        <v>110</v>
+        <v>2958</v>
       </c>
       <c r="F680" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G680" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H680" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="681" spans="1:8">
       <c r="A681" t="s">
-        <v>2274</v>
+        <v>2959</v>
       </c>
       <c r="B681" t="s">
-        <v>2275</v>
+        <v>2960</v>
       </c>
       <c r="C681" t="s">
-        <v>2276</v>
+        <v>2961</v>
       </c>
       <c r="D681" t="s">
-        <v>968</v>
+        <v>2962</v>
       </c>
       <c r="E681" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="F681" t="s">
         <v>13</v>
       </c>
       <c r="G681" t="s">
         <v>14</v>
       </c>
       <c r="H681" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="682" spans="1:8">
       <c r="A682" t="s">
-        <v>2277</v>
+        <v>2963</v>
       </c>
       <c r="B682" t="s">
-        <v>2278</v>
+        <v>2964</v>
       </c>
       <c r="C682" t="s">
-        <v>2279</v>
+        <v>2965</v>
       </c>
       <c r="D682" t="s">
-        <v>2280</v>
+        <v>2966</v>
       </c>
       <c r="E682" t="s">
-        <v>928</v>
+        <v>333</v>
       </c>
       <c r="F682" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G682" t="s">
         <v>14</v>
+      </c>
+      <c r="H682" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="683" spans="1:8">
       <c r="A683" t="s">
-        <v>2281</v>
+        <v>2967</v>
       </c>
       <c r="B683" t="s">
-        <v>2282</v>
+        <v>2968</v>
       </c>
       <c r="C683" t="s">
-        <v>2283</v>
+        <v>981</v>
       </c>
       <c r="D683" t="s">
-        <v>1203</v>
+        <v>2969</v>
       </c>
       <c r="E683" t="s">
-        <v>110</v>
+        <v>2970</v>
       </c>
       <c r="F683" t="s">
-        <v>13</v>
+        <v>984</v>
       </c>
       <c r="G683" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H683" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="684" spans="1:8">
       <c r="A684" t="s">
-        <v>2281</v>
+        <v>2971</v>
       </c>
       <c r="B684" t="s">
-        <v>2284</v>
+        <v>2972</v>
       </c>
       <c r="C684" t="s">
-        <v>2285</v>
+        <v>2973</v>
       </c>
       <c r="D684" t="s">
-        <v>2286</v>
+        <v>2974</v>
       </c>
       <c r="E684" t="s">
-        <v>127</v>
+        <v>2975</v>
       </c>
       <c r="F684" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G684" t="s">
         <v>14</v>
       </c>
       <c r="H684" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="685" spans="1:8">
       <c r="A685" t="s">
-        <v>2281</v>
+        <v>2976</v>
       </c>
       <c r="B685" t="s">
-        <v>479</v>
+        <v>2977</v>
       </c>
       <c r="C685" t="s">
-        <v>2287</v>
+        <v>2978</v>
       </c>
       <c r="D685" t="s">
-        <v>2288</v>
+        <v>2979</v>
       </c>
       <c r="E685" t="s">
-        <v>301</v>
+        <v>169</v>
       </c>
       <c r="F685" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G685" t="s">
         <v>14</v>
       </c>
       <c r="H685" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="686" spans="1:8">
       <c r="A686" t="s">
-        <v>2289</v>
+        <v>2980</v>
       </c>
       <c r="B686" t="s">
-        <v>2290</v>
+        <v>2981</v>
       </c>
       <c r="C686" t="s">
-        <v>2291</v>
+        <v>2982</v>
       </c>
       <c r="D686" t="s">
-        <v>76</v>
+        <v>2983</v>
       </c>
       <c r="E686" t="s">
-        <v>12</v>
+        <v>2984</v>
       </c>
       <c r="F686" t="s">
-        <v>13</v>
+        <v>137</v>
       </c>
       <c r="G686" t="s">
         <v>14</v>
       </c>
       <c r="H686" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="687" spans="1:8">
       <c r="A687" t="s">
-        <v>2292</v>
+        <v>2985</v>
       </c>
       <c r="B687" t="s">
-        <v>2293</v>
+        <v>2986</v>
       </c>
       <c r="C687" t="s">
-        <v>2294</v>
+        <v>2987</v>
       </c>
       <c r="D687" t="s">
-        <v>2295</v>
+        <v>2988</v>
       </c>
       <c r="E687" t="s">
-        <v>127</v>
+        <v>679</v>
       </c>
       <c r="F687" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G687" t="s">
         <v>14</v>
       </c>
       <c r="H687" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="688" spans="1:8">
       <c r="A688" t="s">
-        <v>2296</v>
+        <v>2989</v>
       </c>
       <c r="B688" t="s">
-        <v>376</v>
+        <v>2990</v>
       </c>
       <c r="C688" t="s">
-        <v>378</v>
+        <v>2991</v>
       </c>
       <c r="D688" t="s">
-        <v>31</v>
+        <v>2992</v>
       </c>
       <c r="E688" t="s">
-        <v>352</v>
+        <v>2378</v>
       </c>
       <c r="F688" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G688" t="s">
         <v>14</v>
       </c>
       <c r="H688" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
     </row>
     <row r="689" spans="1:8">
       <c r="A689" t="s">
-        <v>2297</v>
+        <v>2993</v>
       </c>
       <c r="B689" t="s">
-        <v>2298</v>
+        <v>2994</v>
       </c>
       <c r="C689" t="s">
-        <v>2299</v>
+        <v>2995</v>
       </c>
       <c r="D689" t="s">
-        <v>276</v>
+        <v>2996</v>
       </c>
       <c r="E689" t="s">
-        <v>127</v>
+        <v>1246</v>
       </c>
       <c r="F689" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G689" t="s">
         <v>14</v>
       </c>
       <c r="H689" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="690" spans="1:8">
       <c r="A690" t="s">
-        <v>2300</v>
+        <v>2997</v>
+      </c>
+      <c r="B690" t="s">
+        <v>2998</v>
       </c>
       <c r="C690" t="s">
-        <v>2301</v>
+        <v>2999</v>
       </c>
       <c r="D690" t="s">
-        <v>737</v>
+        <v>3000</v>
       </c>
       <c r="E690" t="s">
-        <v>127</v>
+        <v>3001</v>
       </c>
       <c r="F690" t="s">
-        <v>13</v>
+        <v>1194</v>
       </c>
       <c r="G690" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H690" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="691" spans="1:8">
       <c r="A691" t="s">
-        <v>2302</v>
+        <v>3002</v>
+      </c>
+      <c r="B691" t="s">
+        <v>3003</v>
       </c>
       <c r="C691" t="s">
-        <v>2301</v>
+        <v>3004</v>
       </c>
       <c r="D691" t="s">
-        <v>737</v>
+        <v>3005</v>
       </c>
       <c r="E691" t="s">
-        <v>127</v>
+        <v>1560</v>
       </c>
       <c r="F691" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G691" t="s">
         <v>14</v>
       </c>
       <c r="H691" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="692" spans="1:8">
       <c r="A692" t="s">
-        <v>2303</v>
+        <v>3006</v>
       </c>
       <c r="B692" t="s">
-        <v>2304</v>
+        <v>3003</v>
       </c>
       <c r="C692" t="s">
-        <v>2305</v>
+        <v>3007</v>
       </c>
       <c r="D692" t="s">
-        <v>205</v>
+        <v>3008</v>
       </c>
       <c r="E692" t="s">
-        <v>127</v>
+        <v>3009</v>
       </c>
       <c r="F692" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G692" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H692" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="693" spans="1:8">
       <c r="A693" t="s">
-        <v>2306</v>
+        <v>3010</v>
       </c>
       <c r="B693" t="s">
-        <v>2307</v>
+        <v>3003</v>
       </c>
       <c r="C693" t="s">
-        <v>2308</v>
+        <v>595</v>
       </c>
       <c r="D693" t="s">
-        <v>2309</v>
+        <v>3011</v>
       </c>
       <c r="E693" t="s">
-        <v>127</v>
+        <v>3012</v>
       </c>
       <c r="F693" t="s">
-        <v>13</v>
+        <v>373</v>
       </c>
       <c r="G693" t="s">
         <v>14</v>
       </c>
       <c r="H693" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="694" spans="1:8">
       <c r="A694" t="s">
-        <v>2310</v>
+        <v>3013</v>
       </c>
       <c r="B694" t="s">
-        <v>2311</v>
+        <v>3014</v>
       </c>
       <c r="C694" t="s">
-        <v>2312</v>
+        <v>3015</v>
       </c>
       <c r="D694" t="s">
-        <v>2313</v>
+        <v>3016</v>
       </c>
       <c r="E694" t="s">
-        <v>115</v>
+        <v>87</v>
       </c>
       <c r="F694" t="s">
         <v>13</v>
       </c>
       <c r="G694" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H694" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="695" spans="1:8">
       <c r="A695" t="s">
-        <v>2314</v>
+        <v>3017</v>
       </c>
       <c r="B695" t="s">
-        <v>2315</v>
+        <v>3018</v>
       </c>
       <c r="C695" t="s">
-        <v>2316</v>
+        <v>3019</v>
       </c>
       <c r="D695" t="s">
-        <v>24</v>
+        <v>3020</v>
       </c>
       <c r="E695" t="s">
-        <v>20</v>
+        <v>3021</v>
       </c>
       <c r="F695" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G695" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H695" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="696" spans="1:8">
       <c r="A696" t="s">
-        <v>2317</v>
+        <v>3022</v>
       </c>
       <c r="B696" t="s">
-        <v>2318</v>
+        <v>3023</v>
       </c>
       <c r="C696" t="s">
-        <v>2319</v>
+        <v>465</v>
       </c>
       <c r="D696" t="s">
-        <v>2320</v>
+        <v>466</v>
       </c>
       <c r="E696" t="s">
-        <v>127</v>
+        <v>33</v>
       </c>
       <c r="F696" t="s">
-        <v>13</v>
+        <v>434</v>
       </c>
       <c r="G696" t="s">
         <v>14</v>
       </c>
       <c r="H696" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="697" spans="1:8">
       <c r="A697" t="s">
-        <v>2321</v>
+        <v>3024</v>
       </c>
       <c r="B697" t="s">
-        <v>2322</v>
+        <v>3025</v>
       </c>
       <c r="C697" t="s">
-        <v>2323</v>
+        <v>3026</v>
       </c>
       <c r="D697" t="s">
-        <v>2324</v>
+        <v>3027</v>
       </c>
       <c r="E697" t="s">
-        <v>2325</v>
+        <v>342</v>
       </c>
       <c r="F697" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G697" t="s">
-        <v>141</v>
+        <v>14</v>
       </c>
       <c r="H697" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="698" spans="1:8">
       <c r="A698" t="s">
-        <v>2326</v>
+        <v>3028</v>
       </c>
       <c r="B698" t="s">
-        <v>2327</v>
-[...2 lines deleted...]
-        <v>2328</v>
+        <v>3029</v>
       </c>
       <c r="D698" t="s">
-        <v>261</v>
+        <v>3030</v>
       </c>
       <c r="E698" t="s">
-        <v>12</v>
+        <v>939</v>
       </c>
       <c r="F698" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G698" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H698" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="699" spans="1:8">
       <c r="A699" t="s">
-        <v>2329</v>
+        <v>3031</v>
       </c>
       <c r="B699" t="s">
-        <v>2330</v>
-[...2 lines deleted...]
-        <v>2331</v>
+        <v>3032</v>
       </c>
       <c r="D699" t="s">
-        <v>1827</v>
+        <v>3030</v>
       </c>
       <c r="E699" t="s">
-        <v>127</v>
+        <v>939</v>
       </c>
       <c r="F699" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G699" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H699" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="700" spans="1:8">
       <c r="A700" t="s">
-        <v>2332</v>
+        <v>3033</v>
       </c>
       <c r="B700" t="s">
-        <v>2333</v>
+        <v>3034</v>
       </c>
       <c r="C700" t="s">
-        <v>2334</v>
+        <v>3035</v>
       </c>
       <c r="D700" t="s">
-        <v>76</v>
+        <v>3036</v>
       </c>
       <c r="E700" t="s">
-        <v>12</v>
+        <v>250</v>
       </c>
       <c r="F700" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G700" t="s">
         <v>14</v>
       </c>
       <c r="H700" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="701" spans="1:8">
       <c r="A701" t="s">
-        <v>2335</v>
+        <v>3037</v>
       </c>
       <c r="B701" t="s">
-        <v>2336</v>
+        <v>3038</v>
       </c>
       <c r="C701" t="s">
-        <v>2337</v>
+        <v>3039</v>
       </c>
       <c r="D701" t="s">
-        <v>2338</v>
+        <v>3040</v>
       </c>
       <c r="E701" t="s">
-        <v>2339</v>
+        <v>689</v>
       </c>
       <c r="F701" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G701" t="s">
         <v>14</v>
       </c>
       <c r="H701" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="702" spans="1:8">
       <c r="A702" t="s">
-        <v>2340</v>
+        <v>3041</v>
       </c>
       <c r="B702" t="s">
-        <v>2341</v>
+        <v>3042</v>
       </c>
       <c r="C702" t="s">
-        <v>2342</v>
+        <v>3043</v>
       </c>
       <c r="D702" t="s">
-        <v>2343</v>
+        <v>3044</v>
       </c>
       <c r="E702" t="s">
-        <v>127</v>
+        <v>3045</v>
       </c>
       <c r="F702" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G702" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H702" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="703" spans="1:8">
       <c r="A703" t="s">
-        <v>2344</v>
+        <v>3046</v>
       </c>
       <c r="B703" t="s">
-        <v>2345</v>
+        <v>3047</v>
       </c>
       <c r="C703" t="s">
-        <v>2346</v>
+        <v>3048</v>
       </c>
       <c r="D703" t="s">
-        <v>916</v>
+        <v>3049</v>
       </c>
       <c r="E703" t="s">
-        <v>620</v>
+        <v>3050</v>
       </c>
       <c r="F703" t="s">
-        <v>13</v>
+        <v>137</v>
       </c>
       <c r="G703" t="s">
         <v>14</v>
       </c>
       <c r="H703" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="704" spans="1:8">
       <c r="A704" t="s">
-        <v>2347</v>
+        <v>3051</v>
       </c>
       <c r="B704" t="s">
-        <v>2348</v>
+        <v>3052</v>
       </c>
       <c r="C704" t="s">
-        <v>2349</v>
+        <v>3053</v>
       </c>
       <c r="D704" t="s">
-        <v>2350</v>
+        <v>3054</v>
       </c>
       <c r="E704" t="s">
-        <v>2351</v>
+        <v>25</v>
       </c>
       <c r="F704" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G704" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H704" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
     </row>
     <row r="705" spans="1:8">
       <c r="A705" t="s">
-        <v>2352</v>
+        <v>3055</v>
       </c>
       <c r="B705" t="s">
-        <v>2353</v>
+        <v>3056</v>
       </c>
       <c r="C705" t="s">
-        <v>2354</v>
+        <v>3057</v>
       </c>
       <c r="D705" t="s">
-        <v>1827</v>
+        <v>3058</v>
       </c>
       <c r="E705" t="s">
-        <v>127</v>
+        <v>3059</v>
       </c>
       <c r="F705" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G705" t="s">
         <v>14</v>
+      </c>
+      <c r="H705" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="706" spans="1:8">
       <c r="A706" t="s">
-        <v>2355</v>
+        <v>3060</v>
       </c>
       <c r="B706" t="s">
-        <v>2356</v>
+        <v>3061</v>
       </c>
       <c r="C706" t="s">
-        <v>2357</v>
+        <v>3062</v>
       </c>
       <c r="D706" t="s">
-        <v>11</v>
+        <v>3063</v>
       </c>
       <c r="E706" t="s">
-        <v>12</v>
+        <v>3064</v>
       </c>
       <c r="F706" t="s">
-        <v>13</v>
+        <v>3065</v>
       </c>
       <c r="G706" t="s">
         <v>14</v>
       </c>
       <c r="H706" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
     </row>
     <row r="707" spans="1:8">
       <c r="A707" t="s">
-        <v>2358</v>
+        <v>3066</v>
       </c>
       <c r="B707" t="s">
-        <v>2359</v>
+        <v>3067</v>
       </c>
       <c r="C707" t="s">
-        <v>2360</v>
+        <v>3068</v>
       </c>
       <c r="D707" t="s">
-        <v>1065</v>
+        <v>3069</v>
       </c>
       <c r="E707" t="s">
-        <v>20</v>
+        <v>323</v>
       </c>
       <c r="F707" t="s">
         <v>13</v>
       </c>
       <c r="G707" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H707" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="708" spans="1:8">
       <c r="A708" t="s">
-        <v>2361</v>
+        <v>3070</v>
       </c>
       <c r="B708" t="s">
-        <v>2362</v>
+        <v>3071</v>
       </c>
       <c r="C708" t="s">
-        <v>2363</v>
+        <v>3072</v>
       </c>
       <c r="D708" t="s">
-        <v>2364</v>
+        <v>3073</v>
       </c>
       <c r="E708" t="s">
-        <v>301</v>
+        <v>2408</v>
       </c>
       <c r="F708" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G708" t="s">
         <v>14</v>
       </c>
       <c r="H708" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="709" spans="1:8">
       <c r="A709" t="s">
-        <v>2365</v>
+        <v>3074</v>
       </c>
       <c r="B709" t="s">
-        <v>2146</v>
+        <v>3075</v>
       </c>
       <c r="C709" t="s">
-        <v>926</v>
+        <v>3076</v>
       </c>
       <c r="D709" t="s">
-        <v>2366</v>
+        <v>3077</v>
       </c>
       <c r="E709" t="s">
-        <v>127</v>
+        <v>87</v>
       </c>
       <c r="F709" t="s">
         <v>13</v>
       </c>
       <c r="G709" t="s">
         <v>14</v>
       </c>
       <c r="H709" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="710" spans="1:8">
       <c r="A710" t="s">
-        <v>2367</v>
+        <v>3078</v>
       </c>
       <c r="B710" t="s">
-        <v>2368</v>
+        <v>3079</v>
       </c>
       <c r="C710" t="s">
-        <v>2369</v>
+        <v>3080</v>
       </c>
       <c r="D710" t="s">
-        <v>549</v>
+        <v>3081</v>
       </c>
       <c r="E710" t="s">
-        <v>45</v>
+        <v>3082</v>
       </c>
       <c r="F710" t="s">
-        <v>13</v>
+        <v>3083</v>
       </c>
       <c r="G710" t="s">
         <v>14</v>
       </c>
       <c r="H710" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="711" spans="1:8">
       <c r="A711" t="s">
-        <v>2370</v>
+        <v>3084</v>
       </c>
       <c r="B711" t="s">
-        <v>2371</v>
+        <v>3085</v>
       </c>
       <c r="C711" t="s">
-        <v>2372</v>
+        <v>3086</v>
       </c>
       <c r="D711" t="s">
-        <v>562</v>
+        <v>3087</v>
       </c>
       <c r="E711" t="s">
-        <v>115</v>
+        <v>3088</v>
       </c>
       <c r="F711" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G711" t="s">
         <v>14</v>
       </c>
       <c r="H711" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="712" spans="1:8">
       <c r="A712" t="s">
-        <v>2373</v>
+        <v>3089</v>
+      </c>
+      <c r="B712" t="s">
+        <v>3090</v>
       </c>
       <c r="C712" t="s">
-        <v>2374</v>
+        <v>3091</v>
       </c>
       <c r="D712" t="s">
-        <v>2375</v>
+        <v>3092</v>
       </c>
       <c r="E712" t="s">
-        <v>146</v>
+        <v>1179</v>
       </c>
       <c r="F712" t="s">
-        <v>13</v>
+        <v>789</v>
       </c>
       <c r="G712" t="s">
         <v>14</v>
       </c>
       <c r="H712" t="s">
-        <v>21</v>
+        <v>107</v>
       </c>
     </row>
     <row r="713" spans="1:8">
       <c r="A713" t="s">
-        <v>2376</v>
+        <v>3093</v>
       </c>
       <c r="B713" t="s">
-        <v>2377</v>
+        <v>3094</v>
       </c>
       <c r="C713" t="s">
-        <v>2378</v>
+        <v>3095</v>
       </c>
       <c r="D713" t="s">
-        <v>2379</v>
+        <v>3096</v>
       </c>
       <c r="E713" t="s">
-        <v>323</v>
+        <v>3097</v>
       </c>
       <c r="F713" t="s">
-        <v>13</v>
+        <v>3098</v>
       </c>
       <c r="G713" t="s">
         <v>14</v>
+      </c>
+      <c r="H713" t="s">
+        <v>107</v>
       </c>
     </row>
     <row r="714" spans="1:8">
       <c r="A714" t="s">
-        <v>2380</v>
+        <v>3099</v>
       </c>
       <c r="B714" t="s">
-        <v>2381</v>
+        <v>3100</v>
       </c>
       <c r="C714" t="s">
-        <v>2382</v>
+        <v>3101</v>
       </c>
       <c r="D714" t="s">
-        <v>510</v>
+        <v>3102</v>
       </c>
       <c r="E714" t="s">
-        <v>20</v>
+        <v>2408</v>
       </c>
       <c r="F714" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G714" t="s">
         <v>14</v>
+      </c>
+      <c r="H714" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="715" spans="1:8">
       <c r="A715" t="s">
-        <v>2383</v>
+        <v>3103</v>
       </c>
       <c r="B715" t="s">
-        <v>2384</v>
+        <v>3104</v>
       </c>
       <c r="C715" t="s">
-        <v>2385</v>
+        <v>3105</v>
       </c>
       <c r="D715" t="s">
-        <v>2386</v>
+        <v>3106</v>
       </c>
       <c r="E715" t="s">
-        <v>127</v>
+        <v>12</v>
       </c>
       <c r="F715" t="s">
         <v>13</v>
       </c>
       <c r="G715" t="s">
         <v>14</v>
       </c>
       <c r="H715" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="716" spans="1:8">
       <c r="A716" t="s">
-        <v>2387</v>
+        <v>3107</v>
       </c>
       <c r="B716" t="s">
-        <v>2388</v>
+        <v>3108</v>
       </c>
       <c r="C716" t="s">
-        <v>2389</v>
+        <v>3109</v>
       </c>
       <c r="D716" t="s">
-        <v>2390</v>
+        <v>3110</v>
       </c>
       <c r="E716" t="s">
-        <v>127</v>
+        <v>1372</v>
       </c>
       <c r="F716" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G716" t="s">
         <v>14</v>
       </c>
       <c r="H716" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="717" spans="1:8">
       <c r="A717" t="s">
-        <v>2391</v>
+        <v>3111</v>
       </c>
       <c r="B717" t="s">
-        <v>2392</v>
+        <v>3112</v>
       </c>
       <c r="C717" t="s">
-        <v>2393</v>
+        <v>3113</v>
       </c>
       <c r="D717" t="s">
-        <v>2394</v>
+        <v>3114</v>
       </c>
       <c r="E717" t="s">
-        <v>2339</v>
+        <v>3115</v>
       </c>
       <c r="F717" t="s">
-        <v>13</v>
+        <v>373</v>
       </c>
       <c r="G717" t="s">
         <v>14</v>
       </c>
       <c r="H717" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="718" spans="1:8">
       <c r="A718" t="s">
-        <v>2395</v>
+        <v>3116</v>
       </c>
       <c r="B718" t="s">
-        <v>2392</v>
+        <v>3117</v>
       </c>
       <c r="C718" t="s">
-        <v>2396</v>
+        <v>2829</v>
       </c>
       <c r="D718" t="s">
-        <v>2397</v>
+        <v>1192</v>
       </c>
       <c r="E718" t="s">
-        <v>127</v>
+        <v>3118</v>
       </c>
       <c r="F718" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G718" t="s">
         <v>14</v>
       </c>
       <c r="H718" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="719" spans="1:8">
       <c r="A719" t="s">
-        <v>2398</v>
+        <v>3119</v>
       </c>
       <c r="B719" t="s">
-        <v>2399</v>
+        <v>3120</v>
       </c>
       <c r="C719" t="s">
-        <v>2400</v>
+        <v>3121</v>
       </c>
       <c r="D719" t="s">
-        <v>76</v>
+        <v>3122</v>
       </c>
       <c r="E719" t="s">
-        <v>99</v>
+        <v>684</v>
       </c>
       <c r="F719" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G719" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H719" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="720" spans="1:8">
       <c r="A720" t="s">
-        <v>2401</v>
+        <v>3123</v>
       </c>
       <c r="B720" t="s">
-        <v>2402</v>
+        <v>3124</v>
       </c>
       <c r="C720" t="s">
-        <v>2403</v>
+        <v>3125</v>
       </c>
       <c r="D720" t="s">
-        <v>541</v>
+        <v>3126</v>
       </c>
       <c r="E720" t="s">
-        <v>20</v>
+        <v>700</v>
       </c>
       <c r="F720" t="s">
-        <v>13</v>
+        <v>137</v>
       </c>
       <c r="G720" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H720" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="721" spans="1:8">
       <c r="A721" t="s">
-        <v>2404</v>
+        <v>3127</v>
       </c>
       <c r="B721" t="s">
-        <v>2405</v>
-[...2 lines deleted...]
-        <v>2406</v>
+        <v>3128</v>
       </c>
       <c r="D721" t="s">
-        <v>1809</v>
+        <v>3129</v>
       </c>
       <c r="E721" t="s">
-        <v>110</v>
+        <v>3130</v>
       </c>
       <c r="F721" t="s">
-        <v>13</v>
+        <v>175</v>
       </c>
       <c r="G721" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H721" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722" t="s">
-        <v>2407</v>
+        <v>3131</v>
       </c>
       <c r="B722" t="s">
-        <v>2408</v>
+        <v>3132</v>
       </c>
       <c r="C722" t="s">
-        <v>2409</v>
+        <v>3133</v>
       </c>
       <c r="D722" t="s">
-        <v>2410</v>
+        <v>3134</v>
       </c>
       <c r="E722" t="s">
-        <v>928</v>
+        <v>3135</v>
       </c>
       <c r="F722" t="s">
-        <v>13</v>
+        <v>400</v>
       </c>
       <c r="G722" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H722" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="723" spans="1:8">
       <c r="A723" t="s">
-        <v>2411</v>
+        <v>3136</v>
       </c>
       <c r="B723" t="s">
-        <v>2412</v>
+        <v>3137</v>
       </c>
       <c r="C723" t="s">
-        <v>2413</v>
+        <v>3138</v>
       </c>
       <c r="D723" t="s">
-        <v>741</v>
+        <v>3139</v>
       </c>
       <c r="E723" t="s">
-        <v>20</v>
+        <v>634</v>
       </c>
       <c r="F723" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G723" t="s">
         <v>14</v>
       </c>
       <c r="H723" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="724" spans="1:8">
       <c r="A724" t="s">
-        <v>2414</v>
+        <v>3140</v>
       </c>
       <c r="B724" t="s">
-        <v>2415</v>
+        <v>3141</v>
       </c>
       <c r="C724" t="s">
-        <v>2414</v>
+        <v>3142</v>
       </c>
       <c r="D724" t="s">
-        <v>76</v>
+        <v>3143</v>
       </c>
       <c r="E724" t="s">
-        <v>1126</v>
+        <v>3144</v>
       </c>
       <c r="F724" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G724" t="s">
         <v>14</v>
+      </c>
+      <c r="H724" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="725" spans="1:8">
       <c r="A725" t="s">
-        <v>2416</v>
+        <v>3145</v>
       </c>
       <c r="B725" t="s">
-        <v>2417</v>
+        <v>3146</v>
       </c>
       <c r="C725" t="s">
-        <v>2418</v>
+        <v>3147</v>
       </c>
       <c r="D725" t="s">
-        <v>2419</v>
+        <v>3148</v>
       </c>
       <c r="E725" t="s">
-        <v>71</v>
+        <v>3149</v>
       </c>
       <c r="F725" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G725" t="s">
         <v>14</v>
       </c>
       <c r="H725" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="726" spans="1:8">
       <c r="A726" t="s">
-        <v>2420</v>
+        <v>3150</v>
       </c>
       <c r="B726" t="s">
-        <v>2421</v>
+        <v>3151</v>
       </c>
       <c r="C726" t="s">
-        <v>1823</v>
+        <v>3152</v>
       </c>
       <c r="D726" t="s">
-        <v>31</v>
+        <v>3153</v>
       </c>
       <c r="E726" t="s">
-        <v>20</v>
+        <v>3154</v>
       </c>
       <c r="F726" t="s">
-        <v>13</v>
+        <v>3083</v>
       </c>
       <c r="G726" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H726" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="727" spans="1:8">
       <c r="A727" t="s">
-        <v>2422</v>
+        <v>3155</v>
       </c>
       <c r="B727" t="s">
-        <v>2423</v>
+        <v>3156</v>
       </c>
       <c r="C727" t="s">
-        <v>2424</v>
+        <v>3152</v>
       </c>
       <c r="D727" t="s">
-        <v>2425</v>
+        <v>3157</v>
       </c>
       <c r="E727" t="s">
-        <v>1219</v>
+        <v>3158</v>
       </c>
       <c r="F727" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G727" t="s">
         <v>14</v>
       </c>
       <c r="H727" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="728" spans="1:8">
       <c r="A728" t="s">
-        <v>2426</v>
+        <v>3159</v>
       </c>
       <c r="B728" t="s">
-        <v>2427</v>
+        <v>3160</v>
       </c>
       <c r="C728" t="s">
-        <v>2428</v>
+        <v>3161</v>
       </c>
       <c r="D728" t="s">
-        <v>257</v>
+        <v>3162</v>
       </c>
       <c r="E728" t="s">
-        <v>20</v>
+        <v>87</v>
       </c>
       <c r="F728" t="s">
-        <v>13</v>
+        <v>117</v>
       </c>
       <c r="G728" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H728" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="729" spans="1:8">
       <c r="A729" t="s">
-        <v>2429</v>
+        <v>3163</v>
       </c>
       <c r="B729" t="s">
-        <v>2430</v>
+        <v>3164</v>
       </c>
       <c r="C729" t="s">
-        <v>2431</v>
+        <v>3165</v>
       </c>
       <c r="D729" t="s">
-        <v>545</v>
+        <v>3166</v>
       </c>
       <c r="E729" t="s">
-        <v>20</v>
+        <v>674</v>
       </c>
       <c r="F729" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G729" t="s">
         <v>14</v>
+      </c>
+      <c r="H729" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="730" spans="1:8">
       <c r="A730" t="s">
-        <v>2432</v>
+        <v>3167</v>
       </c>
       <c r="B730" t="s">
-        <v>2433</v>
+        <v>3168</v>
       </c>
       <c r="C730" t="s">
-        <v>2434</v>
+        <v>3169</v>
       </c>
       <c r="D730" t="s">
-        <v>458</v>
+        <v>3170</v>
       </c>
       <c r="E730" t="s">
-        <v>20</v>
+        <v>2378</v>
       </c>
       <c r="F730" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G730" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H730" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="731" spans="1:8">
       <c r="A731" t="s">
-        <v>2435</v>
+        <v>3171</v>
       </c>
       <c r="B731" t="s">
-        <v>2436</v>
+        <v>3172</v>
       </c>
       <c r="C731" t="s">
-        <v>2437</v>
+        <v>3173</v>
       </c>
       <c r="D731" t="s">
-        <v>2438</v>
+        <v>3174</v>
       </c>
       <c r="E731" t="s">
-        <v>71</v>
+        <v>3175</v>
       </c>
       <c r="F731" t="s">
-        <v>13</v>
+        <v>1194</v>
       </c>
       <c r="G731" t="s">
         <v>14</v>
+      </c>
+      <c r="H731" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="732" spans="1:8">
       <c r="A732" t="s">
-        <v>2439</v>
+        <v>3176</v>
       </c>
       <c r="B732" t="s">
-        <v>2440</v>
+        <v>3177</v>
       </c>
       <c r="C732" t="s">
-        <v>2441</v>
+        <v>3178</v>
       </c>
       <c r="D732" t="s">
-        <v>35</v>
+        <v>3179</v>
       </c>
       <c r="E732" t="s">
-        <v>20</v>
+        <v>989</v>
       </c>
       <c r="F732" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G732" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H732" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="733" spans="1:8">
       <c r="A733" t="s">
-        <v>2442</v>
+        <v>3180</v>
       </c>
       <c r="B733" t="s">
-        <v>2443</v>
+        <v>3181</v>
       </c>
       <c r="C733" t="s">
-        <v>2444</v>
+        <v>3182</v>
       </c>
       <c r="D733" t="s">
-        <v>245</v>
+        <v>3183</v>
       </c>
       <c r="E733" t="s">
-        <v>20</v>
+        <v>3184</v>
       </c>
       <c r="F733" t="s">
-        <v>13</v>
+        <v>3185</v>
       </c>
       <c r="G733" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H733" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="734" spans="1:8">
       <c r="A734" t="s">
-        <v>2445</v>
+        <v>3186</v>
       </c>
       <c r="B734" t="s">
-        <v>2446</v>
+        <v>3187</v>
       </c>
       <c r="C734" t="s">
-        <v>2447</v>
+        <v>3188</v>
       </c>
       <c r="D734" t="s">
-        <v>566</v>
+        <v>3187</v>
       </c>
       <c r="E734" t="s">
-        <v>20</v>
+        <v>87</v>
       </c>
       <c r="F734" t="s">
-        <v>13</v>
+        <v>1457</v>
       </c>
       <c r="G734" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H734" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="735" spans="1:8">
       <c r="A735" t="s">
-        <v>2448</v>
+        <v>3189</v>
       </c>
       <c r="B735" t="s">
-        <v>2449</v>
+        <v>3190</v>
       </c>
       <c r="C735" t="s">
-        <v>2450</v>
+        <v>3191</v>
       </c>
       <c r="D735" t="s">
-        <v>570</v>
+        <v>3192</v>
       </c>
       <c r="E735" t="s">
-        <v>12</v>
+        <v>3193</v>
       </c>
       <c r="F735" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G735" t="s">
         <v>14</v>
       </c>
       <c r="H735" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="736" spans="1:8">
       <c r="A736" t="s">
-        <v>2451</v>
+        <v>3194</v>
       </c>
       <c r="B736" t="s">
-        <v>2452</v>
+        <v>3195</v>
       </c>
       <c r="C736" t="s">
-        <v>2453</v>
+        <v>3196</v>
       </c>
       <c r="D736" t="s">
-        <v>1393</v>
+        <v>2403</v>
       </c>
       <c r="E736" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F736" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G736" t="s">
         <v>14</v>
       </c>
       <c r="H736" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="737" spans="1:8">
       <c r="A737" t="s">
-        <v>2454</v>
+        <v>3197</v>
       </c>
       <c r="B737" t="s">
-        <v>1766</v>
+        <v>3198</v>
       </c>
       <c r="C737" t="s">
-        <v>1767</v>
+        <v>3199</v>
       </c>
       <c r="D737" t="s">
-        <v>1768</v>
+        <v>3200</v>
       </c>
       <c r="E737" t="s">
-        <v>1769</v>
+        <v>3201</v>
       </c>
       <c r="F737" t="s">
-        <v>13</v>
+        <v>1581</v>
       </c>
       <c r="G737" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H737" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="738" spans="1:8">
       <c r="A738" t="s">
-        <v>2455</v>
+        <v>3202</v>
       </c>
       <c r="B738" t="s">
-        <v>2456</v>
+        <v>3203</v>
       </c>
       <c r="C738" t="s">
-        <v>2457</v>
+        <v>3204</v>
       </c>
       <c r="D738" t="s">
-        <v>1058</v>
+        <v>3205</v>
       </c>
       <c r="E738" t="s">
-        <v>71</v>
+        <v>318</v>
       </c>
       <c r="F738" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G738" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H738" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="739" spans="1:8">
       <c r="A739" t="s">
-        <v>2458</v>
+        <v>3206</v>
       </c>
       <c r="B739" t="s">
-        <v>2459</v>
+        <v>3207</v>
       </c>
       <c r="C739" t="s">
-        <v>2460</v>
+        <v>3208</v>
       </c>
       <c r="D739" t="s">
-        <v>968</v>
+        <v>3209</v>
       </c>
       <c r="E739" t="s">
-        <v>71</v>
+        <v>679</v>
       </c>
       <c r="F739" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G739" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H739" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="740" spans="1:8">
       <c r="A740" t="s">
-        <v>2461</v>
+        <v>3210</v>
       </c>
       <c r="B740" t="s">
-        <v>2462</v>
+        <v>3211</v>
       </c>
       <c r="C740" t="s">
-        <v>2463</v>
+        <v>3212</v>
       </c>
       <c r="D740" t="s">
-        <v>284</v>
+        <v>3213</v>
       </c>
       <c r="E740" t="s">
-        <v>20</v>
+        <v>568</v>
       </c>
       <c r="F740" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G740" t="s">
         <v>14</v>
       </c>
       <c r="H740" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="741" spans="1:8">
       <c r="A741" t="s">
-        <v>2464</v>
+        <v>3214</v>
+      </c>
+      <c r="B741" t="s">
+        <v>3215</v>
       </c>
       <c r="C741" t="s">
-        <v>2465</v>
+        <v>3216</v>
       </c>
       <c r="D741" t="s">
-        <v>2309</v>
+        <v>3217</v>
       </c>
       <c r="E741" t="s">
-        <v>127</v>
+        <v>3218</v>
       </c>
       <c r="F741" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G741" t="s">
         <v>14</v>
       </c>
       <c r="H741" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="742" spans="1:8">
       <c r="A742" t="s">
-        <v>2466</v>
+        <v>3219</v>
       </c>
       <c r="B742" t="s">
-        <v>55</v>
+        <v>3220</v>
       </c>
       <c r="C742" t="s">
-        <v>2467</v>
+        <v>3221</v>
       </c>
       <c r="D742" t="s">
-        <v>477</v>
+        <v>3222</v>
       </c>
       <c r="E742" t="s">
-        <v>40</v>
+        <v>3223</v>
       </c>
       <c r="F742" t="s">
-        <v>13</v>
+        <v>1446</v>
       </c>
       <c r="G742" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H742" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="743" spans="1:8">
       <c r="A743" t="s">
-        <v>2468</v>
+        <v>3224</v>
       </c>
       <c r="B743" t="s">
-        <v>2469</v>
+        <v>3225</v>
       </c>
       <c r="C743" t="s">
-        <v>2470</v>
+        <v>3226</v>
       </c>
       <c r="D743" t="s">
-        <v>2471</v>
+        <v>3227</v>
       </c>
       <c r="E743" t="s">
-        <v>432</v>
+        <v>38</v>
       </c>
       <c r="F743" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G743" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H743" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="744" spans="1:8">
       <c r="A744" t="s">
-        <v>2472</v>
+        <v>3228</v>
       </c>
       <c r="B744" t="s">
-        <v>2473</v>
+        <v>3229</v>
       </c>
       <c r="C744" t="s">
-        <v>2474</v>
+        <v>3230</v>
       </c>
       <c r="D744" t="s">
-        <v>458</v>
+        <v>3231</v>
       </c>
       <c r="E744" t="s">
-        <v>20</v>
+        <v>303</v>
       </c>
       <c r="F744" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G744" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H744" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="745" spans="1:8">
       <c r="A745" t="s">
-        <v>2475</v>
+        <v>3232</v>
+      </c>
+      <c r="B745" t="s">
+        <v>3233</v>
       </c>
       <c r="C745" t="s">
-        <v>2476</v>
+        <v>3234</v>
       </c>
       <c r="D745" t="s">
-        <v>31</v>
+        <v>3235</v>
       </c>
       <c r="E745" t="s">
-        <v>20</v>
+        <v>705</v>
       </c>
       <c r="F745" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G745" t="s">
         <v>14</v>
       </c>
       <c r="H745" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="746" spans="1:8">
       <c r="A746" t="s">
-        <v>2477</v>
+        <v>3236</v>
       </c>
       <c r="B746" t="s">
-        <v>2478</v>
+        <v>3237</v>
       </c>
       <c r="C746" t="s">
-        <v>2479</v>
+        <v>3238</v>
       </c>
       <c r="D746" t="s">
-        <v>140</v>
+        <v>3239</v>
       </c>
       <c r="E746" t="s">
-        <v>20</v>
+        <v>711</v>
       </c>
       <c r="F746" t="s">
         <v>13</v>
       </c>
       <c r="G746" t="s">
         <v>14</v>
       </c>
       <c r="H746" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="747" spans="1:8">
       <c r="A747" t="s">
-        <v>2480</v>
+        <v>3240</v>
       </c>
       <c r="B747" t="s">
-        <v>2481</v>
+        <v>3241</v>
       </c>
       <c r="C747" t="s">
-        <v>1392</v>
+        <v>3242</v>
       </c>
       <c r="D747" t="s">
-        <v>2482</v>
+        <v>3243</v>
       </c>
       <c r="E747" t="s">
-        <v>20</v>
+        <v>944</v>
       </c>
       <c r="F747" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G747" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H747" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="748" spans="1:8">
       <c r="A748" t="s">
-        <v>2480</v>
+        <v>3244</v>
       </c>
       <c r="B748" t="s">
-        <v>2483</v>
+        <v>3245</v>
       </c>
       <c r="C748" t="s">
-        <v>2484</v>
+        <v>2319</v>
       </c>
       <c r="D748" t="s">
-        <v>524</v>
+        <v>2320</v>
       </c>
       <c r="E748" t="s">
-        <v>20</v>
+        <v>2321</v>
       </c>
       <c r="F748" t="s">
-        <v>13</v>
+        <v>2322</v>
       </c>
       <c r="G748" t="s">
         <v>14</v>
+      </c>
+      <c r="H748" t="s">
+        <v>107</v>
       </c>
     </row>
     <row r="749" spans="1:8">
       <c r="A749" t="s">
-        <v>2485</v>
+        <v>3246</v>
       </c>
       <c r="B749" t="s">
-        <v>2486</v>
+        <v>3247</v>
       </c>
       <c r="C749" t="s">
-        <v>2487</v>
+        <v>3248</v>
       </c>
       <c r="D749" t="s">
-        <v>31</v>
+        <v>3249</v>
       </c>
       <c r="E749" t="s">
-        <v>20</v>
+        <v>1637</v>
       </c>
       <c r="F749" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G749" t="s">
         <v>14</v>
       </c>
       <c r="H749" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="750" spans="1:8">
       <c r="A750" t="s">
-        <v>2488</v>
+        <v>3250</v>
+      </c>
+      <c r="B750" t="s">
+        <v>3251</v>
       </c>
       <c r="C750" t="s">
-        <v>2489</v>
+        <v>3252</v>
       </c>
       <c r="D750" t="s">
-        <v>2490</v>
+        <v>3253</v>
       </c>
       <c r="E750" t="s">
-        <v>127</v>
+        <v>1246</v>
       </c>
       <c r="F750" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G750" t="s">
         <v>14</v>
       </c>
       <c r="H750" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="751" spans="1:8">
       <c r="A751" t="s">
-        <v>2491</v>
+        <v>3254</v>
       </c>
       <c r="B751" t="s">
-        <v>180</v>
+        <v>3255</v>
       </c>
       <c r="C751" t="s">
-        <v>2492</v>
+        <v>3256</v>
       </c>
       <c r="D751" t="s">
-        <v>1972</v>
+        <v>3257</v>
       </c>
       <c r="E751" t="s">
-        <v>146</v>
+        <v>352</v>
       </c>
       <c r="F751" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G751" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H751" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="752" spans="1:8">
       <c r="A752" t="s">
-        <v>2493</v>
+        <v>3258</v>
       </c>
       <c r="B752" t="s">
-        <v>2494</v>
-[...2 lines deleted...]
-        <v>2495</v>
+        <v>3259</v>
       </c>
       <c r="D752" t="s">
-        <v>2496</v>
+        <v>3260</v>
       </c>
       <c r="E752" t="s">
-        <v>146</v>
+        <v>3045</v>
       </c>
       <c r="F752" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G752" t="s">
         <v>14</v>
       </c>
       <c r="H752" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="753" spans="1:8">
       <c r="A753" t="s">
-        <v>2497</v>
+        <v>3261</v>
       </c>
       <c r="B753" t="s">
-        <v>2498</v>
+        <v>3262</v>
       </c>
       <c r="C753" t="s">
-        <v>1367</v>
+        <v>63</v>
       </c>
       <c r="D753" t="s">
-        <v>76</v>
+        <v>3263</v>
       </c>
       <c r="E753" t="s">
-        <v>2499</v>
+        <v>592</v>
       </c>
       <c r="F753" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G753" t="s">
         <v>14</v>
       </c>
       <c r="H753" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="754" spans="1:8">
       <c r="A754" t="s">
-        <v>2500</v>
+        <v>3264</v>
       </c>
       <c r="B754" t="s">
-        <v>660</v>
+        <v>3265</v>
       </c>
       <c r="C754" t="s">
-        <v>2501</v>
+        <v>3266</v>
       </c>
       <c r="D754" t="s">
-        <v>2502</v>
+        <v>3267</v>
       </c>
       <c r="E754" t="s">
-        <v>292</v>
+        <v>3268</v>
       </c>
       <c r="F754" t="s">
-        <v>13</v>
+        <v>534</v>
       </c>
       <c r="G754" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H754" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="755" spans="1:8">
       <c r="A755" t="s">
-        <v>2503</v>
+        <v>3269</v>
       </c>
       <c r="B755" t="s">
-        <v>2504</v>
+        <v>3270</v>
       </c>
       <c r="C755" t="s">
-        <v>2505</v>
+        <v>3271</v>
       </c>
       <c r="D755" t="s">
-        <v>1838</v>
+        <v>3272</v>
       </c>
       <c r="E755" t="s">
-        <v>45</v>
+        <v>568</v>
       </c>
       <c r="F755" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G755" t="s">
         <v>14</v>
       </c>
       <c r="H755" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="756" spans="1:8">
       <c r="A756" t="s">
-        <v>2506</v>
+        <v>3273</v>
       </c>
       <c r="B756" t="s">
-        <v>2507</v>
-[...2 lines deleted...]
-        <v>2508</v>
+        <v>3274</v>
       </c>
       <c r="D756" t="s">
-        <v>2509</v>
+        <v>3275</v>
       </c>
       <c r="E756" t="s">
-        <v>2351</v>
+        <v>33</v>
       </c>
       <c r="F756" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G756" t="s">
         <v>14</v>
+      </c>
+      <c r="H756" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="757" spans="1:8">
       <c r="A757" t="s">
-        <v>2510</v>
+        <v>3276</v>
       </c>
       <c r="B757" t="s">
-        <v>2345</v>
+        <v>3277</v>
       </c>
       <c r="C757" t="s">
-        <v>2349</v>
+        <v>3278</v>
       </c>
       <c r="D757" t="s">
-        <v>2350</v>
+        <v>3279</v>
       </c>
       <c r="E757" t="s">
-        <v>2351</v>
+        <v>169</v>
       </c>
       <c r="F757" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G757" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H757" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="758" spans="1:8">
       <c r="A758" t="s">
-        <v>2511</v>
+        <v>3280</v>
       </c>
       <c r="B758" t="s">
-        <v>2512</v>
+        <v>3281</v>
       </c>
       <c r="C758" t="s">
-        <v>2513</v>
+        <v>3282</v>
       </c>
       <c r="D758" t="s">
-        <v>269</v>
+        <v>3283</v>
       </c>
       <c r="E758" t="s">
-        <v>71</v>
+        <v>652</v>
       </c>
       <c r="F758" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G758" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H758" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="759" spans="1:8">
       <c r="A759" t="s">
-        <v>2514</v>
+        <v>3284</v>
       </c>
       <c r="B759" t="s">
-        <v>2515</v>
+        <v>3281</v>
       </c>
       <c r="C759" t="s">
-        <v>2516</v>
+        <v>3285</v>
       </c>
       <c r="D759" t="s">
-        <v>53</v>
+        <v>1823</v>
       </c>
       <c r="E759" t="s">
-        <v>20</v>
+        <v>3286</v>
       </c>
       <c r="F759" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G759" t="s">
         <v>14</v>
+      </c>
+      <c r="H759" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="760" spans="1:8">
       <c r="A760" t="s">
-        <v>2517</v>
+        <v>3287</v>
       </c>
       <c r="B760" t="s">
-        <v>2518</v>
+        <v>3288</v>
       </c>
       <c r="C760" t="s">
-        <v>2519</v>
+        <v>3289</v>
       </c>
       <c r="D760" t="s">
-        <v>2520</v>
+        <v>3290</v>
       </c>
       <c r="E760" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="F760" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G760" t="s">
         <v>14</v>
       </c>
       <c r="H760" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="761" spans="1:8">
       <c r="A761" t="s">
-        <v>2521</v>
+        <v>3291</v>
       </c>
       <c r="B761" t="s">
-        <v>2522</v>
-[...2 lines deleted...]
-        <v>2523</v>
+        <v>3292</v>
       </c>
       <c r="D761" t="s">
-        <v>44</v>
+        <v>3293</v>
       </c>
       <c r="E761" t="s">
-        <v>45</v>
+        <v>3294</v>
       </c>
       <c r="F761" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G761" t="s">
         <v>14</v>
       </c>
       <c r="H761" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="762" spans="1:8">
       <c r="A762" t="s">
-        <v>2524</v>
+        <v>3295</v>
       </c>
       <c r="B762" t="s">
-        <v>2525</v>
+        <v>3296</v>
       </c>
       <c r="C762" t="s">
-        <v>2526</v>
+        <v>218</v>
       </c>
       <c r="D762" t="s">
-        <v>2527</v>
+        <v>3297</v>
       </c>
       <c r="E762" t="s">
-        <v>45</v>
+        <v>2599</v>
       </c>
       <c r="F762" t="s">
-        <v>13</v>
+        <v>175</v>
       </c>
       <c r="G762" t="s">
         <v>14</v>
       </c>
       <c r="H762" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
     </row>
     <row r="763" spans="1:8">
       <c r="A763" t="s">
-        <v>2528</v>
+        <v>3298</v>
       </c>
       <c r="B763" t="s">
-        <v>2529</v>
+        <v>3299</v>
       </c>
       <c r="C763" t="s">
-        <v>2530</v>
+        <v>3300</v>
       </c>
       <c r="D763" t="s">
-        <v>2531</v>
+        <v>3301</v>
       </c>
       <c r="E763" t="s">
-        <v>352</v>
+        <v>3302</v>
       </c>
       <c r="F763" t="s">
-        <v>13</v>
+        <v>175</v>
       </c>
       <c r="G763" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H763" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="764" spans="1:8">
       <c r="A764" t="s">
-        <v>2532</v>
+        <v>3303</v>
       </c>
       <c r="B764" t="s">
-        <v>2518</v>
+        <v>3304</v>
       </c>
       <c r="C764" t="s">
-        <v>2533</v>
+        <v>3305</v>
       </c>
       <c r="D764" t="s">
-        <v>2534</v>
+        <v>1778</v>
       </c>
       <c r="E764" t="s">
-        <v>45</v>
+        <v>87</v>
       </c>
       <c r="F764" t="s">
-        <v>13</v>
+        <v>3306</v>
       </c>
       <c r="G764" t="s">
         <v>14</v>
       </c>
       <c r="H764" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="765" spans="1:8">
       <c r="A765" t="s">
-        <v>2535</v>
+        <v>3307</v>
       </c>
       <c r="B765" t="s">
-        <v>2536</v>
+        <v>3308</v>
       </c>
       <c r="C765" t="s">
-        <v>2537</v>
+        <v>841</v>
       </c>
       <c r="D765" t="s">
-        <v>31</v>
+        <v>3309</v>
       </c>
       <c r="E765" t="s">
-        <v>20</v>
+        <v>3310</v>
       </c>
       <c r="F765" t="s">
-        <v>13</v>
+        <v>362</v>
       </c>
       <c r="G765" t="s">
         <v>14</v>
       </c>
       <c r="H765" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="766" spans="1:8">
       <c r="A766" t="s">
-        <v>2538</v>
+        <v>3311</v>
       </c>
       <c r="B766" t="s">
-        <v>2539</v>
+        <v>3312</v>
       </c>
       <c r="C766" t="s">
-        <v>2540</v>
+        <v>3313</v>
       </c>
       <c r="D766" t="s">
-        <v>458</v>
+        <v>3314</v>
       </c>
       <c r="E766" t="s">
-        <v>20</v>
+        <v>2423</v>
       </c>
       <c r="F766" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G766" t="s">
         <v>14</v>
       </c>
       <c r="H766" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="767" spans="1:8">
       <c r="A767" t="s">
-        <v>2541</v>
+        <v>3315</v>
+      </c>
+      <c r="B767" t="s">
+        <v>3316</v>
       </c>
       <c r="C767" t="s">
-        <v>2542</v>
+        <v>3317</v>
       </c>
       <c r="D767" t="s">
-        <v>553</v>
+        <v>3318</v>
       </c>
       <c r="E767" t="s">
-        <v>20</v>
+        <v>3319</v>
       </c>
       <c r="F767" t="s">
-        <v>13</v>
+        <v>3098</v>
       </c>
       <c r="G767" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H767" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="768" spans="1:8">
       <c r="A768" t="s">
-        <v>2543</v>
+        <v>3320</v>
       </c>
       <c r="B768" t="s">
-        <v>2544</v>
+        <v>3321</v>
       </c>
       <c r="C768" t="s">
-        <v>2545</v>
+        <v>3091</v>
       </c>
       <c r="D768" t="s">
-        <v>2546</v>
+        <v>3096</v>
       </c>
       <c r="E768" t="s">
-        <v>20</v>
+        <v>3097</v>
       </c>
       <c r="F768" t="s">
-        <v>13</v>
+        <v>3098</v>
       </c>
       <c r="G768" t="s">
         <v>14</v>
       </c>
       <c r="H768" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="769" spans="1:8">
       <c r="A769" t="s">
-        <v>2547</v>
+        <v>3322</v>
       </c>
       <c r="B769" t="s">
-        <v>2548</v>
+        <v>3323</v>
       </c>
       <c r="C769" t="s">
-        <v>2549</v>
+        <v>3324</v>
       </c>
       <c r="D769" t="s">
-        <v>1002</v>
+        <v>3325</v>
       </c>
       <c r="E769" t="s">
-        <v>20</v>
+        <v>333</v>
       </c>
       <c r="F769" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G769" t="s">
         <v>14</v>
       </c>
       <c r="H769" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="770" spans="1:8">
       <c r="A770" t="s">
-        <v>2550</v>
+        <v>3326</v>
       </c>
       <c r="B770" t="s">
-        <v>2551</v>
+        <v>3327</v>
       </c>
       <c r="C770" t="s">
-        <v>2552</v>
+        <v>3328</v>
       </c>
       <c r="D770" t="s">
-        <v>2553</v>
+        <v>3329</v>
       </c>
       <c r="E770" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="F770" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G770" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H770" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="771" spans="1:8">
       <c r="A771" t="s">
-        <v>2554</v>
+        <v>3330</v>
       </c>
       <c r="B771" t="s">
-        <v>2555</v>
+        <v>3331</v>
       </c>
       <c r="C771" t="s">
-        <v>2556</v>
+        <v>3332</v>
       </c>
       <c r="D771" t="s">
-        <v>182</v>
+        <v>3333</v>
       </c>
       <c r="E771" t="s">
-        <v>20</v>
+        <v>3334</v>
       </c>
       <c r="F771" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G771" t="s">
         <v>14</v>
       </c>
       <c r="H771" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="772" spans="1:8">
       <c r="A772" t="s">
-        <v>2557</v>
+        <v>3335</v>
       </c>
       <c r="B772" t="s">
-        <v>2558</v>
+        <v>3336</v>
       </c>
       <c r="C772" t="s">
-        <v>2559</v>
+        <v>3337</v>
       </c>
       <c r="D772" t="s">
-        <v>609</v>
+        <v>3338</v>
       </c>
       <c r="E772" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="F772" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G772" t="s">
         <v>14</v>
       </c>
       <c r="H772" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="773" spans="1:8">
       <c r="A773" t="s">
-        <v>2560</v>
+        <v>3339</v>
       </c>
       <c r="B773" t="s">
-        <v>2561</v>
+        <v>3340</v>
       </c>
       <c r="C773" t="s">
-        <v>2562</v>
+        <v>3341</v>
       </c>
       <c r="D773" t="s">
-        <v>2563</v>
+        <v>3342</v>
       </c>
       <c r="E773" t="s">
-        <v>20</v>
+        <v>3343</v>
       </c>
       <c r="F773" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G773" t="s">
         <v>14</v>
       </c>
       <c r="H773" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="774" spans="1:8">
       <c r="A774" t="s">
-        <v>2564</v>
+        <v>3344</v>
       </c>
       <c r="B774" t="s">
-        <v>2565</v>
+        <v>3345</v>
       </c>
       <c r="C774" t="s">
-        <v>2566</v>
+        <v>3346</v>
       </c>
       <c r="D774" t="s">
-        <v>635</v>
+        <v>3347</v>
       </c>
       <c r="E774" t="s">
-        <v>20</v>
+        <v>3348</v>
       </c>
       <c r="F774" t="s">
-        <v>13</v>
+        <v>434</v>
       </c>
       <c r="G774" t="s">
         <v>14</v>
+      </c>
+      <c r="H774" t="s">
+        <v>107</v>
       </c>
     </row>
     <row r="775" spans="1:8">
       <c r="A775" t="s">
-        <v>2564</v>
+        <v>3349</v>
       </c>
       <c r="B775" t="s">
-        <v>2567</v>
+        <v>3350</v>
       </c>
       <c r="C775" t="s">
-        <v>2568</v>
+        <v>3332</v>
       </c>
       <c r="D775" t="s">
-        <v>635</v>
+        <v>3351</v>
       </c>
       <c r="E775" t="s">
-        <v>20</v>
+        <v>3352</v>
       </c>
       <c r="F775" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G775" t="s">
         <v>14</v>
+      </c>
+      <c r="H775" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="776" spans="1:8">
       <c r="A776" t="s">
-        <v>2569</v>
+        <v>3353</v>
       </c>
       <c r="B776" t="s">
-        <v>2570</v>
+        <v>3354</v>
       </c>
       <c r="C776" t="s">
-        <v>2571</v>
+        <v>3355</v>
       </c>
       <c r="D776" t="s">
-        <v>31</v>
+        <v>3356</v>
       </c>
       <c r="E776" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F776" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G776" t="s">
         <v>14</v>
+      </c>
+      <c r="H776" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="777" spans="1:8">
       <c r="A777" t="s">
-        <v>2572</v>
+        <v>3357</v>
       </c>
       <c r="B777" t="s">
-        <v>2573</v>
+        <v>3358</v>
       </c>
       <c r="C777" t="s">
-        <v>2574</v>
+        <v>3359</v>
       </c>
       <c r="D777" t="s">
-        <v>741</v>
+        <v>3360</v>
       </c>
       <c r="E777" t="s">
-        <v>20</v>
+        <v>568</v>
       </c>
       <c r="F777" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G777" t="s">
         <v>14</v>
       </c>
       <c r="H777" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="778" spans="1:8">
       <c r="A778" t="s">
-        <v>2575</v>
+        <v>3361</v>
       </c>
       <c r="B778" t="s">
-        <v>2576</v>
-[...2 lines deleted...]
-        <v>2577</v>
+        <v>3362</v>
       </c>
       <c r="D778" t="s">
-        <v>2578</v>
+        <v>3363</v>
       </c>
       <c r="E778" t="s">
-        <v>127</v>
+        <v>689</v>
       </c>
       <c r="F778" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G778" t="s">
         <v>14</v>
       </c>
       <c r="H778" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
     </row>
     <row r="779" spans="1:8">
       <c r="A779" t="s">
-        <v>2579</v>
+        <v>3364</v>
       </c>
       <c r="B779" t="s">
-        <v>2576</v>
+        <v>3365</v>
       </c>
       <c r="C779" t="s">
-        <v>2577</v>
+        <v>3366</v>
       </c>
       <c r="D779" t="s">
-        <v>2578</v>
+        <v>3367</v>
       </c>
       <c r="E779" t="s">
-        <v>127</v>
+        <v>3368</v>
       </c>
       <c r="F779" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G779" t="s">
         <v>14</v>
       </c>
       <c r="H779" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="780" spans="1:8">
       <c r="A780" t="s">
-        <v>2580</v>
+        <v>3369</v>
       </c>
       <c r="B780" t="s">
-        <v>2581</v>
+        <v>3370</v>
       </c>
       <c r="C780" t="s">
-        <v>601</v>
+        <v>3371</v>
       </c>
       <c r="D780" t="s">
-        <v>602</v>
+        <v>3372</v>
       </c>
       <c r="E780" t="s">
-        <v>45</v>
+        <v>1290</v>
       </c>
       <c r="F780" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G780" t="s">
         <v>14</v>
       </c>
       <c r="H780" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="781" spans="1:8">
       <c r="A781" t="s">
-        <v>2582</v>
+        <v>3373</v>
       </c>
       <c r="B781" t="s">
-        <v>2583</v>
+        <v>3374</v>
       </c>
       <c r="C781" t="s">
-        <v>2584</v>
+        <v>3375</v>
       </c>
       <c r="D781" t="s">
-        <v>245</v>
+        <v>3376</v>
       </c>
       <c r="E781" t="s">
-        <v>20</v>
+        <v>3377</v>
       </c>
       <c r="F781" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G781" t="s">
         <v>14</v>
       </c>
       <c r="H781" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="782" spans="1:8">
       <c r="A782" t="s">
-        <v>2585</v>
+        <v>3378</v>
       </c>
       <c r="B782" t="s">
-        <v>2586</v>
+        <v>3379</v>
       </c>
       <c r="C782" t="s">
-        <v>2587</v>
+        <v>3380</v>
       </c>
       <c r="D782" t="s">
-        <v>1619</v>
+        <v>3381</v>
       </c>
       <c r="E782" t="s">
-        <v>20</v>
+        <v>220</v>
       </c>
       <c r="F782" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G782" t="s">
         <v>14</v>
       </c>
       <c r="H782" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="783" spans="1:8">
       <c r="A783" t="s">
-        <v>2588</v>
+        <v>3382</v>
       </c>
       <c r="B783" t="s">
-        <v>2589</v>
+        <v>3383</v>
       </c>
       <c r="C783" t="s">
-        <v>2590</v>
+        <v>3384</v>
       </c>
       <c r="D783" t="s">
-        <v>245</v>
+        <v>3385</v>
       </c>
       <c r="E783" t="s">
-        <v>20</v>
+        <v>761</v>
       </c>
       <c r="F783" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G783" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H783" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="784" spans="1:8">
       <c r="A784" t="s">
-        <v>2591</v>
+        <v>3386</v>
       </c>
       <c r="B784" t="s">
-        <v>2592</v>
+        <v>3387</v>
       </c>
       <c r="C784" t="s">
-        <v>2593</v>
+        <v>3388</v>
       </c>
       <c r="D784" t="s">
-        <v>24</v>
+        <v>3389</v>
       </c>
       <c r="E784" t="s">
-        <v>20</v>
+        <v>3390</v>
       </c>
       <c r="F784" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G784" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H784" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="785" spans="1:8">
       <c r="A785" t="s">
-        <v>2594</v>
+        <v>3391</v>
       </c>
       <c r="B785" t="s">
-        <v>2595</v>
+        <v>3392</v>
       </c>
       <c r="C785" t="s">
-        <v>2596</v>
+        <v>3393</v>
       </c>
       <c r="D785" t="s">
-        <v>506</v>
+        <v>3394</v>
       </c>
       <c r="E785" t="s">
-        <v>71</v>
+        <v>808</v>
       </c>
       <c r="F785" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G785" t="s">
         <v>14</v>
       </c>
       <c r="H785" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="786" spans="1:8">
       <c r="A786" t="s">
-        <v>2597</v>
+        <v>3395</v>
       </c>
       <c r="B786" t="s">
-        <v>2598</v>
+        <v>3392</v>
       </c>
       <c r="C786" t="s">
-        <v>2599</v>
+        <v>3396</v>
       </c>
       <c r="D786" t="s">
-        <v>193</v>
+        <v>3397</v>
       </c>
       <c r="E786" t="s">
-        <v>20</v>
+        <v>808</v>
       </c>
       <c r="F786" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G786" t="s">
         <v>14</v>
       </c>
       <c r="H786" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="787" spans="1:8">
       <c r="A787" t="s">
-        <v>2600</v>
+        <v>3398</v>
       </c>
       <c r="B787" t="s">
-        <v>2598</v>
+        <v>3399</v>
       </c>
       <c r="C787" t="s">
-        <v>2601</v>
+        <v>3400</v>
       </c>
       <c r="D787" t="s">
-        <v>2602</v>
+        <v>3401</v>
       </c>
       <c r="E787" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F787" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G787" t="s">
         <v>14</v>
       </c>
       <c r="H787" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="788" spans="1:8">
       <c r="A788" t="s">
-        <v>2603</v>
+        <v>3402</v>
       </c>
       <c r="B788" t="s">
-        <v>2604</v>
+        <v>3403</v>
       </c>
       <c r="C788" t="s">
-        <v>2605</v>
+        <v>3404</v>
       </c>
       <c r="D788" t="s">
-        <v>2606</v>
+        <v>3405</v>
       </c>
       <c r="E788" t="s">
-        <v>20</v>
+        <v>989</v>
       </c>
       <c r="F788" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G788" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H788" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="789" spans="1:8">
       <c r="A789" t="s">
-        <v>2607</v>
+        <v>3406</v>
       </c>
       <c r="B789" t="s">
-        <v>2608</v>
+        <v>3407</v>
       </c>
       <c r="C789" t="s">
-        <v>2609</v>
+        <v>3408</v>
       </c>
       <c r="D789" t="s">
-        <v>913</v>
+        <v>3409</v>
       </c>
       <c r="E789" t="s">
-        <v>115</v>
+        <v>3410</v>
       </c>
       <c r="F789" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G789" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H789" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="790" spans="1:8">
       <c r="A790" t="s">
-        <v>2610</v>
+        <v>3411</v>
       </c>
       <c r="B790" t="s">
-        <v>2604</v>
+        <v>3412</v>
       </c>
       <c r="C790" t="s">
-        <v>2605</v>
+        <v>3408</v>
       </c>
       <c r="D790" t="s">
-        <v>2606</v>
+        <v>3409</v>
       </c>
       <c r="E790" t="s">
-        <v>20</v>
+        <v>3410</v>
       </c>
       <c r="F790" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G790" t="s">
         <v>14</v>
       </c>
       <c r="H790" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="791" spans="1:8">
       <c r="A791" t="s">
-        <v>2611</v>
+        <v>3413</v>
       </c>
       <c r="B791" t="s">
-        <v>2612</v>
+        <v>3414</v>
       </c>
       <c r="C791" t="s">
-        <v>2613</v>
+        <v>3415</v>
       </c>
       <c r="D791" t="s">
-        <v>76</v>
+        <v>751</v>
       </c>
       <c r="E791" t="s">
-        <v>2614</v>
+        <v>752</v>
       </c>
       <c r="F791" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G791" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H791" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="792" spans="1:8">
       <c r="A792" t="s">
-        <v>2615</v>
+        <v>3416</v>
       </c>
       <c r="B792" t="s">
-        <v>2486</v>
+        <v>3417</v>
       </c>
       <c r="C792" t="s">
-        <v>2616</v>
+        <v>3418</v>
       </c>
       <c r="D792" t="s">
-        <v>2617</v>
+        <v>3419</v>
       </c>
       <c r="E792" t="s">
-        <v>20</v>
+        <v>303</v>
       </c>
       <c r="F792" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G792" t="s">
         <v>14</v>
       </c>
       <c r="H792" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="793" spans="1:8">
       <c r="A793" t="s">
-        <v>2618</v>
+        <v>3420</v>
       </c>
       <c r="B793" t="s">
-        <v>2619</v>
+        <v>3421</v>
       </c>
       <c r="C793" t="s">
-        <v>2620</v>
+        <v>3422</v>
       </c>
       <c r="D793" t="s">
-        <v>2621</v>
+        <v>3423</v>
       </c>
       <c r="E793" t="s">
-        <v>20</v>
+        <v>2120</v>
       </c>
       <c r="F793" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G793" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H793" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="794" spans="1:8">
       <c r="A794" t="s">
-        <v>2622</v>
+        <v>3424</v>
       </c>
       <c r="B794" t="s">
-        <v>2623</v>
+        <v>3425</v>
       </c>
       <c r="C794" t="s">
-        <v>2624</v>
+        <v>3426</v>
       </c>
       <c r="D794" t="s">
-        <v>410</v>
+        <v>3427</v>
       </c>
       <c r="E794" t="s">
-        <v>20</v>
+        <v>303</v>
       </c>
       <c r="F794" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G794" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H794" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="795" spans="1:8">
       <c r="A795" t="s">
-        <v>2625</v>
+        <v>3428</v>
       </c>
       <c r="B795" t="s">
-        <v>2626</v>
+        <v>3429</v>
       </c>
       <c r="C795" t="s">
-        <v>2627</v>
+        <v>3430</v>
       </c>
       <c r="D795" t="s">
-        <v>76</v>
+        <v>3431</v>
       </c>
       <c r="E795" t="s">
-        <v>301</v>
+        <v>25</v>
       </c>
       <c r="F795" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G795" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H795" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="796" spans="1:8">
       <c r="A796" t="s">
-        <v>2628</v>
+        <v>3432</v>
       </c>
       <c r="B796" t="s">
-        <v>2629</v>
+        <v>3433</v>
       </c>
       <c r="C796" t="s">
-        <v>2630</v>
+        <v>3434</v>
       </c>
       <c r="D796" t="s">
-        <v>39</v>
+        <v>3435</v>
       </c>
       <c r="E796" t="s">
-        <v>40</v>
+        <v>629</v>
       </c>
       <c r="F796" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G796" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H796" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="797" spans="1:8">
       <c r="A797" t="s">
-        <v>2631</v>
+        <v>3436</v>
       </c>
       <c r="B797" t="s">
-        <v>2632</v>
+        <v>3437</v>
       </c>
       <c r="C797" t="s">
-        <v>2633</v>
+        <v>3438</v>
       </c>
       <c r="D797" t="s">
-        <v>1393</v>
+        <v>3439</v>
       </c>
       <c r="E797" t="s">
-        <v>20</v>
+        <v>234</v>
       </c>
       <c r="F797" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G797" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H797" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="798" spans="1:8">
       <c r="A798" t="s">
-        <v>2634</v>
+        <v>3440</v>
       </c>
       <c r="B798" t="s">
-        <v>2635</v>
+        <v>3441</v>
       </c>
       <c r="C798" t="s">
-        <v>1559</v>
+        <v>3438</v>
       </c>
       <c r="D798" t="s">
-        <v>31</v>
+        <v>3442</v>
       </c>
       <c r="E798" t="s">
-        <v>20</v>
+        <v>3443</v>
       </c>
       <c r="F798" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G798" t="s">
         <v>14</v>
       </c>
       <c r="H798" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="799" spans="1:8">
       <c r="A799" t="s">
-        <v>2636</v>
+        <v>3444</v>
       </c>
       <c r="B799" t="s">
-        <v>2637</v>
+        <v>3445</v>
       </c>
       <c r="C799" t="s">
-        <v>2638</v>
+        <v>3446</v>
       </c>
       <c r="D799" t="s">
-        <v>24</v>
+        <v>3447</v>
       </c>
       <c r="E799" t="s">
-        <v>20</v>
+        <v>3448</v>
       </c>
       <c r="F799" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G799" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H799" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="800" spans="1:8">
       <c r="A800" t="s">
-        <v>2639</v>
+        <v>3449</v>
       </c>
       <c r="B800" t="s">
-        <v>1704</v>
+        <v>3450</v>
       </c>
       <c r="C800" t="s">
-        <v>2640</v>
+        <v>3451</v>
       </c>
       <c r="D800" t="s">
-        <v>1137</v>
+        <v>3452</v>
       </c>
       <c r="E800" t="s">
-        <v>71</v>
+        <v>1175</v>
       </c>
       <c r="F800" t="s">
-        <v>13</v>
+        <v>137</v>
       </c>
       <c r="G800" t="s">
         <v>14</v>
+      </c>
+      <c r="H800" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="801" spans="1:8">
       <c r="A801" t="s">
-        <v>2641</v>
+        <v>3453</v>
       </c>
       <c r="B801" t="s">
-        <v>1704</v>
+        <v>3454</v>
       </c>
       <c r="C801" t="s">
-        <v>2642</v>
+        <v>3446</v>
       </c>
       <c r="D801" t="s">
-        <v>2643</v>
+        <v>3447</v>
       </c>
       <c r="E801" t="s">
-        <v>331</v>
+        <v>3448</v>
       </c>
       <c r="F801" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G801" t="s">
         <v>14</v>
+      </c>
+      <c r="H801" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="802" spans="1:8">
       <c r="A802" t="s">
-        <v>2644</v>
+        <v>3455</v>
       </c>
       <c r="B802" t="s">
-        <v>1704</v>
+        <v>3456</v>
       </c>
       <c r="C802" t="s">
-        <v>2645</v>
+        <v>3457</v>
       </c>
       <c r="D802" t="s">
-        <v>2646</v>
+        <v>3458</v>
       </c>
       <c r="E802" t="s">
-        <v>71</v>
+        <v>3459</v>
       </c>
       <c r="F802" t="s">
-        <v>13</v>
+        <v>3185</v>
       </c>
       <c r="G802" t="s">
         <v>14</v>
+      </c>
+      <c r="H802" t="s">
+        <v>107</v>
       </c>
     </row>
     <row r="803" spans="1:8">
       <c r="A803" t="s">
-        <v>2647</v>
+        <v>3460</v>
       </c>
       <c r="B803" t="s">
-        <v>1704</v>
+        <v>3461</v>
       </c>
       <c r="C803" t="s">
-        <v>2648</v>
+        <v>3462</v>
       </c>
       <c r="D803" t="s">
-        <v>998</v>
+        <v>3463</v>
       </c>
       <c r="E803" t="s">
-        <v>331</v>
+        <v>3464</v>
       </c>
       <c r="F803" t="s">
-        <v>13</v>
+        <v>3185</v>
       </c>
       <c r="G803" t="s">
         <v>14</v>
+      </c>
+      <c r="H803" t="s">
+        <v>107</v>
       </c>
     </row>
     <row r="804" spans="1:8">
       <c r="A804" t="s">
-        <v>2649</v>
+        <v>3465</v>
       </c>
       <c r="B804" t="s">
-        <v>1648</v>
+        <v>3466</v>
       </c>
       <c r="C804" t="s">
-        <v>2650</v>
+        <v>3289</v>
       </c>
       <c r="D804" t="s">
-        <v>2651</v>
+        <v>3467</v>
       </c>
       <c r="E804" t="s">
-        <v>2652</v>
+        <v>3468</v>
       </c>
       <c r="F804" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G804" t="s">
         <v>14</v>
+      </c>
+      <c r="H804" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="805" spans="1:8">
       <c r="A805" t="s">
-        <v>2653</v>
+        <v>3469</v>
       </c>
       <c r="B805" t="s">
-        <v>2654</v>
+        <v>3470</v>
       </c>
       <c r="C805" t="s">
-        <v>1552</v>
+        <v>3471</v>
       </c>
       <c r="D805" t="s">
-        <v>541</v>
+        <v>3472</v>
       </c>
       <c r="E805" t="s">
-        <v>20</v>
+        <v>3473</v>
       </c>
       <c r="F805" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G805" t="s">
         <v>14</v>
       </c>
       <c r="H805" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="806" spans="1:8">
       <c r="A806" t="s">
-        <v>2655</v>
+        <v>3474</v>
       </c>
       <c r="B806" t="s">
-        <v>2656</v>
+        <v>3475</v>
       </c>
       <c r="C806" t="s">
-        <v>1406</v>
+        <v>3476</v>
       </c>
       <c r="D806" t="s">
-        <v>31</v>
+        <v>3477</v>
       </c>
       <c r="E806" t="s">
-        <v>20</v>
+        <v>3478</v>
       </c>
       <c r="F806" t="s">
-        <v>13</v>
+        <v>3185</v>
       </c>
       <c r="G806" t="s">
         <v>14</v>
+      </c>
+      <c r="H806" t="s">
+        <v>107</v>
       </c>
     </row>
     <row r="807" spans="1:8">
       <c r="A807" t="s">
-        <v>2657</v>
+        <v>3479</v>
       </c>
       <c r="B807" t="s">
-        <v>2658</v>
+        <v>3480</v>
       </c>
       <c r="C807" t="s">
-        <v>2659</v>
+        <v>3481</v>
       </c>
       <c r="D807" t="s">
-        <v>1130</v>
+        <v>3477</v>
       </c>
       <c r="E807" t="s">
-        <v>45</v>
+        <v>3478</v>
       </c>
       <c r="F807" t="s">
-        <v>13</v>
+        <v>3185</v>
       </c>
       <c r="G807" t="s">
         <v>14</v>
       </c>
       <c r="H807" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="808" spans="1:8">
       <c r="A808" t="s">
-        <v>2660</v>
+        <v>3482</v>
       </c>
       <c r="B808" t="s">
-        <v>2661</v>
+        <v>3483</v>
       </c>
       <c r="C808" t="s">
-        <v>486</v>
+        <v>3484</v>
       </c>
       <c r="D808" t="s">
-        <v>487</v>
+        <v>3485</v>
       </c>
       <c r="E808" t="s">
-        <v>110</v>
+        <v>506</v>
       </c>
       <c r="F808" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G808" t="s">
         <v>14</v>
+      </c>
+      <c r="H808" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="809" spans="1:8">
       <c r="A809" t="s">
-        <v>2662</v>
+        <v>3486</v>
       </c>
       <c r="B809" t="s">
-        <v>2663</v>
+        <v>3487</v>
       </c>
       <c r="C809" t="s">
-        <v>2664</v>
+        <v>3488</v>
       </c>
       <c r="D809" t="s">
-        <v>2665</v>
+        <v>3489</v>
       </c>
       <c r="E809" t="s">
-        <v>115</v>
+        <v>87</v>
       </c>
       <c r="F809" t="s">
-        <v>13</v>
+        <v>373</v>
       </c>
       <c r="G809" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H809" t="s">
-        <v>27</v>
+        <v>240</v>
       </c>
     </row>
     <row r="810" spans="1:8">
       <c r="A810" t="s">
-        <v>2666</v>
+        <v>3490</v>
       </c>
       <c r="B810" t="s">
-        <v>2667</v>
+        <v>3491</v>
       </c>
       <c r="C810" t="s">
-        <v>1184</v>
+        <v>3492</v>
       </c>
       <c r="D810" t="s">
-        <v>741</v>
+        <v>3493</v>
       </c>
       <c r="E810" t="s">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="F810" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G810" t="s">
         <v>14</v>
       </c>
       <c r="H810" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
     </row>
     <row r="811" spans="1:8">
       <c r="A811" t="s">
-        <v>2668</v>
+        <v>3494</v>
       </c>
       <c r="B811" t="s">
-        <v>2669</v>
+        <v>3495</v>
       </c>
       <c r="C811" t="s">
-        <v>2670</v>
+        <v>3496</v>
       </c>
       <c r="D811" t="s">
-        <v>230</v>
+        <v>3497</v>
       </c>
       <c r="E811" t="s">
-        <v>45</v>
+        <v>944</v>
       </c>
       <c r="F811" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G811" t="s">
         <v>14</v>
       </c>
       <c r="H811" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="812" spans="1:8">
       <c r="A812" t="s">
-        <v>2671</v>
+        <v>3498</v>
       </c>
       <c r="B812" t="s">
-        <v>55</v>
+        <v>3499</v>
       </c>
       <c r="C812" t="s">
-        <v>1656</v>
+        <v>3500</v>
       </c>
       <c r="D812" t="s">
-        <v>1657</v>
+        <v>2041</v>
       </c>
       <c r="E812" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="F812" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G812" t="s">
         <v>14</v>
       </c>
       <c r="H812" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="813" spans="1:8">
       <c r="A813" t="s">
-        <v>2672</v>
+        <v>3501</v>
       </c>
       <c r="B813" t="s">
-        <v>2504</v>
+        <v>3502</v>
       </c>
       <c r="C813" t="s">
-        <v>2673</v>
+        <v>3503</v>
       </c>
       <c r="D813" t="s">
-        <v>1838</v>
+        <v>3504</v>
       </c>
       <c r="E813" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="F813" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G813" t="s">
         <v>14</v>
       </c>
       <c r="H813" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="814" spans="1:8">
       <c r="A814" t="s">
-        <v>2674</v>
+        <v>3505</v>
       </c>
       <c r="B814" t="s">
-        <v>2504</v>
+        <v>3506</v>
       </c>
       <c r="C814" t="s">
-        <v>2675</v>
+        <v>2231</v>
       </c>
       <c r="D814" t="s">
-        <v>2676</v>
+        <v>3507</v>
       </c>
       <c r="E814" t="s">
-        <v>45</v>
+        <v>1471</v>
       </c>
       <c r="F814" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G814" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H814" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="815" spans="1:8">
       <c r="A815" t="s">
-        <v>2677</v>
+        <v>3508</v>
       </c>
       <c r="B815" t="s">
-        <v>2678</v>
+        <v>3509</v>
       </c>
       <c r="C815" t="s">
-        <v>2679</v>
+        <v>2231</v>
       </c>
       <c r="D815" t="s">
-        <v>1099</v>
+        <v>3510</v>
       </c>
       <c r="E815" t="s">
-        <v>20</v>
+        <v>3511</v>
       </c>
       <c r="F815" t="s">
-        <v>13</v>
+        <v>411</v>
       </c>
       <c r="G815" t="s">
         <v>14</v>
+      </c>
+      <c r="H815" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="816" spans="1:8">
       <c r="A816" t="s">
-        <v>2680</v>
+        <v>3512</v>
       </c>
       <c r="B816" t="s">
-        <v>2681</v>
+        <v>3513</v>
       </c>
       <c r="C816" t="s">
-        <v>2682</v>
+        <v>2231</v>
       </c>
       <c r="D816" t="s">
-        <v>269</v>
+        <v>3514</v>
       </c>
       <c r="E816" t="s">
-        <v>71</v>
+        <v>3515</v>
       </c>
       <c r="F816" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G816" t="s">
         <v>14</v>
+      </c>
+      <c r="H816" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="817" spans="1:8">
       <c r="A817" t="s">
-        <v>2683</v>
+        <v>3516</v>
       </c>
       <c r="B817" t="s">
-        <v>2684</v>
+        <v>3517</v>
       </c>
       <c r="C817" t="s">
-        <v>2685</v>
+        <v>2231</v>
       </c>
       <c r="D817" t="s">
-        <v>2686</v>
+        <v>3518</v>
       </c>
       <c r="E817" t="s">
-        <v>127</v>
+        <v>1285</v>
       </c>
       <c r="F817" t="s">
-        <v>13</v>
+        <v>411</v>
       </c>
       <c r="G817" t="s">
         <v>14</v>
       </c>
       <c r="H817" t="s">
-        <v>27</v>
+        <v>15</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818" t="s">
+        <v>3519</v>
+      </c>
+      <c r="B818" t="s">
+        <v>3520</v>
+      </c>
+      <c r="C818" t="s">
+        <v>2158</v>
+      </c>
+      <c r="D818" t="s">
+        <v>3521</v>
+      </c>
+      <c r="E818" t="s">
+        <v>3522</v>
+      </c>
+      <c r="F818" t="s">
+        <v>3523</v>
+      </c>
+      <c r="G818" t="s">
+        <v>14</v>
+      </c>
+      <c r="H818" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819" t="s">
+        <v>3524</v>
+      </c>
+      <c r="B819" t="s">
+        <v>3525</v>
+      </c>
+      <c r="C819" t="s">
+        <v>3526</v>
+      </c>
+      <c r="D819" t="s">
+        <v>2031</v>
+      </c>
+      <c r="E819" t="s">
+        <v>674</v>
+      </c>
+      <c r="F819" t="s">
+        <v>21</v>
+      </c>
+      <c r="G819" t="s">
+        <v>14</v>
+      </c>
+      <c r="H819" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820" t="s">
+        <v>3527</v>
+      </c>
+      <c r="B820" t="s">
+        <v>3528</v>
+      </c>
+      <c r="C820" t="s">
+        <v>3529</v>
+      </c>
+      <c r="D820" t="s">
+        <v>1840</v>
+      </c>
+      <c r="E820" t="s">
+        <v>33</v>
+      </c>
+      <c r="F820" t="s">
+        <v>21</v>
+      </c>
+      <c r="G820" t="s">
+        <v>14</v>
+      </c>
+      <c r="H820" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821" t="s">
+        <v>3530</v>
+      </c>
+      <c r="B821" t="s">
+        <v>3531</v>
+      </c>
+      <c r="C821" t="s">
+        <v>3532</v>
+      </c>
+      <c r="D821" t="s">
+        <v>3533</v>
+      </c>
+      <c r="E821" t="s">
+        <v>1462</v>
+      </c>
+      <c r="F821" t="s">
+        <v>50</v>
+      </c>
+      <c r="G821" t="s">
+        <v>14</v>
+      </c>
+      <c r="H821" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822" t="s">
+        <v>3534</v>
+      </c>
+      <c r="B822" t="s">
+        <v>3535</v>
+      </c>
+      <c r="C822" t="s">
+        <v>3536</v>
+      </c>
+      <c r="D822" t="s">
+        <v>604</v>
+      </c>
+      <c r="E822" t="s">
+        <v>605</v>
+      </c>
+      <c r="F822" t="s">
+        <v>131</v>
+      </c>
+      <c r="G822" t="s">
+        <v>14</v>
+      </c>
+      <c r="H822" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823" t="s">
+        <v>3537</v>
+      </c>
+      <c r="B823" t="s">
+        <v>3538</v>
+      </c>
+      <c r="C823" t="s">
+        <v>3539</v>
+      </c>
+      <c r="D823" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E823" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F823" t="s">
+        <v>137</v>
+      </c>
+      <c r="G823" t="s">
+        <v>14</v>
+      </c>
+      <c r="H823" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824" t="s">
+        <v>3542</v>
+      </c>
+      <c r="B824" t="s">
+        <v>3543</v>
+      </c>
+      <c r="C824" t="s">
+        <v>3544</v>
+      </c>
+      <c r="D824" t="s">
+        <v>1534</v>
+      </c>
+      <c r="E824" t="s">
+        <v>989</v>
+      </c>
+      <c r="F824" t="s">
+        <v>21</v>
+      </c>
+      <c r="G824" t="s">
+        <v>14</v>
+      </c>
+      <c r="H824" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825" t="s">
+        <v>3545</v>
+      </c>
+      <c r="B825" t="s">
+        <v>3546</v>
+      </c>
+      <c r="C825" t="s">
+        <v>3547</v>
+      </c>
+      <c r="D825" t="s">
+        <v>3548</v>
+      </c>
+      <c r="E825" t="s">
+        <v>284</v>
+      </c>
+      <c r="F825" t="s">
+        <v>50</v>
+      </c>
+      <c r="G825" t="s">
+        <v>14</v>
+      </c>
+      <c r="H825" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826" t="s">
+        <v>3549</v>
+      </c>
+      <c r="B826" t="s">
+        <v>3550</v>
+      </c>
+      <c r="C826" t="s">
+        <v>63</v>
+      </c>
+      <c r="D826" t="s">
+        <v>2169</v>
+      </c>
+      <c r="E826" t="s">
+        <v>1446</v>
+      </c>
+      <c r="F826" t="s">
+        <v>44</v>
+      </c>
+      <c r="G826" t="s">
+        <v>14</v>
+      </c>
+      <c r="H826" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827" t="s">
+        <v>3551</v>
+      </c>
+      <c r="B827" t="s">
+        <v>3552</v>
+      </c>
+      <c r="C827" t="s">
+        <v>3313</v>
+      </c>
+      <c r="D827" t="s">
+        <v>3553</v>
+      </c>
+      <c r="E827" t="s">
+        <v>2423</v>
+      </c>
+      <c r="F827" t="s">
+        <v>50</v>
+      </c>
+      <c r="G827" t="s">
+        <v>14</v>
+      </c>
+      <c r="H827" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828" t="s">
+        <v>3554</v>
+      </c>
+      <c r="B828" t="s">
+        <v>3555</v>
+      </c>
+      <c r="C828" t="s">
+        <v>3313</v>
+      </c>
+      <c r="D828" t="s">
+        <v>3556</v>
+      </c>
+      <c r="E828" t="s">
+        <v>3557</v>
+      </c>
+      <c r="F828" t="s">
+        <v>50</v>
+      </c>
+      <c r="G828" t="s">
+        <v>14</v>
+      </c>
+      <c r="H828" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829" t="s">
+        <v>3558</v>
+      </c>
+      <c r="B829" t="s">
+        <v>3559</v>
+      </c>
+      <c r="C829" t="s">
+        <v>3560</v>
+      </c>
+      <c r="D829" t="s">
+        <v>3561</v>
+      </c>
+      <c r="E829" t="s">
+        <v>1417</v>
+      </c>
+      <c r="F829" t="s">
+        <v>21</v>
+      </c>
+      <c r="G829" t="s">
+        <v>14</v>
+      </c>
+      <c r="H829" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830" t="s">
+        <v>3562</v>
+      </c>
+      <c r="B830" t="s">
+        <v>3563</v>
+      </c>
+      <c r="C830" t="s">
+        <v>3564</v>
+      </c>
+      <c r="D830" t="s">
+        <v>3565</v>
+      </c>
+      <c r="E830" t="s">
+        <v>333</v>
+      </c>
+      <c r="F830" t="s">
+        <v>81</v>
+      </c>
+      <c r="G830" t="s">
+        <v>14</v>
+      </c>
+      <c r="H830" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831" t="s">
+        <v>3566</v>
+      </c>
+      <c r="B831" t="s">
+        <v>3567</v>
+      </c>
+      <c r="C831" t="s">
+        <v>3568</v>
+      </c>
+      <c r="D831" t="s">
+        <v>3569</v>
+      </c>
+      <c r="E831" t="s">
+        <v>3570</v>
+      </c>
+      <c r="F831" t="s">
+        <v>152</v>
+      </c>
+      <c r="G831" t="s">
+        <v>14</v>
+      </c>
+      <c r="H831" t="s">
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>